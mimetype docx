--- v0 (2026-03-16)
+++ v1 (2026-04-22)
@@ -254,51 +254,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -488,265 +488,394 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03543417v1</w:t>
+                <w:t xml:space="preserve">hal-05592546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genèse et fonctions des doxas pédagogiques</w:t>
+                <w:t xml:space="preserve">Socialisation et expériences de la citoyenneté des enfants en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fondeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ania Beaumatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Constans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rouyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education &amp; Formation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Internationale d'Education de Sèvres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.83-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ries.11521⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03251682v1</w:t>
+                <w:t xml:space="preserve">hal-03543417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problématiser les enjeux professionnels de la laïcité à partir d’expériences difficiles vécues par des enseignants dans des classes de quartiers populaires</w:t>
+                <w:t xml:space="preserve">Genèse et fonctions des doxas pédagogiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fondeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+              <w:t xml:space="preserve">Education &amp; Formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03251672v1</w:t>
+                <w:t xml:space="preserve">hal-03251682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Problématiser les enjeux professionnels de la laïcité à partir d’expériences difficiles vécues par des enseignants dans des classes de quartiers populaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fondeville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Apprentissage et développement dans la conduite d'argumentation écrite chez des lycéens : une approche dialogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fondeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Prêteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 1, pp.77-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03251645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -756,362 +885,362 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enfants et les adolescents, des éco-citoyens en devenir ? Apports de la psychologie du développement et de l’éducation aux enjeux conceptuels liés à l’écocitoyenneté.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction aux journées d'études</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fondeville</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIAGET-RIPSYDEVE 2023 : Psychologie du développement et de l'éducation : Enjeux actuels et défis pour le XXIème siècle</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Hommage à Ignace Meyerson. Universitaire à Toulouse (1940-1951).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EFTS; LPS-DT, Nov 2023, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04847903v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04307801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire sortir un élève de cours : quels vécus des élèves témoins ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Murillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fondeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Pairis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faire résultat(s) dans les recherches en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04302939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction aux journées d'études</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les enfants et les adolescents, des éco-citoyens en devenir ? Apports de la psychologie du développement et de l’éducation aux enjeux conceptuels liés à l’écocitoyenneté.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Robert-Mazaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ania Beaumatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fondeville</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hommage à Ignace Meyerson. Universitaire à Toulouse (1940-1951).</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PIAGET-RIPSYDEVE 2023 : Psychologie du développement et de l'éducation : Enjeux actuels et défis pour le XXIème siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Genève, Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.17053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04307801v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04847903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La régulation des désordres en classe : dynamique de recherche, enjeux de formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fondeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1140,187 +1269,187 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’actualisation SFR et recherche dans les MEEF.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFR INSPE TOP, Jun 2023, Cahors, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04307790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accéder à l’expérience enfantine des différentes formes de régulation des conflits entre pairs au sein de l’école : l’exemple du recours à l’adulte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fondeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journée d’étude REPCITé « Accéder aux expériences des enfants pour mieux comprendre l'exercice de la citoyenneté en contextes éducatifs ». Université Toulouse Jean Jaurès, Maison de la recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau d'Etudes Pluridiscipinaires Citoyenneté et Education, Jun 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04307784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+        <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enseignant face aux désordres en classe. Appropriation de dispositifs à l’école primaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bonasio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1342,139 +1471,227 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fondeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Rennes, 2024, 978-2-7535-9418-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04450332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éducation et citoyenneté. Regards croisés entre chercheurs et professionnels.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fondeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ania Beaumatin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">De Boeck Supérieur. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éducation et citoyenneté. Regards croisés entre chercheurs et professionnels.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fondeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ania Beaumatin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boeck Supérieur. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04812909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1484,382 +1701,382 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fiche de réflexion : le difficile accompagnement d'un travail de distanciation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction. La régulation des désordres en classe : une composante du travail enseignant.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bonasio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fondeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses Universitaire de Rennes. </w:t>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'enseignant face aux désordres en classe.</w:t>
+              <w:t xml:space="preserve">L'enseignant face aux désordres en classe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04812903v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04812852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le conseil d'élèves : faire face aux enjeux affectifs associés aux conflits entre pairs</w:t>
+                <w:t xml:space="preserve">Le conseil d'élèves : l'incertitude sur la posture à adopter dans le traitement des désordres.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fondeville</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'enseignant face aux désordres en classe.</w:t>
+              <w:t xml:space="preserve">L'enseignant face aux désordres e n classe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04812902v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04812901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le conseil d'élèves : l'incertitude sur la posture à adopter dans le traitement des désordres.</w:t>
+                <w:t xml:space="preserve">Le conseil d'élèves : faire face aux enjeux affectifs associés aux conflits entre pairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fondeville</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires de Rennes. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'enseignant face aux désordres e n classe</w:t>
+              <w:t xml:space="preserve">L'enseignant face aux désordres en classe.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04812901v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04812902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. La régulation des désordres en classe : une composante du travail enseignant.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La fiche de réflexion : le difficile accompagnement d'un travail de distanciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fondeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
+              <w:t xml:space="preserve">Presses Universitaire de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'enseignant face aux désordres en classe</w:t>
+              <w:t xml:space="preserve">L'enseignant face aux désordres en classe.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04812852v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04812903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dispositifs de régulation des désordres : ressources et contraintes dans l'activité enseignante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fondeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1892,194 +2109,194 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'enseignant face aux désordres en classe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04812907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser les rapports entre éducation et citoyenneté : exemples de travaux de recherche prenant en considération le point de vue des enfants et des adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mandarine Hugon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Constans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fondeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'apprenant au cœur du système éducatif et universitaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04967826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser l'appropriation d'une prescription pour la transformer conception d'une démarche de régulation des désordres scolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2108,73 +2325,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Appropriations de nouvelles prescriptions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03789316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ania Beaumatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2193,689 +2410,689 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rouyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et citoyenneté : approche pluridisciplinaire. Regards croisés entre chercheurs et praticiens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck Superieur, pp.9-21, 2021, Pédagogies en développement, 9782807332676. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/dbu.rouye.2020.01.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03789323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner la résolution de situations conflictuelles entre pairs : description et analyse d'un dispositif pédagogique à l'école élémentaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conclusion Citoyenneté, socialisation et éducation : enjeux psychologiques, sociétaux et politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ania Beaumatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fondeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rémi Bonasio</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rouyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et citoyenneté. Regards croisés entre chercheurs et professionnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, De Boeck Supérieur, pp.103-119, 2020, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/dbu.rouye.2020.01.0103⟩</w:t>
+              <w:t xml:space="preserve">, De Boeck Superieur, pp.325-334, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dbu.rouye.2020.01.0325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03789348v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03789331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion Citoyenneté, socialisation et éducation : enjeux psychologiques, sociétaux et politiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enseigner la résolution de situations conflictuelles entre pairs : description et analyse d'un dispositif pédagogique à l'école élémentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fondeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Rouyer</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bonasio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et citoyenneté. Regards croisés entre chercheurs et professionnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, De Boeck Superieur, pp.325-334, 2020, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/dbu.rouye.2020.01.0325⟩</w:t>
+              <w:t xml:space="preserve">, De Boeck Supérieur, pp.103-119, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dbu.rouye.2020.01.0103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03789331v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03789348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards croisés de professeurs des écoles sur le conseil d'élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Canac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fondeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Véronique Rouyer; Ania Beaumatin; Bruno Fondeville. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et citoyenneté Regards croisés entre chercheurs et praticiens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck, pp.185-209, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/dbu.rouye.2020.01.0185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03819594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 2 La réforme du collège : un analyseur des enjeux sociohistoriques des débats en éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fondeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Raybaud-Patin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’appropriation de la prescription en éducation - Le cas de la réforme du collège</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03789310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des fondements des discours des formateurs dans la filière « professeurs des écoles ». L'exemple des jugements et des conseils formulés à propos d'une activité ritualisée sur le fonctionnement de la langue française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fondeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Paolacci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Didactiques et formation des enseignants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Louvain Presses universitaires de Louvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03789367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES EFFETS DES MODES D'ÉTAYAGE SUR L'ACTIVITÉ DES ÉLÈVES EN PRODUCTION ÉCRITE L'exemple d'un projet d'écriture long conduit par une enseignante débutante en CM1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fondeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Paolacci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyse des pratiques des enseignants débutants. Approches didactiques.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 978-2-85919-247-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03544426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId69"/>
+      <w:footerReference w:type="default" r:id="rId71"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2943,51 +3160,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="418B7340"/>
+    <w:nsid w:val="B0AC5BEC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3091,51 +3308,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="95702CF7"/>
+    <w:nsid w:val="25E7C8F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3325,51 +3542,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bruno-fondeville" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5016-9654" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078757053" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358502137" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lps-dt.univ-tlse2.fr/accueil/psychologie-du-developpement-de-la-personne-cultures-et-lien-social/repcite" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efts.univ-tlse2.fr/retour-sur-les-journees-detude-hommage-a-ignace-meyerson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574427v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bonasio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fondeville" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Lefeuvre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03543417v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ania Beaumatin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Constans" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rouyer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ries.11521" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-60Z186BJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03251682v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03251672v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03251645v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pr&#234;teur" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04847903v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robert-Mazaye" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Constant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17053" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04302939v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Murillo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Blanc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Pairis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307801v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307790v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307784v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pac" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450332v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812909v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812903v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812902v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812901v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812852v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812907v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04967826v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandarine Hugon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03789316v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03789323v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.rouye.2020.01.0009" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03789348v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.rouye.2020.01.0103" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03789331v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.rouye.2020.01.0325" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819594v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bossy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boutin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Canac" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Girard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.rouye.2020.01.0185" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03789310v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Raybaud-Patin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03789367v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Paolacci" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pucl/8934" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03544426v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bruno-fondeville" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5016-9654" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078757053" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358502137" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lps-dt.univ-tlse2.fr/accueil/psychologie-du-developpement-de-la-personne-cultures-et-lien-social/repcite" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efts.univ-tlse2.fr/retour-sur-les-journees-detude-hommage-a-ignace-meyerson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574427v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bonasio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fondeville" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Lefeuvre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05592546v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ania Beaumatin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Constans" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rouyer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ries.11521" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-60Z186BJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03543417v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03251682v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03251672v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03251645v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pr&#234;teur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307801v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04302939v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Murillo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Blanc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Pairis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04847903v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robert-Mazaye" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Constant" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17053" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307790v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307784v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450332v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592527v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812909v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812852v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812901v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812902v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812903v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812907v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04967826v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandarine Hugon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03789316v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03789323v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.rouye.2020.01.0009" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03789331v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.rouye.2020.01.0325" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03789348v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.rouye.2020.01.0103" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819594v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bossy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boutin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Canac" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Girard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.rouye.2020.01.0185" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03789310v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Raybaud-Patin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03789367v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Paolacci" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pucl/8934" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03544426v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>