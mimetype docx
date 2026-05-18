--- v1 (2026-04-22)
+++ v2 (2026-05-18)
@@ -288,410 +288,410 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les entretiens parents-enseignant</w:t>
+                <w:t xml:space="preserve">Socialisation et expériences de la citoyenneté des enfants en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Bonasio</w:t>
+                <w:t xml:space="preserve">Bruno Fondeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Fondeville</w:t>
+                <w:t xml:space="preserve">Ania Beaumatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwénaël Lefeuvre</w:t>
+                <w:t xml:space="preserve">Stéphanie Constans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rouyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education &amp; Formation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Internationale d'Education de Sèvres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.83-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ries.11521⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03574427v1</w:t>
+                <w:t xml:space="preserve">hal-05592546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socialisation et expériences de la citoyenneté des enfants en France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Les entretiens parents-enseignant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bonasio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fondeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Véronique Rouyer</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale d'Education de Sèvres</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Education &amp; Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, e-316, pp.43-58</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05592546v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03574427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socialisation et expériences de la citoyenneté des enfants en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fondeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Fondeville</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ania Beaumatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Constans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rouyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale d'Education de Sèvres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.83-92. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ries.11521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03543417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genèse et fonctions des doxas pédagogiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fondeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education &amp; Formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -716,51 +716,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problématiser les enjeux professionnels de la laïcité à partir d’expériences difficiles vécues par des enseignants dans des classes de quartiers populaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fondeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -785,51 +785,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage et développement dans la conduite d'argumentation écrite chez des lycéens : une approche dialogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fondeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Prêteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -893,394 +893,394 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction aux journées d'études</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les enfants et les adolescents, des éco-citoyens en devenir ? Apports de la psychologie du développement et de l’éducation aux enjeux conceptuels liés à l’écocitoyenneté.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Robert-Mazaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ania Beaumatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bruno Fondeville</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hommage à Ignace Meyerson. Universitaire à Toulouse (1940-1951).</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PIAGET-RIPSYDEVE 2023 : Psychologie du développement et de l'éducation : Enjeux actuels et défis pour le XXIème siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Genève, Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.17053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04307801v1</w:t>
+                <w:t xml:space="preserve">halshs-04847903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire sortir un élève de cours : quels vécus des élèves témoins ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Murillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fondeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Pairis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faire résultat(s) dans les recherches en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04302939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enfants et les adolescents, des éco-citoyens en devenir ? Apports de la psychologie du développement et de l’éducation aux enjeux conceptuels liés à l’écocitoyenneté.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Introduction aux journées d'études</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fondeville</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIAGET-RIPSYDEVE 2023 : Psychologie du développement et de l'éducation : Enjeux actuels et défis pour le XXIème siècle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hommage à Ignace Meyerson. Universitaire à Toulouse (1940-1951).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EFTS; LPS-DT, Nov 2023, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/vertigo.17053⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-04847903v1</w:t>
+                <w:t xml:space="preserve">hal-04307801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La régulation des désordres en classe : dynamique de recherche, enjeux de formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fondeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bonasio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’actualisation SFR et recherche dans les MEEF.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFR INSPE TOP, Jun 2023, Cahors, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1305,51 +1305,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accéder à l’expérience enfantine des différentes formes de régulation des conflits entre pairs au sein de l’école : l’exemple du recours à l’adulte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fondeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1419,77 +1419,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enseignant face aux désordres en classe. Appropriation de dispositifs à l’école primaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bonasio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fondeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Rennes, 2024, 978-2-7535-9418-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1507,77 +1507,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éducation et citoyenneté. Regards croisés entre chercheurs et professionnels.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fondeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ania Beaumatin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boeck Supérieur. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1595,77 +1595,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éducation et citoyenneté. Regards croisés entre chercheurs et professionnels.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fondeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ania Beaumatin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boeck Supérieur. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1709,169 +1709,143 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. La régulation des désordres en classe : une composante du travail enseignant.</w:t>
+                <w:t xml:space="preserve">La fiche de réflexion : le difficile accompagnement d'un travail de distanciation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Bonasio</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bruno Fondeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
+              <w:t xml:space="preserve">Presses Universitaire de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'enseignant face aux désordres en classe</w:t>
+              <w:t xml:space="preserve">L'enseignant face aux désordres en classe.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04812852v1</w:t>
+                <w:t xml:space="preserve">hal-04812903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le conseil d'élèves : l'incertitude sur la posture à adopter dans le traitement des désordres.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fondeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'enseignant face aux désordres e n classe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
@@ -1900,51 +1874,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le conseil d'élèves : faire face aux enjeux affectifs associés aux conflits entre pairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fondeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'enseignant face aux désordres en classe.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
@@ -1967,156 +1941,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04812902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fiche de réflexion : le difficile accompagnement d'un travail de distanciation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Introduction. La régulation des désordres en classe : une composante du travail enseignant.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bonasio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fondeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses Universitaire de Rennes. </w:t>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'enseignant face aux désordres en classe.</w:t>
+              <w:t xml:space="preserve">L'enseignant face aux désordres en classe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04812903v1</w:t>
+                <w:t xml:space="preserve">hal-04812852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dispositifs de régulation des désordres : ressources et contraintes dans l'activité enseignante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fondeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bonasio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'enseignant face aux désordres en classe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
@@ -2158,90 +2158,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser les rapports entre éducation et citoyenneté : exemples de travaux de recherche prenant en considération le point de vue des enfants et des adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mandarine Hugon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Constans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fondeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'apprenant au cœur du système éducatif et universitaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2266,77 +2266,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser l'appropriation d'une prescription pour la transformer conception d'une démarche de régulation des désordres scolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bonasio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fondeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Appropriations de nouvelles prescriptions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2361,77 +2361,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ania Beaumatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fondeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rouyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et citoyenneté : approche pluridisciplinaire. Regards croisés entre chercheurs et praticiens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck Superieur, pp.9-21, 2021, Pédagogies en développement, 9782807332676. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2459,235 +2459,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03789323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion Citoyenneté, socialisation et éducation : enjeux psychologiques, sociétaux et politiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Enseigner la résolution de situations conflictuelles entre pairs : description et analyse d'un dispositif pédagogique à l'école élémentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fondeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Rouyer</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bonasio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et citoyenneté. Regards croisés entre chercheurs et professionnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, De Boeck Superieur, pp.325-334, 2020, </w:t>
+              <w:t xml:space="preserve">, De Boeck Supérieur, pp.103-119, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/dbu.rouye.2020.01.0325⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/dbu.rouye.2020.01.0103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03789331v1</w:t>
+                <w:t xml:space="preserve">hal-03789348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner la résolution de situations conflictuelles entre pairs : description et analyse d'un dispositif pédagogique à l'école élémentaire</w:t>
+                <w:t xml:space="preserve">Conclusion Citoyenneté, socialisation et éducation : enjeux psychologiques, sociétaux et politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ania Beaumatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bruno Fondeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rémi Bonasio</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rouyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et citoyenneté. Regards croisés entre chercheurs et professionnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, De Boeck Supérieur, pp.103-119, 2020, </w:t>
+              <w:t xml:space="preserve">, De Boeck Superieur, pp.325-334, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/dbu.rouye.2020.01.0103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/dbu.rouye.2020.01.0325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03789348v1</w:t>
+                <w:t xml:space="preserve">hal-03789331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards croisés de professeurs des écoles sur le conseil d'élèves</w:t>
               </w:r>
@@ -2725,51 +2725,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Canac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fondeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Véronique Rouyer; Ania Beaumatin; Bruno Fondeville. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et citoyenneté Regards croisés entre chercheurs et praticiens</w:t>
@@ -2811,51 +2811,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 2 La réforme du collège : un analyseur des enjeux sociohistoriques des débats en éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fondeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Raybaud-Patin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2893,51 +2893,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des fondements des discours des formateurs dans la filière « professeurs des écoles ». L'exemple des jugements et des conseils formulés à propos d'une activité ritualisée sur le fonctionnement de la langue française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fondeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Paolacci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2988,51 +2988,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES EFFETS DES MODES D'ÉTAYAGE SUR L'ACTIVITÉ DES ÉLÈVES EN PRODUCTION ÉCRITE L'exemple d'un projet d'écriture long conduit par une enseignante débutante en CM1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fondeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Paolacci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3160,51 +3160,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B0AC5BEC"/>
+    <w:nsid w:val="1F9A390B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3308,51 +3308,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="25E7C8F4"/>
+    <w:nsid w:val="1E636B5F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3542,51 +3542,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bruno-fondeville" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5016-9654" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078757053" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358502137" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lps-dt.univ-tlse2.fr/accueil/psychologie-du-developpement-de-la-personne-cultures-et-lien-social/repcite" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efts.univ-tlse2.fr/retour-sur-les-journees-detude-hommage-a-ignace-meyerson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574427v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bonasio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fondeville" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Lefeuvre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05592546v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ania Beaumatin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Constans" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rouyer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ries.11521" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-60Z186BJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03543417v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03251682v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03251672v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03251645v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pr&#234;teur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307801v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04302939v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Murillo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Blanc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Pairis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04847903v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robert-Mazaye" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Constant" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17053" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307790v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307784v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450332v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592527v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812909v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812852v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812901v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812902v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812903v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812907v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04967826v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandarine Hugon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03789316v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03789323v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.rouye.2020.01.0009" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03789331v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.rouye.2020.01.0325" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03789348v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.rouye.2020.01.0103" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819594v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bossy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boutin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Canac" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Girard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.rouye.2020.01.0185" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03789310v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Raybaud-Patin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03789367v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Paolacci" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pucl/8934" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03544426v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bruno-fondeville" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5016-9654" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078757053" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358502137" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lps-dt.univ-tlse2.fr/accueil/psychologie-du-developpement-de-la-personne-cultures-et-lien-social/repcite" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efts.univ-tlse2.fr/retour-sur-les-journees-detude-hommage-a-ignace-meyerson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05592546v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fondeville" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ania Beaumatin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Constans" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rouyer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ries.11521" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-60Z186BJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574427v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bonasio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Lefeuvre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03543417v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03251682v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03251672v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03251645v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pr&#234;teur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04847903v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robert-Mazaye" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Constant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17053" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04302939v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Murillo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Blanc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Pairis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307801v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307790v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307784v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450332v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592527v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812909v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812903v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812901v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812902v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812852v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812907v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04967826v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandarine Hugon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03789316v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03789323v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.rouye.2020.01.0009" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03789348v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.rouye.2020.01.0103" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03789331v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.rouye.2020.01.0325" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819594v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bossy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boutin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Canac" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Girard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.rouye.2020.01.0185" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03789310v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Raybaud-Patin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03789367v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Paolacci" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pucl/8934" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03544426v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>