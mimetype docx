--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -153,51 +153,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (46)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (45)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -321,5399 +321,5265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05493903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elevating fungal care: bridging Brazil’s healthcare practices to global standards</w:t>
+                <w:t xml:space="preserve">How green is my reusable bronchoscope?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jon Salmanton-García</w:t>
+                <w:t xml:space="preserve">Nicolas Massart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Falci</w:t>
+                <w:t xml:space="preserve">Christophe Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oliver Cornely</w:t>
+                <w:t xml:space="preserve">Hélène Beloeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Pasqualotto</w:t>
+                <w:t xml:space="preserve">Pierre Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Afonso Barth</w:t>
+                <w:t xml:space="preserve">Caroline Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13 (4), pp.102799. </w:t>
+              <w:t xml:space="preserve">Anaesthesia Critical Care &amp; Pain Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.101420. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/spectrum.02112-24⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.accpm.2024.101420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05169393v1</w:t>
+                <w:t xml:space="preserve">hal-04695675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How green is my reusable bronchoscope?</w:t>
+                <w:t xml:space="preserve">A Three-Level Neutral-Point-Clamped Converter Based Standalone Wind Energy Conversion System Controlled with a New Simplified Line-to-Line Space Vector Modulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Massart</w:t>
+                <w:t xml:space="preserve">Tarak Ghennam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Millet</w:t>
+                <w:t xml:space="preserve">Lakhdar Belhadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Beloeil</w:t>
+                <w:t xml:space="preserve">Nassim Rizoug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Fillatre</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seddik Bacha</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anaesthesia Critical Care &amp; Pain Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.accpm.2024.101420⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (9), pp.2214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en17092214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04695675v1</w:t>
+                <w:t xml:space="preserve">hal-04639835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Three-Level Neutral-Point-Clamped Converter Based Standalone Wind Energy Conversion System Controlled with a New Simplified Line-to-Line Space Vector Modulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of evolutionary algorithms for solving risk-based energy resource management considering conditional value-at-risk analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarak Ghennam</w:t>
+                <w:t xml:space="preserve">Joao Soares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lakhdar Belhadji</w:t>
+                <w:t xml:space="preserve">Fernando Lezama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nassim Rizoug</w:t>
+                <w:t xml:space="preserve">Zita Vale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Francois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en17092214⟩</w:t>
+              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matcom.2023.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04639835v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04375453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of evolutionary algorithms for solving risk-based energy resource management considering conditional value-at-risk analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal Scheduling Strategy and Benefit Allocation of Multiple Virtual Power Plants based on General Nash Bargaining Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xingyu Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Almeida</w:t>
+                <w:t xml:space="preserve">Ciwei Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joao Soares</w:t>
+                <w:t xml:space="preserve">Hao Ming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Lezama</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zita Vale</w:t>
+                <w:t xml:space="preserve">Dhaker Abbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Francois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matcom.2023.07.010⟩</w:t>
+              <w:t xml:space="preserve">INTERNATIONAL JOURNAL OF ELECTRICAL POWER &amp; ENERGY SYSTEMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 152, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijepes.2023.109218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04375453v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04116397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Scheduling Strategy and Benefit Allocation of Multiple Virtual Power Plants based on General Nash Bargaining Theory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Development of a tool for urban microgrid optimal energy planning and management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xingyu Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dhaker Abbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Francois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERNATIONAL JOURNAL OF ELECTRICAL POWER &amp; ENERGY SYSTEMS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijepes.2023.109218⟩</w:t>
+              <w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 89, pp.64-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.simpat.2018.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04116397v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04363783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IMPROVED ADAPTIVE NONLINEAR CONTROL FOR VARIABLE SPEED WIND-TURBINE FED BY DIRECT MATRIX CONVERTER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayssal Amrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Chaiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Francois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Roumaine des Sciences Techniques. Serie Électrotechnique et Énergétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 68 (1), pp.58-64. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.59277/RRST-EE.2023.68.1.10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04363770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a tool for urban microgrid optimal energy planning and management</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A New Space Vector Modulation Pulse Width Modulation Technique for an Optimal Total Harmonic Distortion of a Three-Phase Voltage Source Inverter Power System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Benkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Ghennam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khoudir Marouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Rizoug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.simpat.2018.09.006⟩</w:t>
+              <w:t xml:space="preserve">International Journal on Energy Conversion (IRECON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (4), pp.109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15866/irecon.v11i4.24157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04363783v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04363762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Space Vector Modulation Pulse Width Modulation Technique for an Optimal Total Harmonic Distortion of a Three-Phase Voltage Source Inverter Power System</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental investigation of efficient and simple wind-turbine based on DFIG-direct power control using LCL-filter for stand-alone mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayssal Amrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaiba Azeddine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal on Energy Conversion (IRECON)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15866/irecon.v11i4.24157⟩</w:t>
+              <w:t xml:space="preserve">ISA Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isatra.2021.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04363762v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03703412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of efficient and simple wind-turbine based on DFIG-direct power control using LCL-filter for stand-alone mode</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transient Stability Assessment and Enhancement of Grid-Forming Converters Embedding Current Reference Saturation as Current Limiting Strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ebrahim Rokrok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taoufik Qoria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bruyere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Chaiba Azeddine</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Guillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISA Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isatra.2021.07.008⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37 (2), pp.1519-1531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPWRS.2021.3107959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03703412v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03966325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient Stability Assessment and Enhancement of Grid-Forming Converters Embedding Current Reference Saturation as Current Limiting Strategy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stochastic Optimization for Security-Constrained Day-Ahead Operational Planning under PV Production Uncertainties: Reduction Analysis of Operating Economic Costs and Carbon Emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhaker Abbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ebrahim Rokrok</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Xavier Guillaud</w:t>
+                <w:t xml:space="preserve">Bruno François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPWRS.2021.3107959⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3093653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03966325v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03269196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic Optimization for Security-Constrained Day-Ahead Operational Planning under PV Production Uncertainties: Reduction Analysis of Operating Economic Costs and Carbon Emissions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Machine Learning-Based Classification of Electrical Low Voltage Cable Degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egnonnumi Lorraine Codjo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bashir Bakhshideh Zad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Toubeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xin Wen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno François</w:t>
+                <w:t xml:space="preserve">François Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3093653⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (10), pp.2852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en14102852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03269196v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03703435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning-Based Classification of Electrical Low Voltage Cable Degradation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Vallée</w:t>
+                <w:t xml:space="preserve">Stochastic Optimization for Security-Constrained Day-Ahead Operational Planning Under PV Production Uncertainties: Reduction Analysis of Operating Economic Costs and Carbon Emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhaker Abbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Francois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en14102852⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.97039-97052. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3093653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03703435v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03706416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic Optimization for Security-Constrained Day-Ahead Operational Planning Under PV Production Uncertainties: Reduction Analysis of Operating Economic Costs and Carbon Emissions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Modelling of Photovoltaic Power Uncertainties for Impact Analysis on Generation Scheduling and Cost of an Urban Micro Grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dhaker Abbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Francois</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3093653⟩</w:t>
+              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 183, pp.116-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matcom.2020.02.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03706416v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03269175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of Photovoltaic Power Uncertainties for Impact Analysis on Generation Scheduling and Cost of an Urban Micro Grid</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Comparison of dynamic models for a DC railway electrical network including an AC/DC bi-directional power station</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Almaksour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Krim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N’guessan Kouassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno François</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 183, pp.116-128. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matcom.2020.02.023⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 184, pp.244-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matcom.2020.05.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03269175v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of dynamic models for a DC railway electrical network including an AC/DC bi-directional power station</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A PLL-Free Grid-Forming Control With Decoupled Functionalities for High-Power Transmission System Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taoufik Qoria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ebrahim Rokrok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bruyere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Guillaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matcom.2020.05.027⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.197363 - 197378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/access.2020.3034149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03649975v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03703440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk management model for simultaneous participation of a distribution company in Day-ahead and Real-time markets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hêmin Golpîra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pouria Sheikhahmadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Bahramara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Francois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Energy, Grids and Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 21, pp.100292. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.segan.2019.100292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03706430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A PLL-Free Grid-Forming Control With Decoupled Functionalities for High-Power Transmission System Applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine Bruyere</w:t>
+                <w:t xml:space="preserve">Day-ahead generation planning and power reserve allocation with a flexible storage strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhaker Abbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Francois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Guillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/access.2020.3034149⟩</w:t>
+              <w:t xml:space="preserve">CIRED - Open Access Proceedings Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020 (1), pp.553-556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/oap-cired.2021.0114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03703440v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03706423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Day-ahead generation planning and power reserve allocation with a flexible storage strategy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dhaker Abbes</w:t>
+                <w:t xml:space="preserve">Optimal Energy Storage System-Based Virtual Inertia Placement: A Frequency Stability Point of View</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hêmin Golpîra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azin Atarodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiva Amini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Roman Messina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Francois</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRED - Open Access Proceedings Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/oap-cired.2021.0114⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35 (6), pp.4824 - 4835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tpwrs.2020.3000324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03706423v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03703454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification and dynamic assessment of droop-based grid-forming control schemes: Application in HVDC systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ebrahim Rokrok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taoufik Qoria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Guillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electric Power Systems Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 189, pp.106765 -. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsr.2020.106765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03492380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Energy Storage System-Based Virtual Inertia Placement: A Frequency Stability Point of View</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hêmin Golpîra</w:t>
+                <w:t xml:space="preserve">A novel non-intrusive method using design of experiments and smooth approximation to speed up multi-period load-flows in distribution network planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Dutrieux Baraffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azin Atarodi</w:t>
+                <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shiva Amini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arturo Roman Messina</w:t>
+                <w:t xml:space="preserve">Gauthier Delille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Francois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/tpwrs.2020.3000324⟩</w:t>
+              <w:t xml:space="preserve">Electric Power Systems Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 154, pp.444-451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsr.2017.08.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03703454v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576855v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel non-intrusive method using design of experiments and smooth approximation to speed up multi-period load-flows in distribution network planning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Models of AC and DC cable systems for technical and economic evaluation of offshore wind farm connection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swann Gasnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héloïse Dutrieux Baraffe</w:t>
+                <w:t xml:space="preserve">Aymeric André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjorie Cosson</w:t>
+                <w:t xml:space="preserve">Serge Poullain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Bect</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gauthier Delille</w:t>
+                <w:t xml:space="preserve">Vincent Debusschere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Francois</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electric Power Systems Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsr.2017.08.036⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Electrical Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (2), pp.64--73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18178/ijoee.6.2.64-73⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01576855v2</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Models of AC and DC cable systems for technical and economic evaluation of offshore wind farm connection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multilevel Inverter Topology for Renewable Energy Grid Integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid-Ali Amamra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swann Gasnier</w:t>
+                <w:t xml:space="preserve">Kamal Meghriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymeric André</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abderrezzak Cherifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno François</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Electrical Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18178/ijoee.6.2.64-73⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 64 (11), pp.8855-8866. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIE.2016.2645887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02278167v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multilevel Inverter Topology for Renewable Energy Grid Integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid-Ali Amamra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Meghriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezzak Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno François</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Francois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 64 (11), pp.8855-8866. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TIE.2016.2645887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01717607v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05407548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilevel Inverter Topology for Renewable Energy Grid Integration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling of a VSC-Based Multi-Terminal HVDC Network for Dynamic Stability Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Shinoda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sid-Ali Amamra</w:t>
+                <w:t xml:space="preserve">A Benchaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamal Meghriche</w:t>
+                <w:t xml:space="preserve">X. Guillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrezzak Cherifi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Francois</w:t>
+                <w:t xml:space="preserve">S. Bacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 64 (11), pp.8855-8866. </w:t>
+              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIE.2016.2645887⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/compel-01-2016-0019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05407548v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of a VSC-Based Multi-Terminal HVDC Network for Dynamic Stability Analysis</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Uncertainty Analysis for Day Ahead Power Reserve - Quantification in an Urban Microgrid Including PV Generators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xingyu Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhaker Abbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/compel-01-2016-0019⟩</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2017.01.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01918167v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty Analysis for Day Ahead Power Reserve - Quantification in an Urban Microgrid Including PV Generators</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Grid-Connected Photovoltaic Generation Plants as Alternative Energy Sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Romero-Cadaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariusz Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qing-Chang Zhong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Industrial Electronics Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9, pp.18 - 32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01756824v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grid-Connected Photovoltaic Generation Plants as Alternative Energy Sources</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Qing-Chang Zhong</w:t>
+                <w:t xml:space="preserve">Emission Reduction and Economical Optimization of an Urban Microgrid Operation Including Dispatched PV-Based Active Generators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hristiyan Kanchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Lazarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Francois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Industrial Electronics Magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 9, pp.18 - 32</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Sustainable Energy </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (4), pp.1397-1405</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01918172v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01890412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emission Reduction and Economical Optimization of an Urban Microgrid Operation Including Dispatched PV-Based Active Generators</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vladimir Lazarov</w:t>
+                <w:t xml:space="preserve">Energy Management and Power Control of a Hybrid Active Wind Generator for Distributed Power Generation and Grid Integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Francois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Sustainable Energy </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 58 (1), pp.95-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIE.2010.2046580⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01890412v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03706190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Management and Power Control of a Hybrid Active Wind Generator for Distributed Power Generation and Grid Integration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tao Zhou</w:t>
+                <w:t xml:space="preserve">Power Control Design of a Battery Charger in a Hybrid Active PV Generator for Load-Following Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Fakham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Di Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Francois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 58 (1), pp.95-104. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIE.2010.2046580⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 58 (1), pp.85-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIE.2010.2062475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03706190v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03706201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power Control Design of a Battery Charger in a Hybrid Active PV Generator for Load-Following Applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Energy management and power planning of a microgrid with a PV-based active generator for Smart Grid Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Di Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Francois</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Lazarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hristiyan Kanchev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 58 (1), pp.85-94. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIE.2010.2062475⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 58 (10), pp.P. 4583-4592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIE.2011.2119451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03706201v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00713617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy management and power planning of a microgrid with a PV-based active generator for Smart Grid Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Colas</w:t>
+                <w:t xml:space="preserve">Application of Petri nets for the energy management of a photovoltaic based power station including storage units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fakham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Di Lu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hristiyan Kanchev</w:t>
+                <w:t xml:space="preserve">T. Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Francois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIE.2011.2119451⟩</w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 35 (6), pp.1117-1124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2009.12.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00713617v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03706269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of Petri nets for the energy management of a photovoltaic based power station including storage units</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy Flows Management of A Hybrid System with Renewable Energy Generators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Lazarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Notton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Lu</w:t>
+                <w:t xml:space="preserve">Ludmil Stoyanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Fakham</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Zakary Zarkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the Technical University – Sofia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 59 (2), pp.112-121</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03706269v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00541288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Flows Management of A Hybrid System with Renewable Energy Generators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling and control design of hydrogen production process for an active hydrogen/wind hybrid power system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Francois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Technical University – Sofia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 34 (1), pp.21-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2008.10.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00541288v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03706221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and control design of hydrogen production process for an active hydrogen/wind hybrid power system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Supervision par logique floue d'un système éolien à vitesse variable en vue de contribuer au réglage primaire de fréquence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Courtecuisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa El Mokadem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Robyns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Zhou</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marc Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Internationale de Génie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 11 (4-5), pp.423-453</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03706221v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00344601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supervision par logique floue d'un système éolien à vitesse variable en vue de contribuer au réglage primaire de fréquence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">Variable speed wind generators participation in primary frequency control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Robyns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Deuse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Génie Electrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 11 (4-5), pp.423-453</w:t>
+              <w:t xml:space="preserve">Wind Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 32 (3), pp.299-318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00344601v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00351026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable speed wind generators participation in primary frequency control</w:t>
+                <w:t xml:space="preserve">DC Link Capacitor Voltage Balancing in a Three-Phase Diode Clamped Inverter Controlled by a Direct Space Vector of Line-to-Line Voltages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Courtecuisse</w:t>
+                <w:t xml:space="preserve">O. Bouhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Berkouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Robyns</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jacques Deuse</w:t>
+                <w:t xml:space="preserve">C. Saudemont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wind Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 22 (5), pp.1636-1648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPEL.2007.904174⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00351026v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03706278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DC Link Capacitor Voltage Balancing in a Three-Phase Diode Clamped Inverter Controlled by a Direct Space Vector of Line-to-Line Voltages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A general modelling and control algorithm of a three-phase multilevel diode clamped inverter by means of a direct space vector control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Bouhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Madjid Berkouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Bouhali</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Saudemont</w:t>
+                <w:t xml:space="preserve">Christophe Saudemont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPEL.2007.904174⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 31 (1), pp.53-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap:2005037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03706278v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05435120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A general modelling and control algorithm of a three-phase multilevel diode clamped inverter by means of a direct space vector control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Control structures for multi-machine multi-converter systems with upstream coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bouscayrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Davat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Bouhali</w:t>
+                <w:t xml:space="preserve">B de Fornel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El Madjid Berkouk</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.P Hautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 63 (3-5), pp.261-270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0378-4754(03)00074-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjap:2005037⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05435120v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03723302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control structures for multi-machine multi-converter systems with upstream coupling</w:t>
+                <w:t xml:space="preserve">A Torque Estimator for a Switched Reluctance Motor using an Orthogonal Neural Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bouscayrol</w:t>
+                <w:t xml:space="preserve">Xavier Kestelyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Davat</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Paul Hautier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Electrical Engineering Research Report Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 14, pp.ISSN 1126-5310</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03723302v1</w:t>
+                <w:t xml:space="preserve">hal-04313945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Torque Estimator for a Switched Reluctance Motor using an Orthogonal Neural Network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Kestelyn</w:t>
+                <w:t xml:space="preserve">Multi-converter multi-machine systems: application for electromechanical drives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouscayrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Davat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. de Fornel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrical Engineering Research Report Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 10 (2), pp.131-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap:2000124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04313945v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03706238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-converter multi-machine systems: application for electromechanical drives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouscayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Davat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. de Fornel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 10 (2), pp.131-147. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjap:2000124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03706238v1</w:t>
+                <w:t xml:space="preserve">hal-03706407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-converter multi-machine systems: application for electromechanical drives</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation des convertisseurs matriciels : II. Synthèse des fonctions de connexion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Davat</w:t>
+                <w:t xml:space="preserve">B. François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. de Fornel</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+                <w:t xml:space="preserve">J. Cambronne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hautier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Physique III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 6 (5), pp.641-660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp3:1996147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjap:2000124⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03706407v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00249482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des convertisseurs matriciels : II. Synthèse des fonctions de connexion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+                <w:t xml:space="preserve">Caractérisation des convertisseurs matriciels : I. Structure de l'automate de commande rapprochée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cambronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 6 (5), pp.641-660. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp3:1996147⟩</w:t>
+              <w:t xml:space="preserve">, 1996, 6 (5), pp.625-639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp3:1996145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">jpa-00249482v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00249481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
-              <w:r>
-[...100 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orthogonal considerations in the design of neural networks for function approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Francois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 41 (1-2), pp.95 - 108. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0378-4754(95)00062-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03706483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5723,3911 +5589,3911 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Development of a Digital Twin for a Building Microgrid Demonstrator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Becerra-Becerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Aguilera Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Vechiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haider Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Francois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE Innovative Smart Grid Technologies, Europe (ISGT Europe)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE Power &amp; Energy Society (PES) and The Foundation for Innovation and Research – Malta (FiR.mt) together with the IEEE Section Malta, Oct 2025, Valletta, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05387852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et développement du jumeau numérique pour démonstrateur de micro-réseau de bâtiment</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Haider Ali</w:t>
+                <w:t xml:space="preserve">Impact of MVDC Link Integration in Distribution Networks: A CIGRE Benchmark-based Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joey Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvy Bourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Saudemont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 IEEE Kiel PowerTech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Kiel, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PowerTech59965.2025.11180702⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05398437v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05493880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of MVDC Link Integration in Distribution Networks: A CIGRE Benchmark-based Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joey Youssef</w:t>
+                <w:t xml:space="preserve">Conception et développement du jumeau numérique pour démonstrateur de micro-réseau de bâtiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Becerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Aguilera Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ionel Vechiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haider Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Francois</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Saudemont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE Kiel PowerTech</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05493880v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05398437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Considérations techniques pour le futur réseau MVDC français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Nadjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Quéval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Binot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Francois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05398288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review of self-learning and adaptive techniques for grid balancing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Tannous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Binot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Francois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de génie électrique (SGE 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04209800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal siting and sizing of charging stations for autonomous electric vehicle fleet with local renewable energy generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Brotcorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haider Ali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIRED Porto Workshop 2022 - E-mobility and power distribution systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03841874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the line resistance statistical distribution on a Probabilistic Load Flow computation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egnonnumi Lorraine Codjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Vallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Francois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 6th IEEE International Energy Conference (ENERGYCon)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Gammarth, Tunisia. pp.637-642, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ENERGYCon48941.2020.9236570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03706418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safety Isolating Transformer Design using HyDE-DF algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joao Soares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lezama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zita Vale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Francois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE Congress on Evolutionary Computation (CEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Glasgow, United Kingdom. pp.1-7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CEC48606.2020.9185619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03706425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of two control techniques of regenerative braking power recovering inverter based DC railway substation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Krim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Almaksour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Letrouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Saudemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 22nd European Conference on Power Electronics and Applications (EPE'20 ECCE Europe)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Lyon, France. pp.1-9, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/EPE20ECCEEurope43536.2020.9215770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03649974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Black Start of Offshore Wind Power Plants with Diode Rectifier based HVDC Transmission</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Bacha</w:t>
+                <w:t xml:space="preserve">Mitigation analysis of MV distribution network constraints thanks to a self-consumption policy for photovoltaic distributed units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Pailloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Francois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st European Conference on Power Electronics and Applications (EPE '19 ECCE Europe) 2019</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EPE.2019.8914779⟩</w:t>
+              <w:t xml:space="preserve">2019 IEEE Milan PowerTech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Milan, Italy. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PTC.2019.8810951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03706439v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03706444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VALUATION OF HARNESSING FLEXIBILITY FROM DECENTRALIZED WATER ELECTROLYSIS SYSTEMS FOR THE DSO</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Barth</w:t>
+                <w:t xml:space="preserve">On the Black Start of Offshore Wind Power Plants with Diode Rectifier based HVDC Transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ramachandran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Poullain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benchaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Francois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRED: 25th International Conference on Electricity Distribution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34890/825⟩</w:t>
+              <w:t xml:space="preserve">21st European Conference on Power Electronics and Applications (EPE '19 ECCE Europe) 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Genova, Italy. pp.P.1-P.10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EPE.2019.8914779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03706452v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03706439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigation analysis of MV distribution network constraints thanks to a self-consumption policy for photovoltaic distributed units</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Pailloux</w:t>
+                <w:t xml:space="preserve">VALUATION OF HARNESSING FLEXIBILITY FROM DECENTRALIZED WATER ELECTROLYSIS SYSTEMS FOR THE DSO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Axel Strang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Lanoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Neave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Francois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE Milan PowerTech</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PTC.2019.8810951⟩</w:t>
+              <w:t xml:space="preserve">CIRED: 25th International Conference on Electricity Distribution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, madrid, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34890/825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03706444v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03706452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Black Start of Offshore Wind Power Plants with Diode Rectifier based HVDC Transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ramachandran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Poullain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benchaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 21st European Conference on Power Electronics and Applications (EPE '19 ECCE Europe)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Genova, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/EPE.2019.8914779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03269044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AC Grid Forming by Coordinated Control of Offshore Wind Farm connected to Diode Rectifier based HVDC Link-Review and Assessment of Solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ramachandran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Poullain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Benchaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 20th European Conference on Power Electronics and Applications (EPE'18 ECCE Europe)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Riga, Latvia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01918173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interest of storage based STATCOM systems to the power quality enhancement of thyristors based LCC HVDC links for offshore wind farm</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Energy Control of Modular Multilevel Converter in MTDC Grids for Wind Power Integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kosei Shinoda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ragavendran Ramachandran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Benchaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno François</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE International Conference on Industrial Technology (ICIT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17th International Workshop on Large-Scale Integration of Wind Power into Power Systems as well as on Transmission Networks for Offshore Wind Power PlantsAt: Stockholm,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Stockholm, Sweden</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01918174v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03269097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Control of Modular Multilevel Converter in MTDC Grids for Wind Power Integration</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Interest of storage based STATCOM systems to the power quality enhancement of thyristors based LCC HVDC links for offshore wind farm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heythem Hamlaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno François</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Workshop on Large-Scale Integration of Wind Power into Power Systems as well as on Transmission Networks for Offshore Wind Power PlantsAt: Stockholm,</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 IEEE International Conference on Industrial Technology (ICIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIT.2018.8352438⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03269097v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technical and economic assessment tool for offshore wind generation connection scheme: application to comparing 33kV and 66kV AC collector grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swann Gasnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Debusschere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Poullain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Francois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th European Conference on Power Electronics and Applications (EPE'16 ECCE Europe)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Karlsruhe, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EPE.2016.7695269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02330365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Informational Approach to Global Optimization in presence of very noisy evaluation results. Application to the optimization of renewable energy integration strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Dutrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivana Aleksovska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delille Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47èmes Journées de Statistique de la SFdS (JdS 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01163565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of mixed-eccentric induction machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rijaniaina Njakasoa Andriamalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Razik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Michel Sargos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th IEEE SDEMPED</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Valence, Spain. pp.128-135, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/DEMPED.2013.6645707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01384516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Rotor Field-Oriented Control of a Dual Three-Phase Induction Machine using a novel Kalman observer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rijaniaina Njakasoa Andriamalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Razik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Guillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th IEEE IECON</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Montréal, Canada. pp.2251 - 2256, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IECON.2012.6388886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00821647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research network between France and countries of Central and Eastern Europe on renewable energy systems</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improved Crowbar Control Strategy of DFIG Based Wind Turbines for Grid Fault Ride-Through</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongdong Li</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th European Photovoltaic Solar Energy and Exhibition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2009 Twenty-Fourth Annual IEEE Applied Power Electronics Conference and Exposition (APEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Washington, United States. pp.1932-1938, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APEC.2009.4802937⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00541582v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03706258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuel cell-based hybrid systems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Denis Candusso</w:t>
+                <w:t xml:space="preserve">Energy flows management of a hybrid system with renewable energy generators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Notton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Lazarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludmil Stoyanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakary Zarkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electromotion Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Lille, France. pp.1-11</w:t>
+              <w:t xml:space="preserve">Science days in Technical University of Sofia EF 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Sozopol, Bulgaria. pp.102-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00503182v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00541573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy flows management of a hybrid system with renewable energy generators</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">Research network between France and countries of Central and Eastern Europe on renewable energy systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Notton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Lazarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Zakary Zarkov</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iolanda Colda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Damian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefka Nedeltcheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science days in Technical University of Sofia EF 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Sozopol, Bulgaria. pp.102-109</w:t>
+              <w:t xml:space="preserve">24th European Photovoltaic Solar Energy and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Hamburg, Germany. pp.4461-4468</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00541573v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00541582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Crowbar Control Strategy of DFIG Based Wind Turbines for Grid Fault Ride-Through</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fuel cell-based hybrid systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Davat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Azib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bethoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Candusso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 Twenty-Fourth Annual IEEE Applied Power Electronics Conference and Exposition (APEC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Electromotion Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Lille, France. pp.1-11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03706258v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00503182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology to build fuzzy logic based supervision of hybrid renewable energy systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Robyns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Deuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Modeling and simulation of Electric Machines, Converters and Systems, ELECTRIMACS 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Québec, Canada. pp.CD Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00341085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance comparison of different wind generator based hybrid systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Robyns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Deuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Power Electronics and Motion Control Conference, EPE-PEMC 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, POZNAN, Poland. pp.CD Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00341011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association of wind turbine based dispersed generators and storage systems to participate in primary frequency control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El Mokadem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Robyns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPE 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Aalborg, Denmark. pp.xx-xx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00278936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de l'éolien sur le réseau de transport et la qualité de l'énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Robyns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Davigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Saudemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ansel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la section électrotechnique du Club EEA 2006, ouverture des marchés de l'électricité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Gif-sur-Yvette, France. pp.53-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00257212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Modelling of a Fuel Cell and Wind Turbine DC-Linked Power System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Hissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M T Iqbal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Modeling and Simulation of Electric Machines, Converters and Systems ELECTRIMACS 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03706411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison Analysis of Control Structures For Variable Speed Wind Turbine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S El Aimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Minne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Robyns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Engineering in Systems Applications (CESA 2003)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2003, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03706296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a fault tolerant control system for a NPC multilevel inverter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P Hautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the IEEE International Symposium on Industrial Electronics ISIE-02</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2002, Dubrovnik, France. pp.1075-1080 vol.4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISIE.2002.1025937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03966361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equivalent continuous dynamic model of renewable energy systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Robyns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Pankow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International conference on modelling and simulation of electric machines, converters and systems: ELECTRIMACS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2002, montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03706405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct modulation of electrical conversions for a multilevel chopper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Saudemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Fadel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Conference on Power Electronics and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03538626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONTROL OF TWO INDUCTION MOTORS FED BY A FIVE-PHASE VOLTAGE-SOURCE INVERTER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouscayrol Alain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ElectrIMACS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1999, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03966394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9637,472 +9503,472 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical Energy Storage for Buildings in Smart Grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Robyns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Davigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Kazmierczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Saudemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wiley, 1, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119058694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03706443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stockage d’énergie électrique pour les bâtiments au sein de réseaux intelligents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Robyns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Davigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Kazmierzcak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Saudemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE Wiley, 2019, 978-1-78405-632-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03209612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microgrid Dynamics and Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bevrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toshifumi Ise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">John Wiley &amp; Sons, Inc., 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119263739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03706211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vector Control of Induction Machines: Desensitisation and Optimisation Through Fuzzy Logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Robyns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Robyns</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">P. Degobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Hautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03723299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10112,168 +9978,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical Energy Storage In Transportation Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Robyns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Saudemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Merdassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Roboam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrical Energy Storage in Transportation Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Ltd and John Wiley &amp; Sons Inc, 2016, Gestion et valorisation du stockage de l’énergie électrique dans les systèmes de transport, 978-1-84821-980-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04052563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId331"/>
+      <w:footerReference w:type="default" r:id="rId324"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10341,51 +10207,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="59355E8F"/>
+    <w:nsid w:val="2765276E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10572,51 +10438,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bruno-francois" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9717-5004" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075960184" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493903v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayssal Amrane" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Gherouat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Francois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Itouchene" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ben Oualid Medani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/er/2004125" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05169393v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Salmanton-Garc&#237;a" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Falci" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Cornely" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pasqualotto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afonso Barth" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.02112-24" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695675v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massart" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Millet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beloeil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fillatre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rouxel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accpm.2024.101420" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639835v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarak Ghennam" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Belhadji" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Rizoug" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Bacha" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17092214" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375453v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Almeida" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Soares" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lezama" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zita Vale" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2023.07.010" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116397v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyu Yan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciwei Gao" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Ming" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhaker Abbes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2023.109218" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363770v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Chaiba" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59277/RRST-EE.2023.68.1.10" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363783v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2018.09.006" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363762v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Benkadi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Ghennam" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoudir Marouani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benbouzid" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15866/irecon.v11i4.24157" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703412v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaiba Azeddine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2021.07.008" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966325v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebrahim Rokrok" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Qoria" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bruyere" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guillaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2021.3107959" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269196v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Wen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fran&#231;ois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3093653" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703435v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egnonnumi Lorraine Codjo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bashir Bakhshideh Zad" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Toubeau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vall&#233;e" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14102852" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706416v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269175v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2020.02.023" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649975v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Almaksour" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Krim" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;guessan Kouassi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navarro" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2020.05.027" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706430v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#234;min Golp&#238;ra" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouria Sheikhahmadi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Bahramara" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segan.2019.100292" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703440v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2020.3034149" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706423v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/oap-cired.2021.0114" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492380v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2020.106765" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703454v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azin Atarodi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiva Amini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Roman Messina" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tpwrs.2020.3000324" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01576855v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Dutrieux Baraffe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Cosson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bect" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Delille" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2017.08.036" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278167v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Gasnier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Andr&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Poullain" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debusschere" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/ijoee.6.2.64-73" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717607v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid-Ali Amamra" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Meghriche" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezzak Cherifi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2016.2645887" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407548v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918167v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Shinoda" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benchaib" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Guillaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bacha" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/compel-01-2016-0019" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756824v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2017.01.022" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918172v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Romero-Cadaval" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Malinowski" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing-Chang Zhong" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890412v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hristiyan Kanchev" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Colas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Lazarov" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706190v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zhou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2010.2046580" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706201v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Fakham" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Lu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2010.2062475" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713617v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2011.2119451" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706269v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fakham" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zhou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2009.12.017" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZTM75S5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541288v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Notton" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmil Stoyanov" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakary Zarkov" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706221v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Zhou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2008.10.030" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M1QPMNMW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00344601v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Courtecuisse" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa El Mokadem" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Robyns" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Petit" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351026v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Deuse" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706278v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouhali" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berkouk" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saudemont" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2007.904174" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435120v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Bouhali" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Madjid Berkouk" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Saudemont" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2005037" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723302v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bouscayrol" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davat" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B de Fornel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Hautier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4754(03)00074-0" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6D8QNK9F-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313945v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Kestelyn" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Hautier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706238v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouscayrol" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Davat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Fornel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hautier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2000124" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-FV4RCWZP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706407v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249482v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cambronne" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1996147" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/96A3528D0C10A7DE266FD92752F9067600F73EFD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249481v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1996145" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F4A042B68BEA151828A704094A5A5F78D28D5DA7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706483v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-4754(95)00062-3" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387852v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Becerra-Becerra" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Aguilera Gonzalez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionel Vechiu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haider Ali" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398437v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Becerra" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493880v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Youssef" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvy Bourguet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerTech59965.2025.11180702" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398288v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Nadjai" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Dai" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Qu&#233;val" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Binot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209800v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Tannous" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03841874v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Brotcorne" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706418v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Vallee" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ENERGYCon48941.2020.9236570" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706425v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Brisset" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC48606.2020.9185619" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649974v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Caron" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Letrouve" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215770" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706439v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ramachandran" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poullain" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benchaib" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE.2019.8914779" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706452v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Axel Strang" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lanoix" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Neave" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barth" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34890/825" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706444v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pailloux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PTC.2019.8810951" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269044v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918173v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Poullain" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918174v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heythem Hamlaoui" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352438" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269097v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosei Shinoda" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragavendran Ramachandran" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Benchaib" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330365v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2016.7695269" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163565v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Dutrieux" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Aleksovska" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vazquez" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delille Gauthier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01384516v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rijaniaina Njakasoa Andriamalala" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Razik" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Michel Sargos" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEMPED.2013.6645707" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821647v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2012.6388886" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541582v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iolanda Colda" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Damian" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefka Nedeltcheva" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503182v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Astier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Azib" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethoux" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Candusso" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541573v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706258v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Peng" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongdong Li" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APEC.2009.4802937" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00341085v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00341011v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00278936v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Courtecuisse" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Mokadem" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Robyns" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257212v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davigny" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ansel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706411v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hissel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M T Iqbal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706296v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S El Aimani" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Minne" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Robyns" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966361v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2002.1025937" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706405v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pankow" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Leclercq" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03538626v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Fadel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966394v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouscayrol Alain" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706443v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Davigny" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Barry" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Kazmierczak" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119058694" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03209612v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Robyns" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Kazmierzcak" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706211v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bevrani" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshifumi Ise" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119263739" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723299v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Degobert" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052563v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merdassi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hissel" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roboam" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bruno-francois" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9717-5004" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075960184" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493903v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayssal Amrane" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Gherouat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Francois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Itouchene" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ben Oualid Medani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/er/2004125" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695675v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Millet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beloeil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fillatre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rouxel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accpm.2024.101420" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639835v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarak Ghennam" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Belhadji" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Rizoug" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Bacha" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17092214" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375453v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Almeida" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Soares" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lezama" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zita Vale" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2023.07.010" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116397v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyu Yan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciwei Gao" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Ming" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhaker Abbes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2023.109218" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363783v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2018.09.006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363770v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Chaiba" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59277/RRST-EE.2023.68.1.10" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363762v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Benkadi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Ghennam" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoudir Marouani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benbouzid" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15866/irecon.v11i4.24157" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703412v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaiba Azeddine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2021.07.008" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966325v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebrahim Rokrok" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Qoria" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bruyere" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guillaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2021.3107959" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269196v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Wen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fran&#231;ois" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3093653" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703435v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egnonnumi Lorraine Codjo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bashir Bakhshideh Zad" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Toubeau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vall&#233;e" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14102852" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706416v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269175v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2020.02.023" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649975v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Almaksour" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Krim" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;guessan Kouassi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navarro" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2020.05.027" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703440v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2020.3034149" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706430v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#234;min Golp&#238;ra" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouria Sheikhahmadi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Bahramara" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segan.2019.100292" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706423v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/oap-cired.2021.0114" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703454v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azin Atarodi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiva Amini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Roman Messina" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tpwrs.2020.3000324" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492380v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2020.106765" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01576855v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Dutrieux Baraffe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Cosson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bect" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Delille" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2017.08.036" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278167v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Gasnier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Andr&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Poullain" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debusschere" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/ijoee.6.2.64-73" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717607v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid-Ali Amamra" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Meghriche" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezzak Cherifi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2016.2645887" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407548v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918167v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Shinoda" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benchaib" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Guillaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bacha" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/compel-01-2016-0019" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756824v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2017.01.022" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918172v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Romero-Cadaval" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Malinowski" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing-Chang Zhong" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890412v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hristiyan Kanchev" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Colas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Lazarov" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706190v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zhou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2010.2046580" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706201v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Fakham" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Lu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2010.2062475" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713617v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2011.2119451" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706269v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fakham" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zhou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2009.12.017" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZTM75S5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541288v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Notton" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmil Stoyanov" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakary Zarkov" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706221v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Zhou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2008.10.030" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M1QPMNMW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00344601v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Courtecuisse" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa El Mokadem" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Robyns" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Petit" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351026v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Deuse" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706278v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouhali" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berkouk" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saudemont" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2007.904174" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435120v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Bouhali" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Madjid Berkouk" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Saudemont" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2005037" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723302v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bouscayrol" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B de Fornel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Hautier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4754(03)00074-0" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6D8QNK9F-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313945v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Kestelyn" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Hautier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706238v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouscayrol" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Davat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Fornel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hautier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2000124" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-FV4RCWZP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706407v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249482v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cambronne" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1996147" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/96A3528D0C10A7DE266FD92752F9067600F73EFD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249481v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1996145" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F4A042B68BEA151828A704094A5A5F78D28D5DA7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706483v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-4754(95)00062-3" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387852v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Becerra-Becerra" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Aguilera Gonzalez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionel Vechiu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haider Ali" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493880v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Youssef" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvy Bourguet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerTech59965.2025.11180702" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398437v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Becerra" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398288v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Nadjai" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Dai" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Qu&#233;val" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Binot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209800v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Tannous" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03841874v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Brotcorne" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706418v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Vallee" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ENERGYCon48941.2020.9236570" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706425v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Brisset" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC48606.2020.9185619" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649974v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Caron" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Letrouve" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215770" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706444v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pailloux" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PTC.2019.8810951" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706439v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ramachandran" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poullain" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benchaib" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE.2019.8914779" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706452v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Axel Strang" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lanoix" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Neave" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barth" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34890/825" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269044v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918173v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Poullain" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269097v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosei Shinoda" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragavendran Ramachandran" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Benchaib" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918174v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heythem Hamlaoui" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352438" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330365v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2016.7695269" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163565v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Dutrieux" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Aleksovska" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vazquez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delille Gauthier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01384516v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rijaniaina Njakasoa Andriamalala" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Razik" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Michel Sargos" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEMPED.2013.6645707" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821647v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2012.6388886" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706258v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Peng" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongdong Li" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APEC.2009.4802937" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541573v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541582v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iolanda Colda" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Damian" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefka Nedeltcheva" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503182v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Astier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Azib" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethoux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Candusso" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00341085v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00341011v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00278936v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Courtecuisse" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Mokadem" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Robyns" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257212v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davigny" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ansel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706411v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hissel" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M T Iqbal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706296v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S El Aimani" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Minne" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Robyns" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966361v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2002.1025937" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706405v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pankow" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Leclercq" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03538626v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Fadel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966394v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouscayrol Alain" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706443v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Davigny" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Barry" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Kazmierczak" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119058694" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03209612v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Robyns" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Kazmierzcak" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706211v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bevrani" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshifumi Ise" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119263739" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723299v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Degobert" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052563v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merdassi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hissel" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roboam" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>