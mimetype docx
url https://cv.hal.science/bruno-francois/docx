--- v1 (2026-04-09)
+++ v2 (2026-05-11)
@@ -845,235 +845,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04116397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a tool for urban microgrid optimal energy planning and management</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dhaker Abbes</w:t>
+                <w:t xml:space="preserve">IMPROVED ADAPTIVE NONLINEAR CONTROL FOR VARIABLE SPEED WIND-TURBINE FED BY DIRECT MATRIX CONVERTER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayssal Amrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Chaiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Francois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.simpat.2018.09.006⟩</w:t>
+              <w:t xml:space="preserve">Revue Roumaine des Sciences Techniques. Serie Électrotechnique et Énergétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 68 (1), pp.58-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.59277/RRST-EE.2023.68.1.10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04363783v1</w:t>
+                <w:t xml:space="preserve">hal-04363770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMPROVED ADAPTIVE NONLINEAR CONTROL FOR VARIABLE SPEED WIND-TURBINE FED BY DIRECT MATRIX CONVERTER</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Azeddine Chaiba</w:t>
+                <w:t xml:space="preserve">Development of a tool for urban microgrid optimal energy planning and management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xingyu Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhaker Abbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Francois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Roumaine des Sciences Techniques. Serie Électrotechnique et Énergétique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 68 (1), pp.58-64. </w:t>
+              <w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 89, pp.64-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.59277/RRST-EE.2023.68.1.10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.simpat.2018.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04363770v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04363783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Space Vector Modulation Pulse Width Modulation Technique for an Optimal Total Harmonic Distortion of a Three-Phase Voltage Source Inverter Power System</w:t>
               </w:r>
@@ -5563,414 +5563,397 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03706483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (34)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Development of a Digital Twin for a Building Microgrid Demonstrator</w:t>
+                <w:t xml:space="preserve">Strategic planning of an LVDC distribution network for the integration of EV charging stations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerardo Becerra-Becerra</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Haider Ali</w:t>
+                <w:t xml:space="preserve">Joey Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Saudemont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE Innovative Smart Grid Technologies, Europe (ISGT Europe)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CIRED 2024 Vienna Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Vienna, Austria. pp.818-821, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/icp.2024.2010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05387852v1</w:t>
+                <w:t xml:space="preserve">hal-05601247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of MVDC Link Integration in Distribution Networks: A CIGRE Benchmark-based Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joey Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvy Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Saudemont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE Kiel PowerTech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Kiel, France. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/PowerTech59965.2025.11180702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05493880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et développement du jumeau numérique pour démonstrateur de micro-réseau de bâtiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Becerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Aguilera Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ionel Vechiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haider Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Francois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05398437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
@@ -6077,2503 +6060,2512 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05398288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of self-learning and adaptive techniques for grid balancing</w:t>
+                <w:t xml:space="preserve">Design and Development of a Digital Twin for a Building Microgrid Demonstrator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonella Tannous</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ferréol Binot</w:t>
+                <w:t xml:space="preserve">Gerardo Becerra-Becerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Aguilera-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ionel Vechiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haider Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Francois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de génie électrique (SGE 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 IEEE Innovative Smart Grid Technologies, Europe (ISGT Europe)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Power &amp; Energy Society (PES) and The Foundation for Innovation and Research – Malta (FiR.mt) together with the IEEE Section Malta, Oct 2025, Valletta, Malta. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISGTEurope64741.2025.11305337⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04209800v1</w:t>
+                <w:t xml:space="preserve">hal-05387852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal siting and sizing of charging stations for autonomous electric vehicle fleet with local renewable energy generation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luce Brotcorne</w:t>
+                <w:t xml:space="preserve">A review of self-learning and adaptive techniques for grid balancing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Tannous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Binot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Francois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Haider Ali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRED Porto Workshop 2022 - E-mobility and power distribution systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">Symposium de génie électrique (SGE 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03841874v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the line resistance statistical distribution on a Probabilistic Load Flow computation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francois Vallee</w:t>
+                <w:t xml:space="preserve">Optimal siting and sizing of charging stations for autonomous electric vehicle fleet with local renewable energy generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luce Brotcorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haider Ali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 6th IEEE International Energy Conference (ENERGYCon)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CIRED Porto Workshop 2022 - E-mobility and power distribution systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Porto, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ENERGYCon48941.2020.9236570⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03706418v1</w:t>
+                <w:t xml:space="preserve">hal-03841874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety Isolating Transformer Design using HyDE-DF algorithm</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stephane Brisset</w:t>
+                <w:t xml:space="preserve">Impact of the line resistance statistical distribution on a Probabilistic Load Flow computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egnonnumi Lorraine Codjo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Vallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Francois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE Congress on Evolutionary Computation (CEC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CEC48606.2020.9185619⟩</w:t>
+              <w:t xml:space="preserve">2020 6th IEEE International Energy Conference (ENERGYCon)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Gammarth, Tunisia. pp.637-642, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ENERGYCon48941.2020.9236570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03706425v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03706418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of two control techniques of regenerative braking power recovering inverter based DC railway substation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Herve Caron</w:t>
+                <w:t xml:space="preserve">Safety Isolating Transformer Design using HyDE-DF algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Soares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Lezama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zita Vale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tony Letrouve</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stephane Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Francois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 22nd European Conference on Power Electronics and Applications (EPE'20 ECCE Europe)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Lyon, France. pp.1-9, </w:t>
+              <w:t xml:space="preserve">2020 IEEE Congress on Evolutionary Computation (CEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Glasgow, United Kingdom. pp.1-7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EPE20ECCEEurope43536.2020.9215770⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CEC48606.2020.9185619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03649974v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03706425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigation analysis of MV distribution network constraints thanks to a self-consumption policy for photovoltaic distributed units</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative study of two control techniques of regenerative braking power recovering inverter based DC railway substation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Krim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Almaksour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Pailloux</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Herve Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Letrouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Saudemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE Milan PowerTech</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PTC.2019.8810951⟩</w:t>
+              <w:t xml:space="preserve">2020 22nd European Conference on Power Electronics and Applications (EPE'20 ECCE Europe)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Lyon, France. pp.1-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EPE20ECCEEurope43536.2020.9215770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03706444v1</w:t>
+                <w:t xml:space="preserve">hal-03649974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Black Start of Offshore Wind Power Plants with Diode Rectifier based HVDC Transmission</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mitigation analysis of MV distribution network constraints thanks to a self-consumption policy for photovoltaic distributed units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Poullain</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Bacha</w:t>
+                <w:t xml:space="preserve">Valentin Pailloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Francois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st European Conference on Power Electronics and Applications (EPE '19 ECCE Europe) 2019</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EPE.2019.8914779⟩</w:t>
+              <w:t xml:space="preserve">2019 IEEE Milan PowerTech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Milan, Italy. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PTC.2019.8810951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03706439v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03706444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VALUATION OF HARNESSING FLEXIBILITY FROM DECENTRALIZED WATER ELECTROLYSIS SYSTEMS FOR THE DSO</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Black Start of Offshore Wind Power Plants with Diode Rectifier based HVDC Transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ramachandran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karl Axel Strang</w:t>
+                <w:t xml:space="preserve">S. Poullain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Lanoix</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Barth</w:t>
+                <w:t xml:space="preserve">A. Benchaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Francois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRED: 25th International Conference on Electricity Distribution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34890/825⟩</w:t>
+              <w:t xml:space="preserve">21st European Conference on Power Electronics and Applications (EPE '19 ECCE Europe) 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Genova, Italy. pp.P.1-P.10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EPE.2019.8914779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03706452v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03706439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Black Start of Offshore Wind Power Plants with Diode Rectifier based HVDC Transmission</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno François</w:t>
+                <w:t xml:space="preserve">VALUATION OF HARNESSING FLEXIBILITY FROM DECENTRALIZED WATER ELECTROLYSIS SYSTEMS FOR THE DSO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Axel Strang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Lanoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Neave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Barth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Francois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 21st European Conference on Power Electronics and Applications (EPE '19 ECCE Europe)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EPE.2019.8914779⟩</w:t>
+              <w:t xml:space="preserve">CIRED: 25th International Conference on Electricity Distribution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, madrid, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34890/825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03269044v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03706452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AC Grid Forming by Coordinated Control of Offshore Wind Farm connected to Diode Rectifier based HVDC Link-Review and Assessment of Solutions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">On the Black Start of Offshore Wind Power Plants with Diode Rectifier based HVDC Transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ramachandran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Seddik Bacha</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Poullain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benchaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 20th European Conference on Power Electronics and Applications (EPE'18 ECCE Europe)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 21st European Conference on Power Electronics and Applications (EPE '19 ECCE Europe)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Genova, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EPE.2019.8914779⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01918173v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03269044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Control of Modular Multilevel Converter in MTDC Grids for Wind Power Integration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ragavendran Ramachandran</w:t>
+                <w:t xml:space="preserve">AC Grid Forming by Coordinated Control of Offshore Wind Farm connected to Diode Rectifier based HVDC Link-Review and Assessment of Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ramachandran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkrim Benchaib</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jing Dai</w:t>
+                <w:t xml:space="preserve">S Poullain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Benchaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno François</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Workshop on Large-Scale Integration of Wind Power into Power Systems as well as on Transmission Networks for Offshore Wind Power PlantsAt: Stockholm,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">2018 20th European Conference on Power Electronics and Applications (EPE'18 ECCE Europe)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Riga, Latvia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03269097v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interest of storage based STATCOM systems to the power quality enhancement of thyristors based LCC HVDC links for offshore wind farm</w:t>
+                <w:t xml:space="preserve">Energy Control of Modular Multilevel Converter in MTDC Grids for Wind Power Integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heythem Hamlaoui</w:t>
+                <w:t xml:space="preserve">Kosei Shinoda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ragavendran Ramachandran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Benchaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno François</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE International Conference on Industrial Technology (ICIT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17th International Workshop on Large-Scale Integration of Wind Power into Power Systems as well as on Transmission Networks for Offshore Wind Power PlantsAt: Stockholm,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Stockholm, Sweden</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01918174v1</w:t>
+                <w:t xml:space="preserve">hal-03269097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical and economic assessment tool for offshore wind generation connection scheme: application to comparing 33kV and 66kV AC collector grids</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bruno Francois</w:t>
+                <w:t xml:space="preserve">Interest of storage based STATCOM systems to the power quality enhancement of thyristors based LCC HVDC links for offshore wind farm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heythem Hamlaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Conference on Power Electronics and Applications (EPE'16 ECCE Europe)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 IEEE International Conference on Industrial Technology (ICIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIT.2018.8352438⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EPE.2016.7695269⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02330365v1</w:t>
+                <w:t xml:space="preserve">hal-01918174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Informational Approach to Global Optimization in presence of very noisy evaluation results. Application to the optimization of renewable energy integration strategies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Technical and economic assessment tool for offshore wind generation connection scheme: application to comparing 33kV and 66kV AC collector grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swann Gasnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debusschere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Poullain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Francois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47èmes Journées de Statistique de la SFdS (JdS 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th European Conference on Power Electronics and Applications (EPE'16 ECCE Europe)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Karlsruhe, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EPE.2016.7695269⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01163565v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of mixed-eccentric induction machine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Informational Approach to Global Optimization in presence of very noisy evaluation results. Application to the optimization of renewable energy integration strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Dutrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rijaniaina Njakasoa Andriamalala</w:t>
+                <w:t xml:space="preserve">Ivana Aleksovska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Razik</w:t>
+                <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Michel Sargos</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Delille Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IEEE SDEMPED</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">47èmes Journées de Statistique de la SFdS (JdS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01384516v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01163565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Rotor Field-Oriented Control of a Dual Three-Phase Induction Machine using a novel Kalman observer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
+                <w:t xml:space="preserve">Analysis of mixed-eccentric induction machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rijaniaina Njakasoa Andriamalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Razik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xavier Guillaud</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Sargos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th IEEE IECON</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IECON.2012.6388886⟩</w:t>
+              <w:t xml:space="preserve">9th IEEE SDEMPED</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Valence, Spain. pp.128-135, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DEMPED.2013.6645707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00821647v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Crowbar Control Strategy of DFIG Based Wind Turbines for Grid Fault Ride-Through</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ling Peng</w:t>
+                <w:t xml:space="preserve">Direct Rotor Field-Oriented Control of a Dual Three-Phase Induction Machine using a novel Kalman observer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rijaniaina Njakasoa Andriamalala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Razik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yongdong Li</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Guillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 Twenty-Fourth Annual IEEE Applied Power Electronics Conference and Exposition (APEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2009, Washington, United States. pp.1932-1938, </w:t>
+              <w:t xml:space="preserve">38th IEEE IECON</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Montréal, Canada. pp.2251 - 2256, </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APEC.2009.4802937⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2012.6388886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03706258v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00821647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy flows management of a hybrid system with renewable energy generators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improved Crowbar Control Strategy of DFIG Based Wind Turbines for Grid Fault Ride-Through</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongdong Li</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science days in Technical University of Sofia EF 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2009 Twenty-Fourth Annual IEEE Applied Power Electronics Conference and Exposition (APEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Washington, United States. pp.1932-1938, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APEC.2009.4802937⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00541573v1</w:t>
+                <w:t xml:space="preserve">hal-03706258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research network between France and countries of Central and Eastern Europe on renewable energy systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy flows management of a hybrid system with renewable energy generators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Notton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Lazarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stefka Nedeltcheva</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludmil Stoyanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakary Zarkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th European Photovoltaic Solar Energy and Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Hamburg, Germany. pp.4461-4468</w:t>
+              <w:t xml:space="preserve">Science days in Technical University of Sofia EF 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Sozopol, Bulgaria. pp.102-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00541582v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00541573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuel cell-based hybrid systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Davat</w:t>
+                <w:t xml:space="preserve">Research network between France and countries of Central and Eastern Europe on renewable energy systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Notton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Lazarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphan Astier</w:t>
+                <w:t xml:space="preserve">Iolanda Colda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toufik Azib</w:t>
+                <w:t xml:space="preserve">A. Damian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bethoux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Candusso</w:t>
+                <w:t xml:space="preserve">Stefka Nedeltcheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electromotion Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Lille, France. pp.1-11</w:t>
+              <w:t xml:space="preserve">24th European Photovoltaic Solar Energy and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Hamburg, Germany. pp.4461-4468</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00503182v1</w:t>
+                <w:t xml:space="preserve">hal-00541582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology to build fuzzy logic based supervision of hybrid renewable energy systems</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fuel cell-based hybrid systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Davat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Azib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bethoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Candusso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Modeling and simulation of Electric Machines, Converters and Systems, ELECTRIMACS 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Québec, Canada. pp.CD Rom</w:t>
+              <w:t xml:space="preserve">Electromotion Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Lille, France. pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00341085v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00503182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance comparison of different wind generator based hybrid systems</w:t>
+                <w:t xml:space="preserve">Methodology to build fuzzy logic based supervision of hybrid renewable energy systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Robyns</w:t>
@@ -8604,896 +8596,1017 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Deuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Power Electronics and Motion Control Conference, EPE-PEMC 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, POZNAN, Poland. pp.CD Rom</w:t>
+              <w:t xml:space="preserve">9th International Conference on Modeling and simulation of Electric Machines, Converters and Systems, ELECTRIMACS 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Québec, Canada. pp.CD Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00341011v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00341085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of wind turbine based dispersed generators and storage systems to participate in primary frequency control</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. François</w:t>
+                <w:t xml:space="preserve">Performance comparison of different wind generator based hybrid systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Courtecuisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Robyns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Deuse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPE 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Aalborg, Denmark. pp.xx-xx</w:t>
+              <w:t xml:space="preserve">12th International Power Electronics and Motion Control Conference, EPE-PEMC 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, POZNAN, Poland. pp.CD Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00278936v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00341011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l'éolien sur le réseau de transport et la qualité de l'énergie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
+                <w:t xml:space="preserve">Association of wind turbine based dispersed generators and storage systems to participate in primary frequency control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Courtecuisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Mokadem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Robyns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">V. Courtecuisse</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la section électrotechnique du Club EEA 2006, ouverture des marchés de l'électricité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Gif-sur-Yvette, France. pp.53-68</w:t>
+              <w:t xml:space="preserve">EPE 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Aalborg, Denmark. pp.xx-xx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00257212v1</w:t>
+                <w:t xml:space="preserve">hal-00278936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Modelling of a Fuel Cell and Wind Turbine DC-Linked Power System</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D Hissel</w:t>
+                <w:t xml:space="preserve">Impact de l'éolien sur le réseau de transport et la qualité de l'énergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Robyns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M T Iqbal</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Davigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Saudemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ansel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Courtecuisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Modeling and Simulation of Electric Machines, Converters and Systems ELECTRIMACS 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">Journées de la section électrotechnique du Club EEA 2006, ouverture des marchés de l'électricité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Gif-sur-Yvette, France. pp.53-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03706411v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00257212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison Analysis of Control Structures For Variable Speed Wind Turbine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic Modelling of a Fuel Cell and Wind Turbine DC-Linked Power System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Minne</w:t>
+                <w:t xml:space="preserve">D Hissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Robyns</w:t>
+                <w:t xml:space="preserve">M T Iqbal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Engineering in Systems Applications (CESA 2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2003, Lille, France</w:t>
+              <w:t xml:space="preserve">8th International Conference on Modeling and Simulation of Electric Machines, Converters and Systems ELECTRIMACS 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03706296v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03706411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a fault tolerant control system for a NPC multilevel inverter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison Analysis of Control Structures For Variable Speed Wind Turbine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S El Aimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.P Hautier</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Minne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Robyns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the IEEE International Symposium on Industrial Electronics ISIE-02</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computational Engineering in Systems Applications (CESA 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2003, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03966361v1</w:t>
+                <w:t xml:space="preserve">hal-03706296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equivalent continuous dynamic model of renewable energy systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Robyns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Pankow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International conference on modelling and simulation of electric machines, converters and systems: ELECTRIMACS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2002, montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03706405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct modulation of electrical conversions for a multilevel chopper</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maurice Fadel</w:t>
+                <w:t xml:space="preserve">Design of a fault tolerant control system for a NPC multilevel inverter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P Hautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Conference on Power Electronics and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the IEEE International Symposium on Industrial Electronics ISIE-02</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, Dubrovnik, France. pp.1075-1080 vol.4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIE.2002.1025937⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03538626v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03966361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Direct modulation of electrical conversions for a multilevel chopper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Saudemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Fadel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th European Conference on Power Electronics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, Graz, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">CONTROL OF TWO INDUCTION MOTORS FED BY A FIVE-PHASE VOLTAGE-SOURCE INVERTER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouscayrol Alain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ElectrIMACS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1999, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03966394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9503,472 +9616,472 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical Energy Storage for Buildings in Smart Grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Robyns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Davigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Kazmierczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Saudemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wiley, 1, 2019, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119058694⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03706443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stockage d’énergie électrique pour les bâtiments au sein de réseaux intelligents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Robyns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Davigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Robyns</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hervé Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Kazmierzcak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Saudemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE Wiley, 2019, 978-1-78405-632-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03209612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microgrid Dynamics and Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bevrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toshifumi Ise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">John Wiley &amp; Sons, Inc., 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119263739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03706211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vector Control of Induction Machines: Desensitisation and Optimisation Through Fuzzy Logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Robyns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Degobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Hautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03723299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9978,168 +10091,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical Energy Storage In Transportation Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Robyns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Saudemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Merdassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Roboam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrical Energy Storage in Transportation Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Ltd and John Wiley &amp; Sons Inc, 2016, Gestion et valorisation du stockage de l’énergie électrique dans les systèmes de transport, 978-1-84821-980-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04052563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId324"/>
+      <w:footerReference w:type="default" r:id="rId328"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10207,51 +10320,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2765276E"/>
+    <w:nsid w:val="77EB958A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10438,51 +10551,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bruno-francois" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9717-5004" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075960184" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493903v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayssal Amrane" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Gherouat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Francois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Itouchene" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ben Oualid Medani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/er/2004125" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695675v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Millet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beloeil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fillatre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rouxel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accpm.2024.101420" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639835v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarak Ghennam" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Belhadji" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Rizoug" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Bacha" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17092214" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375453v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Almeida" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Soares" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lezama" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zita Vale" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2023.07.010" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116397v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyu Yan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciwei Gao" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Ming" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhaker Abbes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2023.109218" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363783v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2018.09.006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363770v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Chaiba" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59277/RRST-EE.2023.68.1.10" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363762v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Benkadi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Ghennam" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoudir Marouani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benbouzid" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15866/irecon.v11i4.24157" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703412v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaiba Azeddine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2021.07.008" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966325v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebrahim Rokrok" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Qoria" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bruyere" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guillaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2021.3107959" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269196v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Wen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fran&#231;ois" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3093653" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703435v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egnonnumi Lorraine Codjo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bashir Bakhshideh Zad" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Toubeau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vall&#233;e" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14102852" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706416v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269175v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2020.02.023" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649975v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Almaksour" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Krim" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;guessan Kouassi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navarro" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2020.05.027" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703440v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2020.3034149" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706430v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#234;min Golp&#238;ra" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouria Sheikhahmadi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Bahramara" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segan.2019.100292" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706423v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/oap-cired.2021.0114" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703454v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azin Atarodi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiva Amini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Roman Messina" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tpwrs.2020.3000324" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492380v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2020.106765" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01576855v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Dutrieux Baraffe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Cosson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bect" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Delille" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2017.08.036" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278167v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Gasnier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Andr&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Poullain" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debusschere" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/ijoee.6.2.64-73" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717607v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid-Ali Amamra" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Meghriche" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezzak Cherifi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2016.2645887" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407548v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918167v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Shinoda" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benchaib" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Guillaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bacha" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/compel-01-2016-0019" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756824v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2017.01.022" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918172v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Romero-Cadaval" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Malinowski" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing-Chang Zhong" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890412v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hristiyan Kanchev" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Colas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Lazarov" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706190v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zhou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2010.2046580" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706201v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Fakham" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Lu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2010.2062475" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713617v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2011.2119451" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706269v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fakham" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zhou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2009.12.017" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZTM75S5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541288v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Notton" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmil Stoyanov" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakary Zarkov" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706221v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Zhou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2008.10.030" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M1QPMNMW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00344601v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Courtecuisse" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa El Mokadem" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Robyns" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Petit" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351026v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Deuse" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706278v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouhali" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berkouk" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saudemont" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2007.904174" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435120v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Bouhali" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Madjid Berkouk" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Saudemont" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2005037" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723302v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bouscayrol" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B de Fornel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Hautier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4754(03)00074-0" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6D8QNK9F-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313945v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Kestelyn" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Hautier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706238v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouscayrol" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Davat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Fornel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hautier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2000124" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-FV4RCWZP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706407v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249482v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cambronne" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1996147" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/96A3528D0C10A7DE266FD92752F9067600F73EFD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249481v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1996145" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F4A042B68BEA151828A704094A5A5F78D28D5DA7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706483v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-4754(95)00062-3" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387852v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Becerra-Becerra" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Aguilera Gonzalez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionel Vechiu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haider Ali" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493880v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Youssef" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvy Bourguet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerTech59965.2025.11180702" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398437v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Becerra" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398288v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Nadjai" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Dai" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Qu&#233;val" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Binot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209800v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Tannous" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03841874v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Brotcorne" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706418v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Vallee" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ENERGYCon48941.2020.9236570" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706425v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Brisset" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC48606.2020.9185619" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649974v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Caron" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Letrouve" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215770" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706444v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pailloux" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PTC.2019.8810951" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706439v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ramachandran" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poullain" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benchaib" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE.2019.8914779" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706452v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Axel Strang" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lanoix" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Neave" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barth" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34890/825" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269044v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918173v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Poullain" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269097v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosei Shinoda" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragavendran Ramachandran" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Benchaib" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918174v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heythem Hamlaoui" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352438" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330365v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2016.7695269" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163565v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Dutrieux" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Aleksovska" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vazquez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delille Gauthier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01384516v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rijaniaina Njakasoa Andriamalala" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Razik" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Michel Sargos" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEMPED.2013.6645707" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821647v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2012.6388886" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706258v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Peng" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongdong Li" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APEC.2009.4802937" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541573v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541582v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iolanda Colda" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Damian" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefka Nedeltcheva" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503182v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Astier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Azib" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethoux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Candusso" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00341085v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00341011v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00278936v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Courtecuisse" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Mokadem" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Robyns" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257212v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davigny" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ansel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706411v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hissel" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M T Iqbal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706296v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S El Aimani" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Minne" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Robyns" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966361v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2002.1025937" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706405v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pankow" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Leclercq" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03538626v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Fadel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966394v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouscayrol Alain" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706443v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Davigny" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Barry" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Kazmierczak" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119058694" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03209612v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Robyns" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Kazmierzcak" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706211v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bevrani" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshifumi Ise" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119263739" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723299v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Degobert" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052563v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merdassi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hissel" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roboam" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bruno-francois" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9717-5004" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075960184" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493903v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayssal Amrane" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Gherouat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Francois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Itouchene" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ben Oualid Medani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/er/2004125" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695675v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Millet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beloeil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fillatre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rouxel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accpm.2024.101420" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639835v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarak Ghennam" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Belhadji" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Rizoug" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Bacha" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17092214" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375453v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Almeida" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Soares" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lezama" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zita Vale" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2023.07.010" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116397v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyu Yan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciwei Gao" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Ming" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhaker Abbes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2023.109218" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363770v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Chaiba" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59277/RRST-EE.2023.68.1.10" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363783v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2018.09.006" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363762v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Benkadi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Ghennam" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoudir Marouani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benbouzid" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15866/irecon.v11i4.24157" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703412v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaiba Azeddine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2021.07.008" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966325v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebrahim Rokrok" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Qoria" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bruyere" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guillaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2021.3107959" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269196v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Wen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fran&#231;ois" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3093653" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703435v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egnonnumi Lorraine Codjo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bashir Bakhshideh Zad" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Toubeau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vall&#233;e" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14102852" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706416v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269175v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2020.02.023" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649975v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Almaksour" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Krim" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;guessan Kouassi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navarro" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2020.05.027" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703440v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2020.3034149" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706430v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#234;min Golp&#238;ra" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouria Sheikhahmadi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Bahramara" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segan.2019.100292" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706423v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/oap-cired.2021.0114" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703454v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azin Atarodi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiva Amini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Roman Messina" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tpwrs.2020.3000324" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492380v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2020.106765" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01576855v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Dutrieux Baraffe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Cosson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bect" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Delille" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2017.08.036" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278167v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Gasnier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Andr&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Poullain" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debusschere" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/ijoee.6.2.64-73" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717607v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid-Ali Amamra" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Meghriche" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezzak Cherifi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2016.2645887" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407548v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918167v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Shinoda" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benchaib" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Guillaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bacha" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/compel-01-2016-0019" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756824v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2017.01.022" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918172v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Romero-Cadaval" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Malinowski" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing-Chang Zhong" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890412v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hristiyan Kanchev" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Colas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Lazarov" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706190v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zhou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2010.2046580" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706201v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Fakham" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Lu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2010.2062475" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713617v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2011.2119451" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706269v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fakham" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zhou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2009.12.017" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZTM75S5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541288v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Notton" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmil Stoyanov" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakary Zarkov" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706221v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Zhou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2008.10.030" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M1QPMNMW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00344601v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Courtecuisse" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa El Mokadem" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Robyns" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Petit" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351026v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Deuse" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706278v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouhali" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berkouk" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saudemont" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2007.904174" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435120v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Bouhali" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Madjid Berkouk" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Saudemont" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2005037" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723302v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bouscayrol" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B de Fornel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Hautier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4754(03)00074-0" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6D8QNK9F-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313945v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Kestelyn" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Hautier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706238v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouscayrol" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Davat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Fornel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hautier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2000124" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-FV4RCWZP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706407v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249482v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cambronne" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1996147" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/96A3528D0C10A7DE266FD92752F9067600F73EFD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249481v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1996145" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F4A042B68BEA151828A704094A5A5F78D28D5DA7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706483v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-4754(95)00062-3" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601247v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Youssef" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2024.2010" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493880v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvy Bourguet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerTech59965.2025.11180702" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398437v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Becerra" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Aguilera Gonzalez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionel Vechiu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haider Ali" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398288v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Nadjai" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Dai" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Qu&#233;val" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Binot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387852v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Becerra-Becerra" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Aguilera-Gonzalez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope64741.2025.11305337" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209800v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Tannous" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03841874v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Brotcorne" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706418v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Vallee" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ENERGYCon48941.2020.9236570" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706425v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Brisset" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC48606.2020.9185619" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649974v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Caron" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Letrouve" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215770" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706444v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pailloux" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PTC.2019.8810951" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706439v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ramachandran" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poullain" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benchaib" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE.2019.8914779" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706452v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Axel Strang" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lanoix" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Neave" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barth" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34890/825" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269044v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918173v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Poullain" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269097v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosei Shinoda" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragavendran Ramachandran" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Benchaib" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918174v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heythem Hamlaoui" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352438" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330365v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2016.7695269" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163565v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Dutrieux" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Aleksovska" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vazquez" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delille Gauthier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01384516v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rijaniaina Njakasoa Andriamalala" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Razik" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Michel Sargos" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEMPED.2013.6645707" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821647v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2012.6388886" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706258v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Peng" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongdong Li" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APEC.2009.4802937" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541573v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541582v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iolanda Colda" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Damian" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefka Nedeltcheva" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503182v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Astier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Azib" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethoux" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Candusso" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00341085v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00341011v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00278936v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Courtecuisse" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Mokadem" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Robyns" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257212v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davigny" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ansel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706411v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hissel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M T Iqbal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706296v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S El Aimani" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Minne" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Robyns" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706405v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pankow" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Leclercq" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966361v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2002.1025937" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03538626v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Fadel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966394v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouscayrol Alain" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706443v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Davigny" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Barry" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Kazmierczak" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119058694" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03209612v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Robyns" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Kazmierzcak" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706211v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bevrani" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshifumi Ise" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119263739" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723299v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Degobert" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052563v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merdassi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hissel" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roboam" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>