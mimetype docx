--- v0 (2026-03-23)
+++ v1 (2026-05-07)
@@ -386,325 +386,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal stability of Al2MgC2 and thermodynamic modeling of the Al–C–Mg system - Application to grain refinement of Mg–Al alloys</w:t>
+                <w:t xml:space="preserve">Synthesis, crystallographic structure and thermodynamic properties of T2-Al2MgC2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Deffrennes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Gardiola</w:t>
+                <w:t xml:space="preserve">Guillaume Deffrennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gardiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lomello-Tafin</w:t>
+                <w:t xml:space="preserve">Erwann Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Pasturel</w:t>
+                <w:t xml:space="preserve">Georges Mikaelian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Pisch</w:t>
+                <w:t xml:space="preserve">Benigni P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Calphad</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 67, pp.101678. </w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 273, pp.150-157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.calphad.2019.101678⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2019.02.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02384448v1</w:t>
+                <w:t xml:space="preserve">hal-02062499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, crystallographic structure and thermodynamic properties of T2-Al2MgC2</w:t>
+                <w:t xml:space="preserve">Thermal stability of Al2MgC2 and thermodynamic modeling of the Al–C–Mg system - Application to grain refinement of Mg–Al alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Deffrennes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Gardiola</w:t>
+                <w:t xml:space="preserve">G. Deffrennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gardiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwann Jeanneau</w:t>
+                <w:t xml:space="preserve">M. Lomello-Tafin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Mikaelian</w:t>
+                <w:t xml:space="preserve">A. Pasturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benigni P.</w:t>
+                <w:t xml:space="preserve">A. Pisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 273, pp.150-157. </w:t>
+              <w:t xml:space="preserve">Calphad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 67, pp.101678. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2019.02.039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.calphad.2019.101678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02062499v1</w:t>
+                <w:t xml:space="preserve">hal-02384448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical assessment and thermodynamic modeling of the Al–C system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Deffrennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gardiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -712,51 +712,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Allam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Calphad</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 66, pp.101648. </w:t>
@@ -1541,261 +1541,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01119543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Liquid/Solid Phase Equilibria in the Al-Rich Corner of the Al-Si-Ti Ternary System</w:t>
+                <w:t xml:space="preserve">On the Solubility of Group IV Elements (Ti, Zr, Hf) in Liquid Aluminum Below 800°C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dezellus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gardiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Andrieux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.-C. Viala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Phase Equilibria and Diffusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 35 (2), pp.137. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11669-014-0282-1⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 35 (2), pp.120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11669-013-0278-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00960314v1</w:t>
+                <w:t xml:space="preserve">hal-00960312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Solubility of Group IV Elements (Ti, Zr, Hf) in Liquid Aluminum Below 800°C</w:t>
+                <w:t xml:space="preserve">On the Liquid/Solid Phase Equilibria in the Al-Rich Corner of the Al-Si-Ti Ternary System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dezellus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gardiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lomello-Tafin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Viala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Phase Equilibria and Diffusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 35 (2), pp.120. </w:t>
+              <w:t xml:space="preserve">, 2014, 35 (2), pp.137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11669-013-0278-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11669-014-0282-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00960312v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00960314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanocomposites from mesoporous silica and dimethacrylic resin</w:t>
               </w:r>
@@ -2970,307 +2970,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04751908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic optimization of the Co–Ni–W system and alloy design applications</w:t>
+                <w:t xml:space="preserve">Réactivité et couple de diffusion dans le système B-C-Si à haute température</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bouliez</w:t>
+                <w:t xml:space="preserve">Yamina Benamra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gardiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodica Chiriac</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Gardiola</w:t>
+                <w:t xml:space="preserve">Laurent Auvray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Ferro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th PLANSEE Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Reutte, Austria</w:t>
+              <w:t xml:space="preserve">MATERIAUX 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04752527v1</w:t>
+                <w:t xml:space="preserve">hal-04753534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réactivité et couple de diffusion dans le système B-C-Si à haute température</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermodynamic optimization of the Co–Ni–W system and alloy design applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bouliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yamina Benamra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Andrieux</w:t>
+                <w:t xml:space="preserve">Rodica Chiriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Toche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gardiola</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Ferro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATERIAUX 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">20th PLANSEE Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Reutte, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04753534v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W–Ni–Co ternary system thermodynamic description at intermediate temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bouliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3278,51 +3278,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dezellus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gardiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Congress and Exhibition on Advanced Materials and Processes, EUROMAT 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Graz, Austria</w:t>
@@ -3351,103 +3351,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W–Ni–Co ternary system thermodynamic description at intermediate temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bouliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gardiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Toche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroPM 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Lisbonne, Portugal</w:t>
@@ -3476,51 +3476,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W–Ni–Co ternary system thermodynamic description at intermediate temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bouliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4242,103 +4242,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study and thermodynamic modelling of the Al-C-Mg system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffrennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gardiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Mikaelian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benigni P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computer Coupling of Phase Diagrams and Thermochemistry, CALPHAD 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Singapore, Singapore</w:t>
@@ -4910,51 +4910,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306800v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benamra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gardiola" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robaut" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dezellus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cauwet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-025-01212-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740651v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Desseaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gardiola" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andrieux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Bourlot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-024-01152-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384448v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Deffrennes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lomello-Tafin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasturel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pisch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2019.101678" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062499v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deffrennes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mikaelian" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benigni P." TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2019.02.039" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366921v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allam" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chaussende" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2019.101648" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01757186v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dezellus" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-018-2258-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508204v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sankalp Kota" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Agne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio W Zapata-Solvas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Lopez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.144108" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441763v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Viala" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-016-0677-y" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388027v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Abi-Tannous" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Soueidan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ferro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Lazar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raynaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.858.553" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153723v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2015.03.015" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119543v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Samer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gardiola" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Karnatak" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Martin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2015.02.001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960314v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lomello-Tafin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Viala" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-014-0282-1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960312v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-013-0278-2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597147v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ze Bing" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grosgogeat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chassagneux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Toche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2013.03.017" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2PTFQWTM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647997v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zhe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Braccini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Viala" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-011-9949-z" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111743v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Esling" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Humbert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.E. Hensger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200300389" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZFDH2F80-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111065v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Flemming" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6454(02)00023-X" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBKSD259-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112351v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161741v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gey" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6454(00)00328-1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SP2C5H20-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111758v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306838v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Forget" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Flament" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Soulier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751908v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schmid-Fetzer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752527v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouliez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Chiriac" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Toche" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753534v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Benamra" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Auvray" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752755v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752733v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Crivello" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752739v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cury" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900351v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Deffrennes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lomello" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72332-7_49" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752735v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Samer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gourdet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172176v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172190v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742499v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Andrieux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Schmid-Fetzer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753621v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322697v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Meynckens" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chiriac" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612060v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaffron" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749709v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002METZ017S" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306800v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benamra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gardiola" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robaut" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dezellus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cauwet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-025-01212-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740651v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Desseaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gardiola" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andrieux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Bourlot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-024-01152-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062499v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deffrennes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mikaelian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benigni P." TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2019.02.039" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384448v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Deffrennes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lomello-Tafin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasturel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pisch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2019.101678" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366921v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allam" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chaussende" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2019.101648" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01757186v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dezellus" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-018-2258-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508204v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sankalp Kota" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Agne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio W Zapata-Solvas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Lopez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.144108" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441763v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Viala" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-016-0677-y" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388027v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Abi-Tannous" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Soueidan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ferro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Lazar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raynaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.858.553" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153723v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2015.03.015" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119543v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Samer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gardiola" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Karnatak" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Martin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2015.02.001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960312v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-013-0278-2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960314v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lomello-Tafin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Viala" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-014-0282-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597147v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ze Bing" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grosgogeat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chassagneux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Toche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2013.03.017" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2PTFQWTM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647997v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zhe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Braccini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Viala" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-011-9949-z" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111743v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Esling" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Humbert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.E. Hensger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200300389" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZFDH2F80-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111065v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Flemming" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6454(02)00023-X" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBKSD259-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112351v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161741v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gey" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6454(00)00328-1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SP2C5H20-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111758v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306838v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Forget" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Flament" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Soulier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751908v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schmid-Fetzer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753534v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Benamra" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Auvray" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752527v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouliez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Chiriac" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Toche" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752755v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752733v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Crivello" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752739v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cury" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900351v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Deffrennes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lomello" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72332-7_49" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752735v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Samer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gourdet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172176v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172190v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742499v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Andrieux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Schmid-Fetzer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753621v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322697v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Meynckens" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chiriac" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612060v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaffron" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749709v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002METZ017S" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>