--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -386,325 +386,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, crystallographic structure and thermodynamic properties of T2-Al2MgC2</w:t>
+                <w:t xml:space="preserve">Thermal stability of Al2MgC2 and thermodynamic modeling of the Al–C–Mg system - Application to grain refinement of Mg–Al alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Deffrennes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Gardiola</w:t>
+                <w:t xml:space="preserve">G. Deffrennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gardiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwann Jeanneau</w:t>
+                <w:t xml:space="preserve">M. Lomello-Tafin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Mikaelian</w:t>
+                <w:t xml:space="preserve">A. Pasturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benigni P.</w:t>
+                <w:t xml:space="preserve">A. Pisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 273, pp.150-157. </w:t>
+              <w:t xml:space="preserve">Calphad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 67, pp.101678. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2019.02.039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.calphad.2019.101678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02062499v1</w:t>
+                <w:t xml:space="preserve">hal-02384448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal stability of Al2MgC2 and thermodynamic modeling of the Al–C–Mg system - Application to grain refinement of Mg–Al alloys</w:t>
+                <w:t xml:space="preserve">Synthesis, crystallographic structure and thermodynamic properties of T2-Al2MgC2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Deffrennes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Gardiola</w:t>
+                <w:t xml:space="preserve">Guillaume Deffrennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gardiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lomello-Tafin</w:t>
+                <w:t xml:space="preserve">Erwann Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Pasturel</w:t>
+                <w:t xml:space="preserve">Georges Mikaelian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Pisch</w:t>
+                <w:t xml:space="preserve">Benigni P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Calphad</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 67, pp.101678. </w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 273, pp.150-157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.calphad.2019.101678⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2019.02.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02384448v1</w:t>
+                <w:t xml:space="preserve">hal-02062499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical assessment and thermodynamic modeling of the Al–C system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Deffrennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gardiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -712,51 +712,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Allam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Calphad</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 66, pp.101648. </w:t>
@@ -1290,278 +1290,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01388027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidence of copper insertion in a crystallographic structure of Ti 3 SiC 2 MAX phase</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Gardiola</w:t>
+                <w:t xml:space="preserve">Microstructure and mechanical properties of an Al–TiC metal matrix composite obtained by reactive synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Samer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Gardiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Karnatak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2015.03.015⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 72, pp.50 - 57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2015.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01153723v1</w:t>
+                <w:t xml:space="preserve">hal-01119543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure and mechanical properties of an Al–TiC metal matrix composite obtained by reactive synthesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N Samer</w:t>
+                <w:t xml:space="preserve">Experimental evidence of copper insertion in a crystallographic structure of Ti 3 SiC 2 MAX phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dezellus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gardiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Martin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sabine Lay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 72, pp.50 - 57. </w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 104, pp.17-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2015.02.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2015.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01119543v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Solubility of Group IV Elements (Ti, Zr, Hf) in Liquid Aluminum Below 800°C</w:t>
               </w:r>
@@ -2322,393 +2322,393 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00111065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination and prediction of the inherited ferrite texture in a HSLA steel produced by compact strip production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Restitution of high temperature parent textures of BCC and HCP polycrystals by a non linear positivity method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gardiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Esling</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">K.E. Hensger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 49, pp.445-451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1359-6454(00)00328-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00112351v1</w:t>
+                <w:t xml:space="preserve">hal-00111758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restitution of high temperature parent textures of BCC and HCP polycrystals by a non linear positivity method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination and prediction of the inherited ferrite texture in a HSLA steel produced by compact strip production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gardiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Esling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Flemming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.E. Hensger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 303, pp.60-69</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00161741v1</w:t>
+                <w:t xml:space="preserve">hal-00112351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restitution of high temperature parent textures of BCC and HCP polycrystals by a non linear positivity method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gardiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Esling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 49, pp.445-451. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1359-6454(00)00328-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1359-6454(00)00328-1⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00111758v1</w:t>
+                <w:t xml:space="preserve">hal-00161741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2970,307 +2970,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04751908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réactivité et couple de diffusion dans le système B-C-Si à haute température</w:t>
+                <w:t xml:space="preserve">Thermodynamic optimization of the Co–Ni–W system and alloy design applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yamina Benamra</w:t>
+                <w:t xml:space="preserve">Nicolas Bouliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodica Chiriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Toche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gardiola</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Ferro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATERIAUX 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">20th PLANSEE Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Reutte, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04753534v1</w:t>
+                <w:t xml:space="preserve">hal-04752527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic optimization of the Co–Ni–W system and alloy design applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bouliez</w:t>
+                <w:t xml:space="preserve">Réactivité et couple de diffusion dans le système B-C-Si à haute température</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamina Benamra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rodica Chiriac</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gardiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Toche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Gardiola</w:t>
+                <w:t xml:space="preserve">Laurent Auvray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Ferro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th PLANSEE Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Reutte, Austria</w:t>
+              <w:t xml:space="preserve">MATERIAUX 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04752527v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04753534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W–Ni–Co ternary system thermodynamic description at intermediate temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bouliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3278,51 +3278,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dezellus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gardiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Congress and Exhibition on Advanced Materials and Processes, EUROMAT 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Graz, Austria</w:t>
@@ -3351,267 +3351,267 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W–Ni–Co ternary system thermodynamic description at intermediate temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bouliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gardiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Raphael Cury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dezellus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroPM 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Discussion meeting of Thermodynamics of Alloys, TOFA 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Bad Staffelstein, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04752733v1</w:t>
+                <w:t xml:space="preserve">hal-04752739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W–Ni–Co ternary system thermodynamic description at intermediate temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bouliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Andrieux</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gardiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodica Chiriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Toche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discussion meeting of Thermodynamics of Alloys, TOFA 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Bad Staffelstein, Germany</w:t>
+              <w:t xml:space="preserve">EuroPM 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04752739v1</w:t>
+                <w:t xml:space="preserve">hal-04752733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamics of Phase Formation in Mg–Al–C Alloys Applied to Grain Refinement</w:t>
               </w:r>
@@ -4242,103 +4242,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study and thermodynamic modelling of the Al-C-Mg system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffrennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gardiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Mikaelian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benigni P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computer Coupling of Phase Diagrams and Thermochemistry, CALPHAD 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Singapore, Singapore</w:t>
@@ -4910,51 +4910,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306800v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benamra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gardiola" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robaut" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dezellus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cauwet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-025-01212-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740651v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Desseaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gardiola" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andrieux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Bourlot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-024-01152-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062499v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deffrennes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mikaelian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benigni P." TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2019.02.039" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384448v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Deffrennes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lomello-Tafin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasturel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pisch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2019.101678" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366921v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allam" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chaussende" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2019.101648" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01757186v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dezellus" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-018-2258-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508204v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sankalp Kota" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Agne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio W Zapata-Solvas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Lopez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.144108" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441763v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Viala" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-016-0677-y" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388027v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Abi-Tannous" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Soueidan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ferro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Lazar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raynaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.858.553" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153723v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2015.03.015" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119543v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Samer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gardiola" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Karnatak" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Martin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2015.02.001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960312v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-013-0278-2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960314v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lomello-Tafin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Viala" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-014-0282-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597147v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ze Bing" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grosgogeat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chassagneux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Toche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2013.03.017" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2PTFQWTM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647997v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zhe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Braccini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Viala" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-011-9949-z" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111743v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Esling" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Humbert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.E. Hensger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200300389" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZFDH2F80-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111065v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Flemming" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6454(02)00023-X" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBKSD259-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112351v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161741v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gey" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6454(00)00328-1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SP2C5H20-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111758v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306838v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Forget" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Flament" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Soulier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751908v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schmid-Fetzer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753534v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Benamra" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Auvray" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752527v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouliez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Chiriac" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Toche" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752755v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752733v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Crivello" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752739v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cury" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900351v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Deffrennes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lomello" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72332-7_49" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752735v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Samer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gourdet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172176v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172190v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742499v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Andrieux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Schmid-Fetzer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753621v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322697v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Meynckens" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chiriac" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612060v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaffron" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749709v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002METZ017S" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306800v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benamra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gardiola" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robaut" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dezellus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cauwet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-025-01212-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740651v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Desseaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gardiola" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andrieux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Bourlot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-024-01152-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384448v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Deffrennes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lomello-Tafin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasturel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pisch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2019.101678" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062499v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deffrennes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mikaelian" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benigni P." TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2019.02.039" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366921v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allam" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chaussende" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2019.101648" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01757186v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dezellus" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-018-2258-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508204v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sankalp Kota" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Agne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio W Zapata-Solvas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Lopez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.144108" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441763v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Viala" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-016-0677-y" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388027v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Abi-Tannous" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Soueidan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ferro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Lazar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raynaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.858.553" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119543v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Samer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gardiola" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Karnatak" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Martin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2015.02.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153723v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2015.03.015" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960312v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-013-0278-2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960314v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lomello-Tafin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Viala" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-014-0282-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597147v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ze Bing" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grosgogeat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chassagneux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Toche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2013.03.017" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2PTFQWTM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647997v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zhe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Braccini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Viala" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-011-9949-z" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111743v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Esling" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Humbert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.E. Hensger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200300389" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZFDH2F80-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111065v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Flemming" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6454(02)00023-X" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBKSD259-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111758v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gey" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6454(00)00328-1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SP2C5H20-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112351v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161741v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306838v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Forget" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Flament" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Soulier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751908v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schmid-Fetzer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752527v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouliez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Chiriac" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Toche" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753534v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Benamra" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Auvray" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752755v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752739v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cury" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752733v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Crivello" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900351v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Deffrennes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lomello" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72332-7_49" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752735v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Samer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gourdet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172176v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172190v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742499v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Andrieux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Schmid-Fetzer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753621v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322697v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Meynckens" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chiriac" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612060v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaffron" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749709v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002METZ017S" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>