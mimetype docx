--- v0 (2026-03-18)
+++ v1 (2026-04-10)
@@ -93,6376 +93,6562 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (62)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (64)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Time-Constrained Energy Minimization for Online Execution of a Stochastic DAG Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonatha ANSELMI</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Gottlieb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10479-026-07130-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05245021v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can a Weaker Player Win? Adaptive Play in Repeated Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonatha ANSELMI</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Operations Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05513121v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Non-Stationary Gradient Descent for Optimal Auto-Scaling in Serverless Platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonatha Anselmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Sébastien Rebuffi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ACM Transactions on Networking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.1-14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TON.2025.3538982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04942350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy-Optimal Scheduling with Variable Processing Speed: The Role of Task Size Variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonatha Anselmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Operations Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 64, pp.107379. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.orl.2025.107379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05136334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Stochastic Approach for Scheduling AI Training Jobs in GPU-based Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Filippini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonatha ANSELMI</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danilo Ardagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Cloud Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (1), pp.53-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCC.2023.3336540⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04337856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Learning Optimal Admission Control in Partially Observable Queueing Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...12 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonatha Anselmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Sébastien Rebuffi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Queueing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.1-48. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11134-024-09917-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04170992v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An MDP-Based Solution for the Energy Minimization of Non-Clairvoyant Hard Real-Time Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Plassart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Real-Time Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.47. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11241-024-09433-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02371742v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Danilo Ardagna</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linear Program-Based Policies for Restless Bandits: Necessary and Sufficient Conditions for (Exponentially Fast) Asymptotic Optimality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Yan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics of Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.1-29. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1287/moor.2022.0101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03262307v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Testing Indexability and Computing Whittle and Gittins Index in Subcubic Time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimang Khun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematical Methods of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00186-023-00821-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03602458v5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exponential Asymptotic Optimality of Whittle Index Policy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Yan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Queueing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 104, pp.1-44. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11134-023-09875-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03041176v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Learning algorithms for Markovian Bandits: Is Posterior Sampling more Scalable than Optimism?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11134-023-09875-x⟩</w:t>
-[...53 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimang Khun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Methods of Operations Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262006v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning in Queues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Queueing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 100, pp.521-523. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11134-022-09806-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03850698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gast</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimal Speed Profile of a DVFS Processor under Soft Deadlines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonatha Anselmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Sébastien Rebuffi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Performance Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 152, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.peva.2021.102245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03364880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Pseudo-Linear Time Algorithm for the Optimal Discrete Speed Minimizing Energy Consumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Plassart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Event Dynamic Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 31, pp.163-184. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10626-020-00327-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03030416v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Speed Scaling Minimizing Expected Energy Consumption for Real-Time Tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Plassart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Scheduling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.1-25. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10951-020-00660-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02888573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feasibility of on-line speed policies in real-time systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Plassart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Real-Time Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11241-020-09347-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02557148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mean Field Game Analysis of SIR Dynamics with Vaccination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josu Doncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Probability in the Engineering and Informational Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.1-18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0269964820000522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01496885v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete Mean Field Games: Existence of Equilibria and Convergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josu Doncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dynamics and Games</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 6 (3), pp.1-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3934/jdg.2019016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01277098v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed best response dynamics with high playing rates in potential games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Performance Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 129, pp.40-59. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.peva.2018.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01940128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing Absorbing Times via Fluid Approximations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Applied Probability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/apr.2017.21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01553138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A stochastic approximation algorithm for stochastic semidefinite programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Probability in the Engineering and Informational Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 30 (3 sup), pp.431-454. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0269964816000127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01382288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perfect sampling of Jackson queueing networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Bušić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Perronnin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Queueing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 80 (3), pp.37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11134-015-9436-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01236542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Online Learning and Game Theory. A quick overview with recent results and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Perchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51, pp.246 - 271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/proc/201551014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01237039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of parallel non-observable queues: asymptotic equivalence and optimality of periodic policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonatha Anselmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Nesti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stochastic Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5 (1), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/14-SSY146⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01102936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penalty-Regulated Dynamics and Robust Learning Procedures in Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Coucheney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...196 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics of Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 40 (3), pp.611-633. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1287/moor.2014.0687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01235243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...38 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Validating an agent-based model of the Zipf's law: a discrete Markov chain approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Perronnin</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laszlo Gulyas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Mansuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Economic Dynamics and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.38-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jedc.2014.02.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Topology-aware Load Balancing Algorithm for Clustered Hierarchical Multi-core Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laércio Pilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Pousa Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Coucheney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Broquedis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (1), pp.191-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.future.2013.06.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efficiency of simulation in monotone hyper-stable queueing networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonatha Anselmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Queueing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 80 (3), pp.37. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11134-015-9436-z⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 76 (1), pp.51-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11134-013-9357-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Francois Broquedis</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01102977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computing the throughput of probabilistic and replicated streaming applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...329 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algorithmica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 69 (4), pp.925-957</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00800083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markov chains with discontinuous drifts have differential inclusion limits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Performance Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 69 (12), pp.623-642. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.peva.2012.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00787999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perfect Sampling of Markov Chains with Piecewise Homogeneous Events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Furcy Pin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Performance Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 69 (6), pp.247-266. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.peva.2012.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00787997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mean field for Markov Decision Processes: from Discrete to Continuous Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Le Boudec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 57 (9), pp.2266 - 2280. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TAC.2012.2186176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00787996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Price of Forgetting in Parallel and Non-Observable Queues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonatha Anselmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Performance Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 68 (12), pp.1291-1311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.peva.2011.07.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mean Field Approach for Optimization in Discrete Time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Event Dynamic Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 21, pp.63-101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10626-010-0094-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00788770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Jonatha Anselmi</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Infinite labeled trees: From rational to Sturmian trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 411, pp.1146 - 1166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2009.12.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01086034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimal routing for end-to-end guarantees using Network Calculus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Performance Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 68 (12), pp.1291-1311. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.peva.2011.07.023⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 65 (11-12), pp.Pages 883-906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.peva.2008.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gast</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00859086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Backward Coupling in Bounded Free-Choice Nets Under Markovian and Non-Markovian Assumptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2009.12.009⟩</w:t>
+              <w:t xml:space="preserve">Discrete Event Dynamic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 18, pp.473-498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10626-008-0041-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perfect simulation of a class of stochastic hybrid systems with an application to peer to peer systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Perronnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discrete Event Dynamic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Special Issue on Hybrid Systems, 18 (2), pp.211-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10626-008-0042-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00874342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimal end-to-end routing for networks with multiplexing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Performance Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 65 (11-12), pp.Pages 883-906. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, 65, pp.883-906</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamic voltage scaling under EDF revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Navet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Real-Time Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 37 (1), pp.77-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11241-007-9029-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00168449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minimization of circuit registers: retiming revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mairesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00072480v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brokering strategies in computational grids using stochastic prediction models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vandy Berten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parallel Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 33 (4-5), pp.238-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.parco.2007.02.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00684555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Open-loop control of stochastic fluid systems and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Landy Rabehasaina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Operations Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 35 (4), pp.Pages 455-462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.orl.2006.07.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00488298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extremal throughputs in free-choice nets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...12 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mairesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Event Dynamic Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 18, pp.473-498. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10626-008-0041-8⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 16 (3), pp.327-352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10626-006-9326-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Perfect simulation of a class of stochastic hybrid systems with an application to peer to peer systems</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00164817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimal Routing in two Parallel Queues with Exponential Service Times</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Remi Bertin</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Hyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jean-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 16 (1), pp.71-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10626-006-6179-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00102834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimal routing in two parallel Queues with Exponential service times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Hyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Event Dynamic Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, Special Issue on Hybrid Systems, 18 (2), pp.211-240. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10626-008-0042-7⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 16 (1), pp.71-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10626-006-6179-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01185221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shortest Path Algorithms for Real-Time Scheduling of FIFO tasks with Minimal Energy Use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Lagrange</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Navet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cormac Walsh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Performance Evaluation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 4 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1113830.1113838⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Minimization of circuit registers: retiming revisited</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00099957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximizing the Robustness of TDMA Networks with Applications to TTP/C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...122 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
-              <w:r>
-[...162 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Navet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Real-Time Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 37 (1), pp.77-97. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11241-007-9029-y⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 31 (1-3), pp.5-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11241-005-2743-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Optimal Routing in two Parallel Queues with Exponential Service Times</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00099939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fault Confinement Mechanisms on CAN : Analysis and Improvements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Jean-Marie</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Navet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10626-006-6179-3⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 54 (3), pp.1103- 1113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVT.2005.844652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00192368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimal stationary behavior for a class of timed continuous Petri nets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Giua</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 40 (9), pp.1505-1516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2004.04.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00100141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dual-Priority versus Background Scheduling: a Path-wise Comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Navet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörn Migge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Real-Time Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 25 (1), pp.39-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1022972819457⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00099522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blocking a transition in a Free Choice net and what it tells about its throughput</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Haar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mairesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Computer and System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 66 (3), pp.515-548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-0000(03)00039-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00072394v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regular Ordering and Applications in Control Policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eitan Altman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arie Hordijk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Event Dynamic Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 16 (3), pp.327-352. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2002, 12 (2), pp.187-210</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Optimal routing in two parallel Queues with Exponential service times</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00100899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimal routing in several deterministic queues with two service times</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...75 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...741 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Hyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 36 (7), pp.945-957</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00100893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Preemptive Periodic Real-Time Systems Using the (Max,PLus) Algebra With Applications in Robotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Baccelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 10 (3), pp.268-380</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00100900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Routing Policy in Two Deterministic Queues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Hyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux et systèmes répartis, calculateurs parallèles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 13 (Part 6), pp.601-634</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00100925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Supervisory Control of Petri Nets using routing function: Starvation avoidance issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gülgün Alpan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics, Part B: Cybernetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 30 (5), pp.684-695</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00099110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multimodularity, Convexity and Optimization Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eitan Altman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arie Hordijk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematics of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 25 (2), pp.324-347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1287/moor.25.2.324.12230⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00113337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computations of Uniform Recurrence Equations Using Minimal Memory Size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mairesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 30 (5), pp.1701-1738. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1137/S0097539795290350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00074113v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open-Loop routing to M parallel servers with no buffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eitan Altman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandjai Bhulai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arie Hordijk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Probability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 37 (3), pp.668-684</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00099122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Admission Control in Stochastic Event Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eitan Altman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arie Hordijk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 45 (5), pp.854-867</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00099096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balanced Sequences and Optimal Routing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eitan Altman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arie Hordijk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the ACM (JACM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 47 (4), pp.752-775. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/347476.347482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00005853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traffic Shaping in Real-Time Distributed Systems: a Low-Complexity Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...172 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Navet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 22 (17), pp.1562-1573</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00098965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allocation Sequence of Two Processes Sharing a Resource</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen A. Jafari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melike Baykal-Gürsoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Robotics and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 11 (5), pp. 748 - 753. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/70.466609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01369388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6472,7038 +6658,7038 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-Based Learning of Whittle indices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Charles-Rebuffé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Tours [UT], Feb 2026, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05534854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logarithmic regret of exploration in average reward Markov decision processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Boone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of Thirty Eighth Conference on Learning Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lyon, France. pp.454--533</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05352833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decentralized model-free reinforcement learning in stochastic games with average-reward objective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Cravic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAMAS 2023 - International Conference on Autonomous Agents and Multiagent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, London (U.K.), United Kingdom. pp.1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04161628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinforcement Learning in a Birth and Death Process: Breaking the Dependence on the State Space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonatha Anselmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Sébastien Rebuffi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NeurIPS 2022 - 36th Conference on Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, New Orleans, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03799394v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Speed of a DVFS Processor under Soft Deadlines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonatha Anselmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Sébastien Rebuffi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03595349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of Blackwell Policies for Deterministic MDPs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
-              <w:r>
-[...107 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Boone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03595301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Optimal Activation of Processors for the Execution of a Single Task with Unknown Size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonatha Anselmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th International Symposium on the Modeling, Analysis, and Simulation of Computer and Telecommunication Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03682485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaccination in a Large Population: Mean Field Equilibrium versus Social Optimum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josu Doncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NETGCOOP 2021 - 10th International Conference on NETwork Games, COntrol and OPtimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Cargèse, France. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02938850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SRPT-ECF: challenging Round-Robin for stream-aware multipath scheduling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Jonglez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FIT 2020 - Second Workshop on the Future of Internet Transport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Paris, France. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02570686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete and Continuous Optimal Control for Energy Minimization in Real-Time Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Plassart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EBCCSP 2020 - 6th International Conference on Event-Based Control, Communication, and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Krakow, Poland. pp.1-8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EBCCSP51266.2020.9291353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03020330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Linear Time Algorithm for Computing Off-line Speed Schedules Minimizing Energy Consumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Plassart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MSR 2019 - 12ème Colloque sur la Modélisation des Systèmes Réactifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Angers, France. pp.1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02372136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed Best Response Algorithms for Potential Games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC 2018 - 16th European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Limassol, Cyprus. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01726836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency of Best Response Dynamics with High Playing Rates in Potential Games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFIP WG 7.3 Performance 2018 - 36th International Symposium on Computer Performance, Modeling, Measurements and Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Toulouse, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01940150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed and Adaptive Routing Based on Game Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Jonglez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ALGOTEL 2017 - 19èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Quiberon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distributed and Adaptive Routing Based on Game Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Jonglez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th International Teletraffic Congress (ITC 29)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Genoa, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ITC.2017.28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01592833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Jonglez</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Complexity and Optimality of the Best Response Algorithm in Random Potential Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2017 - 19èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SAGT 2016 - Symposium on Algorithmic Game Theory (SAGT) 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Liverpool, United Kingdom. pp.40-51, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-53354-3_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01404643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Average complexity of the Best Response Algorithm in Potential Games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2016 - 17ème conférence dela Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01396902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Average complexity of the Best Response Algorithm in Potential Games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier Evalution de Performance 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01396906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are mean-field games the limits of finite stochastic games?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josu Doncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 18th Workshop on MAthematical performance Modeling and Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01321020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A perfect sampling algorithm of random walks with forbidden arcs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Perronnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGT 2016 - Symposium on Algorithmic Game Theory (SAGT) 2016</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-53354-3_4⟩</w:t>
+              <w:t xml:space="preserve">QEST 2014 - 11th International Conference on Quantitative Evaluation of Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Florence, Italy. pp.178-193, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-10696-0_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01069975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">General Revision Protocols in Best Response Algorithms for Potential Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Coucheney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Netwok Games, Control and OPtimization (NetGCoop)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Trento, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01085077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed Optimization in Multi-User MIMO Systems with Imperfect and Delayed Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Coucheney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISIT '14: Proceedings of the 2014 IEEE International Symposium on Information Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01382297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...224 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Packetization and Packet Curves in Network Calculus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadir Farhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VALUETOOLS - Sixth International Conference on Performance Evaluation Methodologies and Tools</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00780073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perfect Sampling of Networks with Finite and Infinite Capacity Queues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Perronnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Analytical and Stochastic Modelling Techniques and Applications (ASMTA) 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Grenoble, France. pp.136-149, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-30782-9_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00788003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotically Optimal Load Balancing for Hierarchical Multi-Core Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laércio Pilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Pousa Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Navaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane Pousa Ribeiro</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Coucheney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Broquedis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 18th IEEE International Conference on Parallel and Distributed Systems, ICPADS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Singapore, Singapore. pp.236 - 243, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICPADS.2012.41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00788008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the efficiency of perfect simulation in monotone queueing networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonatha Anselmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IFIP Performance: 29th International Symposium on Computer Performance, Modeling, Measurements and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Amsterdam, Netherlands. pp.56-58, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2034832.2034847⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acceleration of perfect sampling by skipping events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Furcy Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VALUETOOLS '11 - 5th International ICST Conference on Performance Evaluation Methodologies and Tools</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Paris, France. pp.207-216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00788799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perfect Sampling of Phase-Type Servers using Bounding Envelopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gorgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Analytical and Stochastic Modelling Techniques and Applications (ASMTA'11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Venise, Italy. pp.189-203, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-21713-5_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00788797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politiques d'admission statiques et dynamiques dans des réseaux sans fil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Coucheney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Hyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01291378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mean field limit of non-smooth systems and differential inclusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MAthematical performance Modeling and Analysis (MAMA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, New-York, United States. pp.30-32, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/1870178.1870189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00788863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Jonatha Anselmi</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Mean Field Model of Work Stealing in Large-Scale Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM sigmetrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, New-York, United States. pp.353-354, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1811039.1811083⟩</w:t>
+              <w:t xml:space="preserve">, 2010, New-York, United States. pp.13-24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1811039.1811042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gast</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Price of Anarchy in Parallel Queues Revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonatha Anselmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM sigmetrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, New-York, United States. pp.13-24, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1811039.1811042⟩</w:t>
+              <w:t xml:space="preserve">, 2010, New-York, United States. pp.353-354, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1811039.1811083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PSI2 : Envelope Perfect Sampling of Non Monotone Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gorgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QEST 2010 - International Conference on Quantitative Evaluation of Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Williamsburg, VA, United States. pp.83-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00788884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Self-optimizing Routing in MANETs with Multi-class Flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Coucheney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21st Annual IEEE International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Istanbul, Turkey. pp.2751-2756, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC.2010.5671812⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Routing in Parallel, non-Observable Queues and the Price of Anarchy Revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonatha Anselmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Teletraffic Congress (ITC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Amsterdam, Netherlands. pp.1-8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ITC.2010.5608745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00788888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Pierre Coucheney</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computing the throughput of probabilistic and replicated streaming applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dufossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...129 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd Symposium on Parallelism in Algorithms and Architectures (SPAA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Santorini, Greece. pp.166-175, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/1810479.1810511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00788889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Pierre Coucheney</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Performance Evaluation of Work Stealing for Streaming Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonatha Anselmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Corinne Touati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2010)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference On Principles Of Distributed Systems (OPODIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Nimes, France. pp.18-32, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-10877-8_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myopic versus clairvoyant admission policies in wireless networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Coucheney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Hyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd ICST/ACM International Workshop on Game Theory in Communication Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Pisa, Italy. pp.62:1--62:10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4108/ICST.VALUETOOLS2009.7766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00788921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different Dynamics for Optimal Association in Heterogeneous Wireless Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Coucheney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 5th workshop on Resource Allocation, Cooperation and Competition in Wireless Networks (RAWNET/WNC3)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Limassol, Cyprus. pp.1-3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/WIOPT.2009.5291583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00788920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...102 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection of Efficient Pure Strategies in Allocation Games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Coucheney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. of the International Conference on Game Theory for Networks (GameNets)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Istambul, Turkey. pp.658-666, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/GAMENETS.2009.5137457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00788918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing the throughput of replicated workflows on heterogeneous platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Int. conf. on Parallel Processing, ICPP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Vienna, Austria. pp.204-211, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICPP.2009.41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00788928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fair and Efficient User-Network Association Algorithm for Multi-Technology Wireless Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Coucheney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. of the 28th conference on Computer Communications miniconference (INFOCOM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Rio de Janeiro, Brazil. pp.2811-2815, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/INFCOM.2009.5062237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00788919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mean Field Approach for Optimization in Particle Systems and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth International Conference on Performance Evaluation Methodologies and Tools, Valuetools</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Pisa, Italy. pp.10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4108/ICST.VALUETOOLS2009.7477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00788908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COINC Library : A toolbox for Network Calculus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cottenceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth International Conference on Performance Evaluation Methodologies and Tools, Valuetools</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00788929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perfect Simulation and Non-monotone Markovian Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference Valuetools'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can we use perfect simulation for non-monotonic Markovian systems ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vandy Berten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Clermont-Ferrand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grid brokering for batch allocation using indexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vandy Berten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NET-COOP 2007 : First EuroFGI International Conference on Network Control and Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Avignon, France. pp.215-225, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-72709-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00689546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reductions of mechanical words and nearest integer continued fractions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Hyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th international conference on words Words06</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01311624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling from the past in hybrid models for file sharing peer to peer systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Perronnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HSCC - 10th International Conference on Hybrid Systems: Computation and Control - 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Pisa, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-71493-4_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00874352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Throughputs in stochastic free-choice nets, existence, computations and optimizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mairesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44-th IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Sevilla, Spain. pp.1-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00071380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extremal throughputs in free-choice nets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mairesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26th International Conference on Application and Theory of Petri Nets 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Miami, Florida, United States. pp.108-127</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00099917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimal frequency selection in circuit design for energy minimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the 10th International Conference on Real-Time and Embedded Computing Systems and Applications - RTCSA'2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Gothenburg/Sweden, pp.437-448</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00099916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Factorization of mechanical words and continued fractions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Hyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop on Word Avoidability, Complexity and Morphisms - WACAM'2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Turku/Finlande, pp.36--42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00100134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convex Scheduling for Grid Computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Bertinoro Workshop on Algorithms for Scheduling and Communication - WASC 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Bertinoro/Italie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00100140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Anne Bouillard</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimizing the configuration of X-by-Wire networks using word combinatorics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Navet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Mairesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Conference on Application and Theory of Petri Nets 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Miami, Florida, United States. pp.108-127</w:t>
+              <w:t xml:space="preserve">EPFL Network Calculus Group Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Lausanne/Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Optimal frequency selection in circuit design for energy minimization</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00100137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimal routing in two parallel queues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Hyon</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WODES'04: 7th Workshop on Discrete Event Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Reims, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00100135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the impact of asymmetry and carrier sense mechanism in IEEE 802.11 multi-hops networks through a basic case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guérin Lassous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the First ACM Workshop on Performance Evaluation of Wireless Ad Hoc, Sensor, and Ubiquitous Networks - PE-WASUN'2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Venice/Italy, 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00100142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimal replica allocation for TTP/C based systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Navet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th IFAC International Conference on Fieldbus Systems and their Applications - FeT'2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Aveiro, Portugal. 8 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00107704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robustesse aux erreurs de transmission: configuration optimale d'un réseau TTP/C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Navet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Qualité et Sûreté du Logiciel sur les systèmes embarqués</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pôle Intelligence Logicielle, LORIA, 2003, Nancy/France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00107716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de robustesse du réseau TTP/C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Navet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR "Spécification Temporelle et Stochastique et Systèmes Temps Réel'' - GDR STRQDS 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Paris/France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00099669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Real-time scheduling for optimal energy use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Navet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...176 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cormac Walsh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4èmes Journées Francophones d'Etudes Faible Tension Faible Consommation 2003 - FTFC'03</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Paris/France, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00099613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routage en boucle ouverte dans deux files {./M/1} en parallèle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Hyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jean-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AlgoTel: Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, Mèze, France. pp.59-66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00099455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal routing of continuous timed Petri nets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Giua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC 2002 - 15th World Congress on Automatic Control - B'02</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2002, Barcelona, Spain. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00099456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Routage en boucle ouverte dans deux files {./M/1} en parallèle</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimal Routing Policies in Deterministic Queues in Tandem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Hyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Workshop on Discrete Event Systems 2002 - WODES'02</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Saragosse/Spain, pp.251-257</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00100894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fault confinement mechanisms on CAN: analysis and improvements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Navet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th IFAC International Conference on Fieldbus Systems and their Applications - FeT'2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LORIA-CRAN-SEE, Nov 2001, Nancy, France. pp.56-60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00099401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routage optimal dans des réseaux de files d'attente déterministes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Hyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Francophone sur la Modélisation des Systèmes Réactifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LAAS, 2001, Toulouse/France, pp.133-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00100460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling Time of a (Max,Plus) Matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ifac Workshop on Max-Plus Algebras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Prague/Czechoslovakia, 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00100573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Fault confinement mechanisms on CAN: analysis and improvements</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude d'une file G/M/1 avec un échantillonnage déterministe d'un processus de Poisson en entrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Hyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VII° Atelier d'Evaluation de Performances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2001, Paris, France. pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00100596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A~Limit Semantics for Timed Petri Nets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Haar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the 5th Workshop on Discrete Event Systems (WODES'00)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Ghent, Belgium, Belgium. pp.219-228</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00638352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simplex convexity with application to open-loop stochastic control in networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eitan Altman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arie Hordijk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th Conference on Decision &amp; Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Sydney/Australia, 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00099128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A limit Semantics for timed Petri Nets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Haar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Workshop on Discrete Event Systems - Wodes 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2000, Gent/Belgique, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00099127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimal Routing to M parallel queues with no buffers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eitan Altman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandjai Bhulai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...107 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arie Hordijk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd Allerton Conference on Communication, Control, &amp; Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Allerton, Illinois/USA, 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00098807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SLOOP project: Simulations, Parallel Object-Oriented Languages, Interconnection Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Baude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belloncle Fabrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Caromel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Euroean School of Computer Science, ESPPE,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1996, Alpe d'Huez, France. pp.85-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03762698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13513,143 +13699,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Evaluation Methodologies and Tools: 6th International Conference, VALUETOOLS 2012, Cargèse, France, October 9-12, 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduard Jorswieck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Seuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Touati, Corinne and Gaujal, Bruno and Jean-Marie, Alain and Jorswieck, Eduard and Seuret, Alexandre. Springer, pp.N/A, 2012, 9781936968633</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00788017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13659,5921 +13845,5758 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordonnancement temps réel et minimisation de la consommation d'énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Navet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Navet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes temps réel 2 - Ordonnancement, réseaux et qualité de service</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès - Lavoisier, 2006, Traité IC2, Information - Commande - Communication, 10: 2746213044 / 13: 978-2746213043</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00105909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordonnancement sous contraintes de temps et d'énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Navet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zoubir MAMMERI. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole d'Eté Temps Réel 2003 - ETR 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRIT, 16 p, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00147585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of parallel processing systems via the (max,+) algebra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Baccelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mairesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantitative Methods in Parallel Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer-Verlag, pp.69-98, 1995, ESPRIT Basic Research Series</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00165924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (9)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integrating Aggregated Electric Vehicle Flexibilities in Unit Commitment Models using Submodular Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Arvis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05399441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autoscaling in Serverless Platforms via Online Learning with Convergence Guarantees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abednego Wamuhindo Kambale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonatha ANSELMI</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danilo Ardagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2026</w:t>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05245047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reoptimization Nearly Solves Weakly Coupled Markov Decision Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Danilo Ardagna</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computing absorbing times via fluid approximations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jonatha ANSELMI</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01337950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computing the throughput of replicated workflows on heterogeneous platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gast</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00365522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markov chain analysis of an agent based growth model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laszlo Gulyas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Mansury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gast</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00139268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimal routing for end-to-end guarantees: the price of multiplexing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...201 lines deleted...]
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00151655v1</w:t>
-              </w:r>
-[...99 lines deleted...]
-                <w:t xml:space="preserve">ensl-00139268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (54)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Linear Time Algorithm Computing the Optimal Speeds Minimizing Energy Under Real-Time Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Plassart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9339, Inria Grenoble Rhône-Alpes. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02540230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Discrete Time Markov Decision Process for Energy Minimization Under Deadline Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Plassart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9309, Grenoble Alpes; Inria Grenoble Rhône-Alpes, Université de Grenoble. 2019, pp.46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02391948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feasibility of on-line speed policies in real-time systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Plassart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9301, Inria Grenoble Rhône-Alpes, Université de Grenoble; Univ. Grenoble Alpes. 2019, pp.38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02371996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Speed Scaling Minimizing Expected Energy Consumption for Real-Time Tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Plassart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9101, UGA - Université Grenoble Alpes; Inria Grenoble Rhône-Alpes; Université de Grenoble. 2017, pp.1-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01615835v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Best Response Algorithms for Random Network Games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9066, Inria; Université Grenoble - Alpes; Gipsa-lab; Persival. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed Adaptive Routing in Communication Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Jonglez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8959, Inria; Univ. Grenoble Alpes. 2016, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01386832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexity and Optimality of the Best Response Algorithm in Random Potential Games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8925, Inria - Research Centre Grenoble – Rhône-Alpes; Grenoble 1 UGA - Université Grenoble Alpe. 2016, pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01330805v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A perfect sampling algorithm of random walks with forbidden arcs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Perronnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8504, INRIA. 2014, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perfect sampling of Jackson Queueing Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Bušić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Perronnin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8332, INRIA. 2013, pp.32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00851331v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed Optimization in Multi-User MIMO Systems with Imperfect and Delayed Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Coucheney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8426, INRIA. 2013, pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00918762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Durand</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entropy-driven dynamics and robust learning procedures in games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Coucheney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8210, INRIA. 2013, pp.33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00790815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markov chains with discontinuous drifts have differential inclusions limits. Application to stochastic stability and mean field approximation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-7315, INRIA. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00491859v4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computing the throughput of probabilistic and replicated streaming applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-7510, INRIA. 2011, pp.33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00555890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Packetization and Aggregate Scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadir Farhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-7685, INRIA. 2011, pp.24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00608852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mean field for Markov Decision Processes: from Discrete to Continuous Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Le Boudec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00473005v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perfect Sampling of Phase-Type Servers using Bounding Envelopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gorgo Gaël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-7460, INRIA. 2010, pp.20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00540967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Price of Anarchy and the Optimal Routing of Parallel non-Observable Queues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonatha Anselmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00457603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computing the throughput of probabilistic and replicated streaming applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dufossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-7182, INRIA. 2010, pp.34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00452424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distributing labels on infinite trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6630, INRIA. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00318872v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Performance Analysis of Work Stealing for Streaming Systems and Optimizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonatha Anselmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6988, INRIA. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00404223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computing the throughput of replicated workflows on heterogeneous platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] INRIA. 2009, pp.23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00365795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Mean Field Approach for Optimization in Particles Systems and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6877, INRIA. 2009, pp.23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00368011v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimal routing for end-to-end guarantees using Network Calculus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6423, INRIA. 2008, pp.20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00214235v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Distributed Algorithm for Fair and Efficient User-Network Association in Multi-Technology Wireless Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Coucheney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6653, INRIA. 2008, pp.47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00322403v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balanced Labeled Trees: Density, Complexity and Mechanicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6240, INRIA. 2007, pp.25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00159564v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Index routing for task allocation in Grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vandy Berten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-5892, INRIA. 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00071376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bounds for the Coupling Time in Queueing Networks Perfect Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jantien G. Dopper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-5828, INRIA. 2006, pp.25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00070197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perfect simulation of stochastic hybrid systems with an application to peer to peer systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Perronnin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8332, INRIA. 2013, pp.32</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6019, INRIA. 2006, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00112086v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A New EDF Feasibility Test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8210, INRIA. 2013, pp.33</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Navet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-5125, INRIA. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00071458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new factorization of mechanical words</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-7315, INRIA. 2012</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Hyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-5175, INRIA. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00071413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimal Routing in two parallel Queues with exponential service times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-7510, INRIA. 2011, pp.33</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Hyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jean-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-5109, INRIA. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00071473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Linear Algorithm for Real-Time Scheduling with Optimal Energy Use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Navet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cormac Walsh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-4886, LIP RR-2003-38, INRIA,LIP. 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00071696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimal Routing in Deterministic Queues in Tandem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Hyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-4393, INRIA. 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00072195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximizing the Robustness of TDMA Networks with Applications to TTP/C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Navet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-4614, INRIA. 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00071971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fault Confinement Mechanisms of the CAN Protocol : Analysis and Improvements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Navet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-4603, INRIA. 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00071982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timed continuous Petri nets and optimization via linear programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Giua</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-4583, LIP RR-2002-35, INRIA, LIP. 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00072002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orders and bounds for response times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arie Hordijk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinard van Der Laan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Intern report] A01-R-274 || gaujal01e, 2001, 14 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00100699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coupling Time of a (Max,Plus) Matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-7685, INRIA. 2011, pp.24</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-4068, INRIA. 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...73 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00072568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimal Routing Policy in Two Deterministic Queues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-7182, INRIA. 2010, pp.34</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Hyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-3997, INRIA. 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jonatha Anselmi</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00072648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimal Routing Problems and Multimodularity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eitan Altman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandjai Bhulai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] 2010</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arie Hordijk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-3727, INRIA. 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00072937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of Preemptive Periodic Real Time Systems using the (max,plus) Algebra with Applications in Robotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Baccelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-3778, INRIA. 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Perfect Sampling of Phase-Type Servers using Bounding Envelopes</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00072883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dual-Priority versus Background Scheduling: A Path-Wise Comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-7460, INRIA. 2010, pp.20</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Navet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörn Migge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-3734, INRIA. 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00072931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-Ambiguous Petri Nets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2010</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Haar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-3691, INRIA. 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...50 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00072978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traffic Shaping in Real-Time Distributed Systems: a Low-Complexity Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-6988, INRIA. 2009</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Navet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-3719, INRIA. 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gast</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00072947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimal Open-Loop Control of Vacations, Polling and Service Assignment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eitan Altman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-6630, INRIA. 2009</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arie Hordijk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-3261, INRIA. 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00073428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balanced Sequences and Optimal Routing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eitan Altman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arie Hordijk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-3180, INRIA. 1997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00073509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multimodularity, Convexity and Optimization Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eitan Altman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arie Hordijk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-3181, INRIA. 1997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00073508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Admission Control in Stochastic Event Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eitan Altman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arie Hordijk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-3179, INRIA. 1997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00073510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liveness in Free-Choice Petri Nets : An Algebraic Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Baccelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-2839, INRIA. 1996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00073851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liveness in Weighted Routed Nets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-2899, INRIA. 1996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00073792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimal allocation sequences of two processes sharing a resource</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-2223, INRIA. 1994</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Yves Robert</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00074447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structural, temporal and stochastic properties of unbounded free-choice Petri nets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Baccelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] INRIA. 2009, pp.23</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serguei Foss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-2411, INRIA. 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00074264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marking optimization and parallelism of marked graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Canales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-2049, INRIA. 1993</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00074623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recursive equations and basic properties of timed Petri nets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Baccelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-1432, INRIA. 1991</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...2730 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00075128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId386"/>
+      <w:footerReference w:type="default" r:id="rId387"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -19720,51 +19743,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942350v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatha Anselmi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gaujal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-S&#233;bastien Rebuffi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TON.2025.3538982" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136334v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2025.107379" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170992v3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11134-024-09917-y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02371742v3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Plassart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11241-024-09433-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337856v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Filippini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatha ANSELMI" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Ardagna" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCC.2023.3336540" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03262307v4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gast" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Yan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/moor.2022.0101" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03041176v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11134-023-09875-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03602458v5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimang Khun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00186-023-00821-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03850698v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11134-022-09806-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03262006v3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364880v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis S&#233;bastien Rebuffi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2021.102245" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030416v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-020-00327-9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02888573v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-020-00660-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02557148v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11241-020-09347-y" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01496885v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu Doncel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269964820000522" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01277098v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/jdg.2019016" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01940128v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Garin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2018.09.007" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01553138v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/apr.2017.21" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382288v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayotis Mertikopoulos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269964816000127" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102936v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Nesti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/14-SSY146" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237039v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Faure" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gaillard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Perchet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201551014" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01235243v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coucheney" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/moor.2014.0687" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01236542v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bu&#353;i&#263;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Perronnin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11134-015-9436-z" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953132v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;rcio Pilla" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Pousa Ribeiro" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Broquedis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2013.06.023" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZVGZPZP-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787998v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Gulyas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Mansuri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thierry" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2014.02.002" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102977v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11134-013-9357-7" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00800083v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benoit" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Robert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787999v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2012.07.003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787997v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Furcy Pin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2012.01.003" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787996v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Boudec" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2012.2186176" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788770v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-010-0094-3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FSCMNR10-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788771v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2011.07.023" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086034v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2009.12.009" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859086v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouillard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lagrange" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2008.04.008" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFQHF9XM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953608v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-008-0041-8" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FZPVZ2RX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00874342v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Bertin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-008-0042-7" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953607v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lagrange" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072480v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mairesse" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684555v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandy Berten" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2007.02.013" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R414WF0D-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488298v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landy Rabehasaina" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2006.07.005" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-151BDSLN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00168449v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11241-007-9029-y" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102834v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hyon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jean-Marie" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-006-6179-3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164817v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-006-9326-y" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AD3F0F278B23D7C59D381CBD7105789956AE7967/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185221v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099957v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cormac Walsh" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1113830.1113838" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099939v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11241-005-2743-4" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CZ3VZKN9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00192368v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2005.844652" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100141v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Giua" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2004.04.018" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XM4PJPX4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099522v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Migge" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022972819457" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MN9X3WKP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072394v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Haar" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0000(03)00039-4" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100899v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eitan Altman" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie Hordijk" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100893v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100900v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baccelli" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Simon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100925v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074113v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0097539795290350" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099122v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandjai Bhulai" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099096v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005853v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/347476.347482" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00113337v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/moor.25.2.324.12230" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099110v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lg&#252;n Alpan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098965v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369388v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen A. Jafari" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melike Baykal-G&#252;rsoy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/70.466609" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534854v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Charles-Rebuff&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352833v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Boone" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04161628v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cravic" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595349v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799394v3" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595301v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682485v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02938850v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02570686v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Jonglez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Heusse" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020330v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP51266.2020.9291353" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372136v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01726836v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01940150v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01592833v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITC.2017.28" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517911v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396902v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396906v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01321020v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404643v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53354-3_4" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382297v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01069975v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vincent" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10696-0_15" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01085077v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Touati" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780073v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Farhi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788003v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30782-9_10" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788008v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Navaux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2012.41" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788799v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788800v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2034832.2034847" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788797v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Gorgo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21713-5_14" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KZPJ4MTT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788863v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1870178.1870189" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788887v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1811039.1811083" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788862v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1811039.1811042" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788884v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788888v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITC.2010.5608745" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788876v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2010.5671812" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788889v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dufoss&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1810479.1810511" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291378v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788921v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/ICST.VALUETOOLS2009.7766" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788920v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIOPT.2009.5291583" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788927v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10877-8_4" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HTFP9Q1N-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788918v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GAMENETS.2009.5137457" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788928v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPP.2009.41" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788919v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2009.5062237" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788908v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/ICST.VALUETOOLS2009.7477" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788929v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cottenceau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hardouin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953624v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953636v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00689546v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72709-5" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311624v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00874352v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71493-4_19" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071380v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100140v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Huard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099917v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099916v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100134v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100135v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100137v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100142v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chaudet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin Lassous" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099669v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107716v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107704v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099613v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099456v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099455v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100894v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100460v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100573v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099401v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100596v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099128v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099127v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638352v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098807v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03762698v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Baude" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belloncle Fabrice" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bermond" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caromel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dalle" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788017v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Jorswieck" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seuret" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00105909v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00147585v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165924v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513121v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05399441v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Arvis" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaude" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaubert" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05245047v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abednego Wamuhindo Kambale" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05245021v2" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Gottlieb" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04570177v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01337950v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00365522v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00151655v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00139268v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Mansury" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02540230v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02391948v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02371996v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01615835v2" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01522919v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01386832v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01330805v2" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00964098v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918762v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00851331v2" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790815v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00491859v4" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555890v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00608852v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00452424v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00457603v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540967v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorgo Ga&#235;l" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473005v3" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404223v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00318872v2" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00365795v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00368011v3" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00214235v2" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00322403v3" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00159564v2" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070197v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jantien G. Dopper" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00112086v2" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071376v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071458v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071413v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071473v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071696v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071971v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072195v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071982v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072002v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100699v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinard van Der Laan" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072568v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072648v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072978v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072931v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072883v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072947v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072937v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073509v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073508v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073428v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073510v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073851v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073792v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074447v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074264v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Foss" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074623v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Canales" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075128v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cohen" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05245021v3" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatha ANSELMI" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gaujal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Gottlieb" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-026-07130-z" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513121v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942350v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatha Anselmi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-S&#233;bastien Rebuffi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TON.2025.3538982" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136334v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2025.107379" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337856v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Filippini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Ardagna" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCC.2023.3336540" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170992v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11134-024-09917-y" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02371742v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Plassart" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11241-024-09433-5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03262307v4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gast" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Yan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/moor.2022.0101" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03602458v5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimang Khun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00186-023-00821-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03041176v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11134-023-09875-x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03262006v3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03850698v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11134-022-09806-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364880v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis S&#233;bastien Rebuffi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2021.102245" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030416v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-020-00327-9" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02888573v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-020-00660-9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02557148v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11241-020-09347-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01496885v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu Doncel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269964820000522" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01277098v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/jdg.2019016" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01940128v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Garin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2018.09.007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01553138v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/apr.2017.21" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382288v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayotis Mertikopoulos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269964816000127" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01236542v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bu&#353;i&#263;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Perronnin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11134-015-9436-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237039v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Faure" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gaillard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Perchet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201551014" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102936v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Nesti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/14-SSY146" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01235243v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coucheney" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/moor.2014.0687" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787998v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Gulyas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Mansuri" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thierry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2014.02.002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953132v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;rcio Pilla" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Pousa Ribeiro" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Broquedis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2013.06.023" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZVGZPZP-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102977v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11134-013-9357-7" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00800083v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benoit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Robert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787999v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2012.07.003" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787997v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Furcy Pin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2012.01.003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787996v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Boudec" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2012.2186176" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788771v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2011.07.023" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788770v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-010-0094-3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FSCMNR10-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086034v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2009.12.009" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859086v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouillard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lagrange" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2008.04.008" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFQHF9XM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953608v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-008-0041-8" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FZPVZ2RX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00874342v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Bertin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-008-0042-7" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953607v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lagrange" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00168449v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11241-007-9029-y" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072480v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mairesse" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684555v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandy Berten" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2007.02.013" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R414WF0D-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488298v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landy Rabehasaina" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2006.07.005" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-151BDSLN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164817v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-006-9326-y" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AD3F0F278B23D7C59D381CBD7105789956AE7967/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102834v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hyon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jean-Marie" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-006-6179-3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185221v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099957v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cormac Walsh" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1113830.1113838" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099939v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11241-005-2743-4" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CZ3VZKN9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00192368v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2005.844652" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100141v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Giua" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2004.04.018" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XM4PJPX4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099522v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Migge" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022972819457" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MN9X3WKP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072394v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Haar" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0000(03)00039-4" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100899v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eitan Altman" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie Hordijk" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100893v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100900v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baccelli" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Simon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100925v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099110v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lg&#252;n Alpan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00113337v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/moor.25.2.324.12230" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074113v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0097539795290350" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099122v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandjai Bhulai" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099096v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005853v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/347476.347482" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098965v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369388v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen A. Jafari" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melike Baykal-G&#252;rsoy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/70.466609" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534854v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Charles-Rebuff&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352833v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Boone" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04161628v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cravic" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799394v3" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595349v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595301v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682485v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02938850v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02570686v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Jonglez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Heusse" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020330v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP51266.2020.9291353" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372136v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01726836v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01940150v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517911v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01592833v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITC.2017.28" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404643v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53354-3_4" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396902v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396906v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01321020v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01069975v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vincent" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10696-0_15" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01085077v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Touati" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382297v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780073v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Farhi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788003v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30782-9_10" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788008v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Navaux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2012.41" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788800v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2034832.2034847" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788799v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788797v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Gorgo" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21713-5_14" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KZPJ4MTT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291378v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788863v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1870178.1870189" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788862v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1811039.1811042" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788887v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1811039.1811083" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788884v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788876v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2010.5671812" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788888v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITC.2010.5608745" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788889v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dufoss&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1810479.1810511" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788927v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10877-8_4" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HTFP9Q1N-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788921v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/ICST.VALUETOOLS2009.7766" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788920v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIOPT.2009.5291583" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788918v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GAMENETS.2009.5137457" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788928v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPP.2009.41" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788919v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2009.5062237" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788908v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/ICST.VALUETOOLS2009.7477" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788929v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cottenceau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hardouin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953624v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953636v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00689546v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72709-5" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311624v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00874352v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71493-4_19" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071380v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099917v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099916v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100134v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100140v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Huard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100137v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100135v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100142v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chaudet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin Lassous" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107704v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107716v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099669v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099613v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099455v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099456v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100894v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099401v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100460v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100573v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100596v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638352v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099128v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099127v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098807v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03762698v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Baude" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belloncle Fabrice" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bermond" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caromel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dalle" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788017v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Jorswieck" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seuret" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00105909v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00147585v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165924v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05399441v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Arvis" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaude" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaubert" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05245047v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abednego Wamuhindo Kambale" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04570177v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01337950v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00365522v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00139268v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Mansury" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00151655v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02540230v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02391948v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02371996v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01615835v2" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01522919v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01386832v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01330805v2" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00964098v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00851331v2" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918762v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790815v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00491859v4" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555890v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00608852v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473005v3" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540967v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorgo Ga&#235;l" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00457603v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00452424v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00318872v2" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404223v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00365795v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00368011v3" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00214235v2" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00322403v3" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00159564v2" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071376v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070197v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jantien G. Dopper" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00112086v2" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071458v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071413v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071473v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071696v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072195v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071971v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071982v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072002v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100699v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinard van Der Laan" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072568v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072648v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072937v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072883v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072931v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072978v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072947v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073428v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073509v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073508v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073510v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073851v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073792v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074447v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074264v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Foss" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074623v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Canales" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075128v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cohen" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>