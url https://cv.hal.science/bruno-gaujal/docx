--- v1 (2026-04-10)
+++ v2 (2026-05-04)
@@ -127,6528 +127,6537 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Can a Weaker Player Win? Adaptive Play in Repeated Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonatha ANSELMI</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Operations Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 67, pp.107448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.orl.2026.107448⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05513121v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Time-Constrained Energy Minimization for Online Execution of a Stochastic DAG Task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonatha ANSELMI</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Gottlieb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10479-026-07130-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10479-026-07130-z⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05245021v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Jonatha ANSELMI</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Energy-Optimal Scheduling with Variable Processing Speed: The Role of Task Size Variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonatha Anselmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Operations Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 64, pp.107379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.orl.2025.107379⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05136334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Stationary Gradient Descent for Optimal Auto-Scaling in Serverless Platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonatha Anselmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Sébastien Rebuffi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ACM Transactions on Networking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.1-14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TON.2025.3538982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04942350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Learning Optimal Admission Control in Partially Observable Queueing Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonatha Anselmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Sébastien Rebuffi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Queueing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11134-024-09917-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170992v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An MDP-Based Solution for the Energy Minimization of Non-Clairvoyant Hard Real-Time Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Plassart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Real-Time Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11241-024-09433-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371742v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Stochastic Approach for Scheduling AI Training Jobs in GPU-based Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Filippini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonatha ANSELMI</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danilo Ardagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Cloud Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (1), pp.53-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCC.2023.3336540⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04337856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exponential Asymptotic Optimality of Whittle Index Policy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Queueing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 104, pp.1-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11134-023-09875-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03041176v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linear Program-Based Policies for Restless Bandits: Necessary and Sufficient Conditions for (Exponentially Fast) Asymptotic Optimality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematics of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1287/moor.2022.0101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262307v4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Testing Indexability and Computing Whittle and Gittins Index in Subcubic Time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimang Khun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematical Methods of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00186-023-00821-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03602458v5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Learning in Queues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Queueing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 100, pp.521-523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11134-022-09806-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03850698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Learning algorithms for Markovian Bandits: Is Posterior Sampling more Scalable than Optimism?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimang Khun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262006v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimal Speed Profile of a DVFS Processor under Soft Deadlines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonatha Anselmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Sébastien Rebuffi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Performance Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 152, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.peva.2021.102245⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03364880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Pseudo-Linear Time Algorithm for the Optimal Discrete Speed Minimizing Energy Consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Plassart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discrete Event Dynamic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31, pp.163-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10626-020-00327-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03030416v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamic Speed Scaling Minimizing Expected Energy Consumption for Real-Time Tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Plassart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Scheduling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10951-020-00660-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feasibility of on-line speed policies in real-time systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Plassart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Real-Time Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11241-020-09347-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Mean Field Game Analysis of SIR Dynamics with Vaccination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josu Doncel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Probability in the Engineering and Informational Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0269964820000522⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01496885v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discrete Mean Field Games: Existence of Equilibria and Convergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josu Doncel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Dynamics and Games</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (3), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/jdg.2019016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01277098v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distributed best response dynamics with high playing rates in potential games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Garin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Performance Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 129, pp.40-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.peva.2018.09.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computing Absorbing Times via Fluid Approximations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/apr.2017.21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01553138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A stochastic approximation algorithm for stochastic semidefinite programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Probability in the Engineering and Informational Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30 (3 sup), pp.431-454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0269964816000127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01382288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Online Learning and Game Theory. A quick overview with recent results and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Perchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51, pp.246 - 271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/proc/201551014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01237039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Control of parallel non-observable queues: asymptotic equivalence and optimality of periodic policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonatha Anselmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Nesti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stochastic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/14-SSY146⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01102936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penalty-Regulated Dynamics and Robust Learning Procedures in Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Coucheney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematics of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40 (3), pp.611-633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1287/moor.2014.0687⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01235243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perfect sampling of Jackson queueing networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Bušić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Perronnin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Queueing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 80 (3), pp.37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11134-015-9436-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01236542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Topology-aware Load Balancing Algorithm for Clustered Hierarchical Multi-core Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laércio Pilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Pousa Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Coucheney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Broquedis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (1), pp.191-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.future.2013.06.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Validating an agent-based model of the Zipf's law: a discrete Markov chain approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laszlo Gulyas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Mansuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Economic Dynamics and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.38-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jedc.2014.02.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efficiency of simulation in monotone hyper-stable queueing networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonatha Anselmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Queueing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 76 (1), pp.51-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11134-013-9357-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01102977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computing the throughput of probabilistic and replicated streaming applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Algorithmica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 69 (4), pp.925-957</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00800083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perfect Sampling of Markov Chains with Piecewise Homogeneous Events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Bušić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Furcy Pin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Performance Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 69 (6), pp.247-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.peva.2012.01.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markov chains with discontinuous drifts have differential inclusion limits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Performance Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 69 (12), pp.623-642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.peva.2012.07.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mean field for Markov Decision Processes: from Discrete to Continuous Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Le Boudec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 57 (9), pp.2266 - 2280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2012.2186176⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Mean Field Approach for Optimization in Discrete Time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discrete Event Dynamic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21, pp.63-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10626-010-0094-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Price of Forgetting in Parallel and Non-Observable Queues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonatha Anselmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Performance Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 68 (12), pp.1291-1311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.peva.2011.07.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Infinite labeled trees: From rational to Sturmian trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 411, pp.1146 - 1166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2009.12.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01086034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Backward Coupling in Bounded Free-Choice Nets Under Markovian and Non-Markovian Assumptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discrete Event Dynamic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 18, pp.473-498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10626-008-0041-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimal routing for end-to-end guarantees using Network Calculus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Performance Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 65 (11-12), pp.Pages 883-906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.peva.2008.04.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00859086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perfect simulation of a class of stochastic hybrid systems with an application to peer to peer systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Perronnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discrete Event Dynamic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Special Issue on Hybrid Systems, 18 (2), pp.211-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10626-008-0042-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00874342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimal end-to-end routing for networks with multiplexing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Performance Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 65, pp.883-906</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minimization of circuit registers: retiming revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mairesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00072480v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brokering strategies in computational grids using stochastic prediction models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vandy Berten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parallel Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 33 (4-5), pp.238-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.parco.2007.02.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00684555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Open-loop control of stochastic fluid systems and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Landy Rabehasaina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Operations Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 64, pp.107379. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.orl.2025.107379⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 35 (4), pp.Pages 455-462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.orl.2006.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...73 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00488298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamic voltage scaling under EDF revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...204 lines deleted...]
-                <w:t xml:space="preserve">Stéphan Plassart</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Navet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Real-Time Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, pp.47. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11241-024-09433-5⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 37 (1), pp.77-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11241-007-9029-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00168449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimal Routing in two Parallel Queues with Exponential Service Times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chen Yan</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Hyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jean-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 16 (1), pp.71-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10626-006-6179-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00102834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extremal throughputs in free-choice nets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mairesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discrete Event Dynamic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 16 (3), pp.327-352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10626-006-9326-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00164817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimal routing in two parallel Queues with Exponential service times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Hyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jean-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discrete Event Dynamic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 16 (1), pp.71-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10626-006-6179-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01185221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shortest Path Algorithms for Real-Time Scheduling of FIFO tasks with Minimal Energy Use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Navet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cormac Walsh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 4 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1113830.1113838⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00099957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximizing the Robustness of TDMA Networks with Applications to TTP/C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Navet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Real-Time Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 31 (1-3), pp.5-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11241-005-2743-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00099939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fault Confinement Mechanisms on CAN : Analysis and Improvements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Navet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 54 (3), pp.1103- 1113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVT.2005.844652⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00192368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimal stationary behavior for a class of timed continuous Petri nets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Giua</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 40 (9), pp.1505-1516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2004.04.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00100141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dual-Priority versus Background Scheduling: a Path-wise Comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Navet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörn Migge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Real-Time Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 25 (1), pp.39-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1022972819457⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00099522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blocking a transition in a Free Choice net and what it tells about its throughput</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Haar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mairesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Computer and System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 66 (3), pp.515-548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-0000(03)00039-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00072394v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regular Ordering and Applications in Control Policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eitan Altman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arie Hordijk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discrete Event Dynamic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 12 (2), pp.187-210</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00100899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimal routing in several deterministic queues with two service times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Hyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 36 (7), pp.945-957</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00100893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of Preemptive Periodic Real-Time Systems Using the (Max,PLus) Algebra With Applications in Robotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Baccelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 10 (3), pp.268-380</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00100900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimal Routing Policy in Two Deterministic Queues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Hyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réseaux et systèmes répartis, calculateurs parallèles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 13 (Part 6), pp.601-634</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00100925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computations of Uniform Recurrence Equations Using Minimal Memory Size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jean-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mairesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIAM Journal on Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 30 (5), pp.1701-1738. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/S0097539795290350⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00074113v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Open-Loop routing to M parallel servers with no buffer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eitan Altman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandjai Bhulai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arie Hordijk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 37 (3), pp.668-684</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00099122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Admission Control in Stochastic Event Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eitan Altman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arie Hordijk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 45 (5), pp.854-867</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00099096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balanced Sequences and Optimal Routing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eitan Altman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arie Hordijk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the ACM (JACM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 47 (4), pp.752-775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/347476.347482⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00005853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multimodularity, Convexity and Optimization Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eitan Altman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arie Hordijk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics of Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, pp.1-29. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1287/moor.2022.0101⟩</w:t>
+              <w:t xml:space="preserve">, 2000, 25 (2), pp.324-347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1287/moor.25.2.324.12230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...4922 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00113337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supervisory Control of Petri Nets using routing function: Starvation avoidance issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics, Part B: Cybernetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 30 (5), pp.684-695</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00099110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traffic Shaping in Real-Time Distributed Systems: a Low-Complexity Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...501 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Navet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 22 (17), pp.1562-1573</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00098965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allocation Sequence of Two Processes Sharing a Resource</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen A. Jafari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melike Baykal-Gürsoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
-              <w:r>
-[...73 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Robotics and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 11 (5), pp. 748 - 753. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/70.466609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01369388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6658,7038 +6667,7038 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-Based Learning of Whittle indices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Charles-Rebuffé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Tours [UT], Feb 2026, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05534854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logarithmic regret of exploration in average reward Markov decision processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Boone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of Thirty Eighth Conference on Learning Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lyon, France. pp.454--533</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05352833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decentralized model-free reinforcement learning in stochastic games with average-reward objective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Cravic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAMAS 2023 - International Conference on Autonomous Agents and Multiagent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, London (U.K.), United Kingdom. pp.1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04161628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinforcement Learning in a Birth and Death Process: Breaking the Dependence on the State Space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonatha Anselmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Sébastien Rebuffi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeurIPS 2022 - 36th Conference on Neural Information Processing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03799394v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Speed of a DVFS Processor under Soft Deadlines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonatha Anselmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Sébastien Rebuffi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03595349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Blackwell Policies for Deterministic MDPs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Boone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03595301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Optimal Activation of Processors for the Execution of a Single Task with Unknown Size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonatha Anselmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th International Symposium on the Modeling, Analysis, and Simulation of Computer and Telecommunication Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03682485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaccination in a Large Population: Mean Field Equilibrium versus Social Optimum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josu Doncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NETGCOOP 2021 - 10th International Conference on NETwork Games, COntrol and OPtimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Cargèse, France. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02938850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discrete and Continuous Optimal Control for Energy Minimization in Real-Time Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Plassart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EBCCSP 2020 - 6th International Conference on Event-Based Control, Communication, and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Krakow, Poland. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EBCCSP51266.2020.9291353⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03020330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SRPT-ECF: challenging Round-Robin for stream-aware multipath scheduling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Jonglez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FIT 2020 - Second Workshop on the Future of Internet Transport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Paris, France. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02570686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Discrete and Continuous Optimal Control for Energy Minimization in Real-Time Systems</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Linear Time Algorithm for Computing Off-line Speed Schedules Minimizing Energy Consumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...103 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Plassart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MSR 2019 - 12ème Colloque sur la Modélisation des Systèmes Réactifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Angers, France. pp.1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02372136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed Best Response Algorithms for Potential Games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC 2018 - 16th European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Limassol, Cyprus. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01726836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency of Best Response Dynamics with High Playing Rates in Potential Games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFIP WG 7.3 Performance 2018 - 36th International Symposium on Computer Performance, Modeling, Measurements and Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Toulouse, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01940150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed and Adaptive Routing Based on Game Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Jonglez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29th International Teletraffic Congress (ITC 29)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Genoa, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITC.2017.28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distributed and Adaptive Routing Based on Game Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Jonglez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALGOTEL 2017 - 19èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Quiberon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01517911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Jonglez</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Average complexity of the Best Response Algorithm in Potential Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th International Teletraffic Congress (ITC 29)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ROADEF 2016 - 17ème conférence dela Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Average complexity of the Best Response Algorithm in Potential Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier Evalution de Performance 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Are mean-field games the limits of finite stochastic games?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josu Doncel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 18th Workshop on MAthematical performance Modeling and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01321020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexity and Optimality of the Best Response Algorithm in Random Potential Games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAGT 2016 - Symposium on Algorithmic Game Theory (SAGT) 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Liverpool, United Kingdom. pp.40-51, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-662-53354-3_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01404643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Durand</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distributed Optimization in Multi-User MIMO Systems with Imperfect and Delayed Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Coucheney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2016 - 17ème conférence dela Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t>
+              <w:t xml:space="preserve">ISIT '14: Proceedings of the 2014 IEEE International Symposium on Information Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01382297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A perfect sampling algorithm of random walks with forbidden arcs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...180 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Perronnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QEST 2014 - 11th International Conference on Quantitative Evaluation of Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Florence, Italy. pp.178-193, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-10696-0_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-10696-0_15⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01069975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">General Revision Protocols in Best Response Algorithms for Potential Games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Coucheney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Touati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Netwok Games, Control and OPtimization (NetGCoop)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Trento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01085077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Packetization and Packet Curves in Network Calculus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadir Farhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VALUETOOLS - Sixth International Conference on Performance Evaluation Methodologies and Tools</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00780073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perfect Sampling of Networks with Finite and Infinite Capacity Queues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Perronnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Analytical and Stochastic Modelling Techniques and Applications (ASMTA) 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Grenoble, France. pp.136-149, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-30782-9_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-30782-9_10⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-00788003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotically Optimal Load Balancing for Hierarchical Multi-Core Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laércio Pilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Pousa Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Navaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Coucheney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Broquedis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 18th IEEE International Conference on Parallel and Distributed Systems, ICPADS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Singapore, Singapore. pp.236 - 243, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICPADS.2012.41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00788008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acceleration of perfect sampling by skipping events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Furcy Pin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Bušić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VALUETOOLS '11 - 5th International ICST Conference on Performance Evaluation Methodologies and Tools</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Paris, France. pp.207-216</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the efficiency of perfect simulation in monotone queueing networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonatha Anselmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFIP Performance: 29th International Symposium on Computer Performance, Modeling, Measurements and Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Amsterdam, Netherlands. pp.56-58, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2034832.2034847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00788800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...38 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perfect Sampling of Phase-Type Servers using Bounding Envelopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gorgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Analytical and Stochastic Modelling Techniques and Applications (ASMTA'11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Venise, Italy. pp.189-203, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-21713-5_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Price of Anarchy in Parallel Queues Revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonatha Anselmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACM sigmetrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, New-York, United States. pp.353-354, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1811039.1811083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mean field limit of non-smooth systems and differential inclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MAthematical performance Modeling and Analysis (MAMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, New-York, United States. pp.30-32, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1870178.1870189⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Mean Field Model of Work Stealing in Large-Scale Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACM sigmetrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, New-York, United States. pp.13-24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1811039.1811042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PSI2 : Envelope Perfect Sampling of Non Monotone Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Bušić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-21713-5_14⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gaël Gorgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">QEST 2010 - International Conference on Quantitative Evaluation of Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Williamsburg, VA, United States. pp.83-84</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Self-optimizing Routing in MANETs with Multi-class Flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Coucheney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21st Annual IEEE International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Istanbul, Turkey. pp.2751-2756, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC.2010.5671812⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimal Routing in Parallel, non-Observable Queues and the Price of Anarchy Revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonatha Anselmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22nd International Teletraffic Congress (ITC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Amsterdam, Netherlands. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITC.2010.5608745⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computing the throughput of probabilistic and replicated streaming applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dufossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22nd Symposium on Parallelism in Algorithms and Architectures (SPAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Santorini, Greece. pp.166-175, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1810479.1810511⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques d'admission statiques et dynamiques dans des réseaux sans fil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Coucheney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Hyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Touati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01291378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gast</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selection of Efficient Pure Strategies in Allocation Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Coucheney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MAthematical performance Modeling and Analysis (MAMA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1870178.1870189⟩</w:t>
+              <w:t xml:space="preserve">Proc. of the International Conference on Game Theory for Networks (GameNets)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Istambul, Turkey. pp.658-666, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GAMENETS.2009.5137457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gast</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computing the throughput of replicated workflows on heterogeneous platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM sigmetrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1811039.1811042⟩</w:t>
+              <w:t xml:space="preserve">Int. conf. on Parallel Processing, ICPP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Vienna, Austria. pp.204-211, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPP.2009.41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jonatha Anselmi</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fair and Efficient User-Network Association Algorithm for Multi-Technology Wireless Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Coucheney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM sigmetrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1811039.1811083⟩</w:t>
+              <w:t xml:space="preserve">Proc. of the 28th conference on Computer Communications miniconference (INFOCOM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Rio de Janeiro, Brazil. pp.2811-2815, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/INFCOM.2009.5062237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Ana Bušić</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myopic versus clairvoyant admission policies in wireless networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Coucheney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Hyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QEST 2010 - International Conference on Quantitative Evaluation of Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd ICST/ACM International Workshop on Game Theory in Communication Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Pisa, Italy. pp.62:1--62:10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4108/ICST.VALUETOOLS2009.7766⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Different Dynamics for Optimal Association in Heterogeneous Wireless Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Coucheney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corinne Touati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st Annual IEEE International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PIMRC.2010.5671812⟩</w:t>
+              <w:t xml:space="preserve">The 5th workshop on Resource Allocation, Cooperation and Competition in Wireless Networks (RAWNET/WNC3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Limassol, Cyprus. pp.1-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WIOPT.2009.5291583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...242 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Evaluation of Work Stealing for Streaming Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonatha Anselmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference On Principles Of Distributed Systems (OPODIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Nimes, France. pp.18-32, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-10877-8_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00788927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...545 lines deleted...]
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mean Field Approach for Optimization in Particle Systems and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth International Conference on Performance Evaluation Methodologies and Tools, Valuetools</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Pisa, Italy. pp.10, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4108/ICST.VALUETOOLS2009.7477⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4108/ICST.VALUETOOLS2009.7477⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-00788908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COINC Library : A toolbox for Network Calculus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cottenceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth International Conference on Performance Evaluation Methodologies and Tools, Valuetools</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00788929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perfect Simulation and Non-monotone Markovian Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference Valuetools'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can we use perfect simulation for non-monotonic Markovian systems ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vandy Berten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Clermont-Ferrand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reductions of mechanical words and nearest integer continued fractions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Hyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th international conference on words Words06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01311624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grid brokering for batch allocation using indexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vandy Berten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NET-COOP 2007 : First EuroFGI International Conference on Network Control and Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Avignon, France. pp.215-225, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-72709-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00689546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Reductions of mechanical words and nearest integer continued fractions</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coupling from the past in hybrid models for file sharing peer to peer systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Perronnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HSCC - 10th International Conference on Hybrid Systems: Computation and Control - 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Pisa, Italy. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-71493-4_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-71493-4_19⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-00874352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Throughputs in stochastic free-choice nets, existence, computations and optimizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mairesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44-th IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Sevilla, Spain. pp.1-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00071380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Convex Scheduling for Grid Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Huard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Trystram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st Bertinoro Workshop on Algorithms for Scheduling and Communication - WASC 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Bertinoro/Italie, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00100140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extremal throughputs in free-choice nets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mairesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Conference on Application and Theory of Petri Nets 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Miami, Florida, United States. pp.108-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00099917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal frequency selection in circuit design for energy minimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 10th International Conference on Real-Time and Embedded Computing Systems and Applications - RTCSA'2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Gothenburg/Sweden, pp.437-448</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00099916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factorization of mechanical words and continued fractions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Hyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Word Avoidability, Complexity and Morphisms - WACAM'2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Turku/Finlande, pp.36--42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00100134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...107 lines deleted...]
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing the configuration of X-by-Wire networks using word combinatorics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Navet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPFL Network Calculus Group Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Lausanne/Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00100137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal routing in two parallel queues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Hyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WODES'04: 7th Workshop on Discrete Event Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Reims, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00100135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the impact of asymmetry and carrier sense mechanism in IEEE 802.11 multi-hops networks through a basic case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guérin Lassous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the First ACM Workshop on Performance Evaluation of Wireless Ad Hoc, Sensor, and Ubiquitous Networks - PE-WASUN'2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Venice/Italy, 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00100142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal replica allocation for TTP/C based systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Navet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th IFAC International Conference on Fieldbus Systems and their Applications - FeT'2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Aveiro, Portugal. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00107704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robustesse aux erreurs de transmission: configuration optimale d'un réseau TTP/C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Navet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Qualité et Sûreté du Logiciel sur les systèmes embarqués</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pôle Intelligence Logicielle, LORIA, 2003, Nancy/France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00107716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de robustesse du réseau TTP/C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Navet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR "Spécification Temporelle et Stochastique et Systèmes Temps Réel'' - GDR STRQDS 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Paris/France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00099669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time scheduling for optimal energy use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Navet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cormac Walsh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4èmes Journées Francophones d'Etudes Faible Tension Faible Consommation 2003 - FTFC'03</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Paris/France, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00099613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routage en boucle ouverte dans deux files {./M/1} en parallèle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Hyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AlgoTel: Aspects Algorithmiques des Télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2002, Mèze, France. pp.59-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00099455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal routing of continuous timed Petri nets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Giua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC 2002 - 15th World Congress on Automatic Control - B'02</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2002, Barcelona, Spain. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00099456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Routing Policies in Deterministic Queues in Tandem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Hyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Workshop on Discrete Event Systems 2002 - WODES'02</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Saragosse/Spain, pp.251-257</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00100894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coupling Time of a (Max,Plus) Matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ifac Workshop on Max-Plus Algebras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Prague/Czechoslovakia, 6 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00100573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routage optimal dans des réseaux de files d'attente déterministes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Hyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Francophone sur la Modélisation des Systèmes Réactifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LAAS, 2001, Toulouse/France, pp.133-148</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00100460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault confinement mechanisms on CAN: analysis and improvements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Navet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th IFAC International Conference on Fieldbus Systems and their Applications - FeT'2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LORIA-CRAN-SEE, Nov 2001, Nancy, France. pp.56-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00099401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Routage optimal dans des réseaux de files d'attente déterministes</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude d'une file G/M/1 avec un échantillonnage déterministe d'un processus de Poisson en entrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Hyon</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...167 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VII° Atelier d'Evaluation de Performances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2001, Paris, France. pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00100596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simplex convexity with application to open-loop stochastic control in networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eitan Altman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arie Hordijk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">39th Conference on Decision &amp; Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Sydney/Australia, 6 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00099128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A limit Semantics for timed Petri Nets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Haar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th Workshop on Discrete Event Systems - Wodes 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2000, Gent/Belgique, 8 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00099127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A~Limit Semantics for Timed Petri Nets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Haar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 5th Workshop on Discrete Event Systems (WODES'00)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Ghent, Belgium, Belgium. pp.219-228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00638352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimal Routing to M parallel queues with no buffers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eitan Altman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandjai Bhulai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...189 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arie Hordijk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd Allerton Conference on Communication, Control, &amp; Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Allerton, Illinois/USA, 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00098807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SLOOP project: Simulations, Parallel Object-Oriented Languages, Interconnection Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Baude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belloncle Fabrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Caromel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Euroean School of Computer Science, ESPPE,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1996, Alpe d'Huez, France. pp.85-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03762698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13699,143 +13708,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Evaluation Methodologies and Tools: 6th International Conference, VALUETOOLS 2012, Cargèse, France, October 9-12, 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduard Jorswieck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Seuret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Touati, Corinne and Gaujal, Bruno and Jean-Marie, Alain and Jorswieck, Eduard and Seuret, Alexandre. Springer, pp.N/A, 2012, 9781936968633</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00788017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13845,309 +13854,309 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordonnancement temps réel et minimisation de la consommation d'énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Navet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Navet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes temps réel 2 - Ordonnancement, réseaux et qualité de service</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès - Lavoisier, 2006, Traité IC2, Information - Commande - Communication, 10: 2746213044 / 13: 978-2746213043</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00105909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordonnancement sous contraintes de temps et d'énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Navet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zoubir MAMMERI. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole d'Eté Temps Réel 2003 - ETR 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRIT, 16 p, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00147585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of parallel processing systems via the (max,+) algebra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Baccelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mairesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantitative Methods in Parallel Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer-Verlag, pp.69-98, 1995, ESPRIT Basic Research Series</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00165924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14157,5446 +14166,5446 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating Aggregated Electric Vehicle Flexibilities in Unit Commitment Models using Submodular Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Arvis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Arvis</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">hal-05399441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autoscaling in Serverless Platforms via Online Learning with Convergence Guarantees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abednego Wamuhindo Kambale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonatha ANSELMI</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danilo Ardagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05245047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reoptimization Nearly Solves Weakly Coupled Markov Decision Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Danilo Ardagna</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computing absorbing times via fluid approximations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gast</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01337950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computing the throughput of replicated workflows on heterogeneous platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gast</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00365522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimal routing for end-to-end guarantees: the price of multiplexing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Yves Robert</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00151655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markov chain analysis of an agent based growth model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2009</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laszlo Gulyas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Mansury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...100 lines deleted...]
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00139268v1</w:t>
-              </w:r>
-[...99 lines deleted...]
-                <w:t xml:space="preserve">ensl-00151655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (54)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Linear Time Algorithm Computing the Optimal Speeds Minimizing Energy Under Real-Time Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Plassart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9339, Inria Grenoble Rhône-Alpes. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02540230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Discrete Time Markov Decision Process for Energy Minimization Under Deadline Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Plassart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9309, Grenoble Alpes; Inria Grenoble Rhône-Alpes, Université de Grenoble. 2019, pp.46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02391948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feasibility of on-line speed policies in real-time systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Plassart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9301, Inria Grenoble Rhône-Alpes, Université de Grenoble; Univ. Grenoble Alpes. 2019, pp.38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02371996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Speed Scaling Minimizing Expected Energy Consumption for Real-Time Tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Plassart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9101, UGA - Université Grenoble Alpes; Inria Grenoble Rhône-Alpes; Université de Grenoble. 2017, pp.1-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01615835v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Best Response Algorithms for Random Network Games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Garin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-9066, Inria; Université Grenoble - Alpes; Gipsa-lab; Persival. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distributed Adaptive Routing in Communication Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Jonglez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8959, Inria; Univ. Grenoble Alpes. 2016, pp.25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01386832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Complexity and Optimality of the Best Response Algorithm in Random Potential Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federica Garin</w:t>
+                <w:t xml:space="preserve">Stéphane Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-9066, Inria; Université Grenoble - Alpes; Gipsa-lab; Persival. 2017</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-8925, Inria - Research Centre Grenoble – Rhône-Alpes; Grenoble 1 UGA - Université Grenoble Alpe. 2016, pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Jonglez</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01330805v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A perfect sampling algorithm of random walks with forbidden arcs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8959, Inria; Univ. Grenoble Alpes. 2016, pp.25</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Perronnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8504, INRIA. 2014, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distributed Optimization in Multi-User MIMO Systems with Imperfect and Delayed Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Coucheney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8426, INRIA. 2013, pp.19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00918762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perfect sampling of Jackson Queueing Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Bušić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8925, Inria - Research Centre Grenoble – Rhône-Alpes; Grenoble 1 UGA - Université Grenoble Alpe. 2016, pp.30</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Perronnin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8332, INRIA. 2013, pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Durand</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00851331v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entropy-driven dynamics and robust learning procedures in games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Coucheney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8210, INRIA. 2013, pp.33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00790815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markov chains with discontinuous drifts have differential inclusions limits. Application to stochastic stability and mean field approximation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-7315, INRIA. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00491859v4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computing the throughput of probabilistic and replicated streaming applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-7510, INRIA. 2011, pp.33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00555890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Packetization and Aggregate Scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadir Farhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-7685, INRIA. 2011, pp.24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00608852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perfect Sampling of Phase-Type Servers using Bounding Envelopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gorgo Gaël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-7460, INRIA. 2010, pp.20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00540967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Price of Anarchy and the Optimal Routing of Parallel non-Observable Queues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonatha Anselmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00457603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computing the throughput of probabilistic and replicated streaming applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dufossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-7182, INRIA. 2010, pp.34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00452424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mean field for Markov Decision Processes: from Discrete to Continuous Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Le Boudec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00473005v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distributing labels on infinite trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6630, INRIA. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00318872v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Performance Analysis of Work Stealing for Streaming Systems and Optimizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonatha Anselmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6988, INRIA. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00404223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computing the throughput of replicated workflows on heterogeneous platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] INRIA. 2009, pp.23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00365795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Mean Field Approach for Optimization in Particles Systems and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6877, INRIA. 2009, pp.23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00368011v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Distributed Algorithm for Fair and Efficient User-Network Association in Multi-Technology Wireless Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Coucheney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6653, INRIA. 2008, pp.47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00322403v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimal routing for end-to-end guarantees using Network Calculus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6423, INRIA. 2008, pp.20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00214235v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balanced Labeled Trees: Density, Complexity and Mechanicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6240, INRIA. 2007, pp.25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00159564v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bounds for the Coupling Time in Queueing Networks Perfect Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jantien G. Dopper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-5828, INRIA. 2006, pp.25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00070197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perfect simulation of stochastic hybrid systems with an application to peer to peer systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Perronnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8504, INRIA. 2014, pp.23</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6019, INRIA. 2006, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Durand</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00112086v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Index routing for task allocation in Grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vandy Berten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8332, INRIA. 2013, pp.32</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-5892, INRIA. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00071376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A New EDF Feasibility Test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8426, INRIA. 2013, pp.19</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Navet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-5125, INRIA. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00071458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new factorization of mechanical words</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8210, INRIA. 2013, pp.33</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Hyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-5175, INRIA. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00071413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimal Routing in two parallel Queues with exponential service times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-7315, INRIA. 2012</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Hyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jean-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-5109, INRIA. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00071473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Linear Algorithm for Real-Time Scheduling with Optimal Energy Use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-7510, INRIA. 2011, pp.33</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Navet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cormac Walsh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-4886, LIP RR-2003-38, INRIA,LIP. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00071696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimal Routing in Deterministic Queues in Tandem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Hyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-4393, INRIA. 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00072195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximizing the Robustness of TDMA Networks with Applications to TTP/C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Navet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-4614, INRIA. 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00071971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fault Confinement Mechanisms of the CAN Protocol : Analysis and Improvements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Navet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-4603, INRIA. 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00071982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timed continuous Petri nets and optimization via linear programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Giua</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-4583, LIP RR-2002-35, INRIA, LIP. 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00072002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orders and bounds for response times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arie Hordijk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinard van Der Laan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Intern report] A01-R-274 || gaujal01e, 2001, 14 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00100699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimal Routing Policy in Two Deterministic Queues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Hyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-3997, INRIA. 2000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00072648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coupling Time of a (Max,Plus) Matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-7685, INRIA. 2011, pp.24</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-4068, INRIA. 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00072568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-Ambiguous Petri Nets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2010</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Haar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-3691, INRIA. 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Perfect Sampling of Phase-Type Servers using Bounding Envelopes</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00072978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dual-Priority versus Background Scheduling: A Path-Wise Comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-7460, INRIA. 2010, pp.20</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Navet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörn Migge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-3734, INRIA. 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jonatha Anselmi</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00072931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of Preemptive Periodic Real Time Systems using the (max,plus) Algebra with Applications in Robotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Baccelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] 2010</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-3778, INRIA. 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...73 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00072883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traffic Shaping in Real-Time Distributed Systems: a Low-Complexity Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-7182, INRIA. 2010, pp.34</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Navet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-3719, INRIA. 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gast</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00072947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimal Routing Problems and Multimodularity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eitan Altman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandjai Bhulai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-6630, INRIA. 2009</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arie Hordijk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-3727, INRIA. 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00072937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balanced Sequences and Optimal Routing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eitan Altman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arie Hordijk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-3180, INRIA. 1997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00073509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multimodularity, Convexity and Optimization Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eitan Altman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arie Hordijk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-3181, INRIA. 1997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00073508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimal Open-Loop Control of Vacations, Polling and Service Assignment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eitan Altman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arie Hordijk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-3261, INRIA. 1997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00073428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Admission Control in Stochastic Event Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eitan Altman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arie Hordijk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-3179, INRIA. 1997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00073510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liveness in Free-Choice Petri Nets : An Algebraic Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Baccelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-2839, INRIA. 1996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00073851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liveness in Weighted Routed Nets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-2899, INRIA. 1996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00073792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimal allocation sequences of two processes sharing a resource</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-2223, INRIA. 1994</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jonatha Anselmi</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00074447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structural, temporal and stochastic properties of unbounded free-choice Petri nets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Baccelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-6988, INRIA. 2009</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serguei Foss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-2411, INRIA. 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00074264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marking optimization and parallelism of marked graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Canales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-2049, INRIA. 1993</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00074623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recursive equations and basic properties of timed Petri nets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Baccelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-1432, INRIA. 1991</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...2822 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00075128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId387"/>
+      <w:footerReference w:type="default" r:id="rId388"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -19743,51 +19752,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05245021v3" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatha ANSELMI" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gaujal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Gottlieb" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-026-07130-z" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513121v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942350v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatha Anselmi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-S&#233;bastien Rebuffi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TON.2025.3538982" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136334v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2025.107379" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337856v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Filippini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Ardagna" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCC.2023.3336540" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170992v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11134-024-09917-y" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02371742v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Plassart" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11241-024-09433-5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03262307v4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gast" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Yan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/moor.2022.0101" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03602458v5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimang Khun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00186-023-00821-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03041176v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11134-023-09875-x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03262006v3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03850698v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11134-022-09806-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364880v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis S&#233;bastien Rebuffi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2021.102245" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030416v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-020-00327-9" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02888573v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-020-00660-9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02557148v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11241-020-09347-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01496885v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu Doncel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269964820000522" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01277098v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/jdg.2019016" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01940128v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Garin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2018.09.007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01553138v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/apr.2017.21" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382288v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayotis Mertikopoulos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269964816000127" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01236542v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bu&#353;i&#263;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Perronnin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11134-015-9436-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237039v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Faure" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gaillard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Perchet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201551014" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102936v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Nesti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/14-SSY146" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01235243v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coucheney" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/moor.2014.0687" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787998v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Gulyas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Mansuri" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thierry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2014.02.002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953132v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;rcio Pilla" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Pousa Ribeiro" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Broquedis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2013.06.023" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZVGZPZP-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102977v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11134-013-9357-7" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00800083v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benoit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Robert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787999v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2012.07.003" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787997v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Furcy Pin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2012.01.003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787996v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Boudec" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2012.2186176" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788771v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2011.07.023" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788770v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-010-0094-3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FSCMNR10-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086034v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2009.12.009" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859086v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouillard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lagrange" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2008.04.008" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFQHF9XM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953608v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-008-0041-8" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FZPVZ2RX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00874342v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Bertin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-008-0042-7" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953607v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lagrange" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00168449v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11241-007-9029-y" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072480v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mairesse" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684555v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandy Berten" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2007.02.013" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R414WF0D-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488298v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landy Rabehasaina" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2006.07.005" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-151BDSLN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164817v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-006-9326-y" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AD3F0F278B23D7C59D381CBD7105789956AE7967/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102834v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hyon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jean-Marie" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-006-6179-3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185221v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099957v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cormac Walsh" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1113830.1113838" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099939v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11241-005-2743-4" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CZ3VZKN9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00192368v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2005.844652" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100141v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Giua" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2004.04.018" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XM4PJPX4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099522v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Migge" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022972819457" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MN9X3WKP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072394v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Haar" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0000(03)00039-4" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100899v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eitan Altman" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie Hordijk" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100893v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100900v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baccelli" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Simon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100925v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099110v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lg&#252;n Alpan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00113337v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/moor.25.2.324.12230" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074113v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0097539795290350" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099122v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandjai Bhulai" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099096v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005853v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/347476.347482" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098965v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369388v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen A. Jafari" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melike Baykal-G&#252;rsoy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/70.466609" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534854v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Charles-Rebuff&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352833v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Boone" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04161628v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cravic" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799394v3" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595349v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595301v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682485v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02938850v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02570686v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Jonglez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Heusse" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020330v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP51266.2020.9291353" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372136v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01726836v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01940150v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517911v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01592833v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITC.2017.28" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404643v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53354-3_4" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396902v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396906v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01321020v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01069975v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vincent" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10696-0_15" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01085077v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Touati" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382297v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780073v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Farhi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788003v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30782-9_10" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788008v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Navaux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2012.41" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788800v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2034832.2034847" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788799v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788797v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Gorgo" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21713-5_14" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KZPJ4MTT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291378v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788863v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1870178.1870189" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788862v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1811039.1811042" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788887v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1811039.1811083" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788884v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788876v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2010.5671812" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788888v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITC.2010.5608745" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788889v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dufoss&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1810479.1810511" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788927v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10877-8_4" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HTFP9Q1N-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788921v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/ICST.VALUETOOLS2009.7766" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788920v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIOPT.2009.5291583" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788918v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GAMENETS.2009.5137457" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788928v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPP.2009.41" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788919v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2009.5062237" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788908v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/ICST.VALUETOOLS2009.7477" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788929v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cottenceau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hardouin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953624v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953636v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00689546v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72709-5" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311624v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00874352v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71493-4_19" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071380v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099917v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099916v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100134v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100140v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Huard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100137v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100135v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100142v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chaudet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin Lassous" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107704v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107716v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099669v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099613v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099455v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099456v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100894v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099401v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100460v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100573v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100596v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638352v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099128v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099127v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098807v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03762698v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Baude" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belloncle Fabrice" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bermond" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caromel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dalle" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788017v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Jorswieck" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seuret" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00105909v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00147585v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165924v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05399441v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Arvis" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaude" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaubert" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05245047v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abednego Wamuhindo Kambale" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04570177v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01337950v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00365522v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00139268v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Mansury" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00151655v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02540230v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02391948v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02371996v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01615835v2" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01522919v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01386832v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01330805v2" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00964098v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00851331v2" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918762v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790815v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00491859v4" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555890v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00608852v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473005v3" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540967v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorgo Ga&#235;l" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00457603v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00452424v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00318872v2" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404223v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00365795v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00368011v3" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00214235v2" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00322403v3" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00159564v2" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071376v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070197v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jantien G. Dopper" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00112086v2" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071458v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071413v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071473v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071696v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072195v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071971v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071982v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072002v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100699v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinard van Der Laan" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072568v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072648v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072937v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072883v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072931v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072978v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072947v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073428v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073509v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073508v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073510v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073851v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073792v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074447v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074264v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Foss" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074623v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Canales" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075128v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cohen" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513121v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatha ANSELMI" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gaujal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2026.107448" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05245021v3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Gottlieb" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-026-07130-z" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136334v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatha Anselmi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2025.107379" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942350v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-S&#233;bastien Rebuffi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TON.2025.3538982" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170992v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11134-024-09917-y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02371742v3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Plassart" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11241-024-09433-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337856v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Filippini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Ardagna" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCC.2023.3336540" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03041176v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gast" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Yan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11134-023-09875-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03262307v4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/moor.2022.0101" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03602458v5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimang Khun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00186-023-00821-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03850698v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11134-022-09806-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03262006v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364880v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis S&#233;bastien Rebuffi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2021.102245" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030416v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-020-00327-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02888573v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-020-00660-9" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02557148v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11241-020-09347-y" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01496885v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu Doncel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269964820000522" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01277098v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/jdg.2019016" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01940128v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Garin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2018.09.007" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01553138v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/apr.2017.21" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382288v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayotis Mertikopoulos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269964816000127" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237039v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Faure" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gaillard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Perchet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201551014" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102936v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Nesti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/14-SSY146" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01235243v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coucheney" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/moor.2014.0687" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01236542v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bu&#353;i&#263;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Perronnin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11134-015-9436-z" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953132v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;rcio Pilla" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Pousa Ribeiro" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Broquedis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2013.06.023" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZVGZPZP-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787998v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Gulyas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Mansuri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thierry" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2014.02.002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102977v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11134-013-9357-7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00800083v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benoit" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Robert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787997v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Furcy Pin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2012.01.003" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787999v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2012.07.003" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787996v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Boudec" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2012.2186176" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788770v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-010-0094-3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FSCMNR10-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788771v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2011.07.023" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086034v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2009.12.009" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953608v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouillard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-008-0041-8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FZPVZ2RX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859086v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lagrange" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2008.04.008" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFQHF9XM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00874342v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Bertin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-008-0042-7" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953607v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lagrange" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072480v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mairesse" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684555v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandy Berten" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2007.02.013" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R414WF0D-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488298v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landy Rabehasaina" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2006.07.005" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-151BDSLN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00168449v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11241-007-9029-y" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102834v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hyon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jean-Marie" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-006-6179-3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164817v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-006-9326-y" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AD3F0F278B23D7C59D381CBD7105789956AE7967/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185221v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099957v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cormac Walsh" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1113830.1113838" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099939v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11241-005-2743-4" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CZ3VZKN9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00192368v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2005.844652" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100141v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Giua" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2004.04.018" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XM4PJPX4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099522v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Migge" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022972819457" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MN9X3WKP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072394v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Haar" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0000(03)00039-4" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100899v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eitan Altman" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie Hordijk" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100893v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100900v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baccelli" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Simon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100925v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074113v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0097539795290350" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099122v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandjai Bhulai" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099096v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005853v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/347476.347482" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00113337v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/moor.25.2.324.12230" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099110v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lg&#252;n Alpan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098965v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369388v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen A. Jafari" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melike Baykal-G&#252;rsoy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/70.466609" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534854v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Charles-Rebuff&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352833v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Boone" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04161628v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cravic" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799394v3" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595349v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595301v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682485v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02938850v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020330v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP51266.2020.9291353" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02570686v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Jonglez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Heusse" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372136v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01726836v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01940150v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01592833v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITC.2017.28" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517911v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396902v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396906v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01321020v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404643v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53354-3_4" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382297v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01069975v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vincent" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10696-0_15" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01085077v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Touati" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780073v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Farhi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788003v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30782-9_10" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788008v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Navaux" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2012.41" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788799v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788800v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2034832.2034847" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788797v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Gorgo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21713-5_14" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KZPJ4MTT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788887v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1811039.1811083" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788863v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1870178.1870189" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788862v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1811039.1811042" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788884v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788876v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2010.5671812" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788888v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITC.2010.5608745" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788889v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dufoss&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1810479.1810511" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291378v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788918v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GAMENETS.2009.5137457" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788928v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPP.2009.41" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788919v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2009.5062237" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788921v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/ICST.VALUETOOLS2009.7766" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788920v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIOPT.2009.5291583" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788927v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10877-8_4" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HTFP9Q1N-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788908v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/ICST.VALUETOOLS2009.7477" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788929v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cottenceau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hardouin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953624v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953636v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311624v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00689546v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72709-5" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00874352v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71493-4_19" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071380v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100140v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Huard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099917v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099916v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100134v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100137v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100135v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100142v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chaudet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin Lassous" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107704v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107716v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099669v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099613v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099455v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099456v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100894v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100573v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100460v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099401v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100596v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099128v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099127v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638352v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098807v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03762698v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Baude" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belloncle Fabrice" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bermond" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caromel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dalle" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788017v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Jorswieck" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seuret" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00105909v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00147585v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165924v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05399441v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Arvis" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaude" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaubert" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05245047v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abednego Wamuhindo Kambale" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04570177v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01337950v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00365522v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00151655v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00139268v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Mansury" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02540230v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02391948v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02371996v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01615835v2" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01522919v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01386832v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01330805v2" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00964098v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918762v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00851331v2" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790815v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00491859v4" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555890v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00608852v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540967v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorgo Ga&#235;l" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00457603v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00452424v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473005v3" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00318872v2" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404223v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00365795v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00368011v3" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00322403v3" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00214235v2" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00159564v2" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070197v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jantien G. Dopper" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00112086v2" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071376v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071458v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071413v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071473v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071696v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072195v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071971v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071982v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072002v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100699v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinard van Der Laan" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072648v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072568v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072978v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072931v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072883v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072947v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072937v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073509v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073508v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073428v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073510v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073851v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073792v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074447v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074264v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Foss" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074623v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Canales" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075128v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cohen" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>