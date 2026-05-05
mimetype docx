--- v0 (2026-03-20)
+++ v1 (2026-05-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:117.07317073171px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bruno Gavazzi </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bruno-gavazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0960-1174</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">192802518</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/N-1829-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis actuellement responsable des études et de la R&D pour la géophysique exploratoire chez </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enerex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> que j'ai rejoins en 2021 après 10 ans d'expérience dans la recherche académique. Ma spécialité est l'imagerie et l'étude de tout ce qu'on trouve sous la surface, pour des applications diverses comme l'archéologie, les études environnementales, l'aménagement du territoire, la géologie ou l'exploration de ressources.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Côté R&D, je travaille sur le développement méthodologique et théorique en magnétisme et sur les méthodes quantitatives ou semi-quantitatives d'interprétation.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Archaeological Project in al-Bad' (Tabuk Province) - 2018 Season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer A Sahlah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waleed Badaiwi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Abady Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saud Almadhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlal. Journal of Saudi Arabian Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32, pp.7-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Versatile Solution for High-Quality Uav Fluxgate Magnetic Acquisitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Mercier de Lépinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Fréville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gavazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Kiemes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Miguel Sanabria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Break</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39 (8), pp.57-62. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/1365-2397.fb2021061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integrated Approach for Ground and Drone-Borne Magnetic Surveys and their Interpretation in Archaeological Prospection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gavazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Reiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Munschy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45, pp.165-168. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.9325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heureuses rencontres. Vers le développement d'approches intégrées en géosciences et archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gavazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archimède : archéologie et histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.114-118. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.47245/archimede.0007.act.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02893346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Aeromagnetism for Geological Interpretation: 2. A Case Study on Structural and Lithological Features in the Northern Vosges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lionel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gavazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mercier de Lépinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Diraison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Géraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125, pp.e2019JB017688. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JB017688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assassif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garance Clapuyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gavazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Hartenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/baefe.985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Aeromagnetism for Geological Interpretation: 1. Comparison of Scalar and Vector Magnetometers for Aeromagnetic Surveys and an Equivalent Source Interpolator for Combining, Gridding and Transforming Fixed Altitude and Draping Data Sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gavazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Munschy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mercier de Lépinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Diraison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125, pp.e2019JB018870. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JB018870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier l’occupation d’une ville : les enjeux du PCR « Topographie générale et insertion territoriale de l’agglomération antique de Briga »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Mantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Parétias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archimède : archéologie et histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.217-230. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.47245/archimede.0007.act.09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02893719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche multi-méthodes expérimentale pour l’étude d’un site d’occupation romaine et médiévale à Horbourg-Wihr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Reiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gavazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archimède : archéologie et histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.260-271. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.47245/archimede.0007.act.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02893805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des prospections magnétiques haute résolution à la compréhension d’un habitat protohistorique : l’exemple du site de hauteur fortifié du Maimont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Wassong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gavazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archimède : archéologie et histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.283-293. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.47245/archimede.0007.act.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02893866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluxgate three-component magnetometers for cost-effective ground, UAV and airborne magnetic surveys for industrial and academic geoscience applications and comparison with current industrial standards through case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gavazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Le Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Mercier de Lepinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Calou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Munschy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomechanics for Energy and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20, pp.100117. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gete.2019.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temple funéraire de Padiaménopé dans l'environnement de l'Assassif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gavazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Hartenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Quiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Français d'Archéologie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, L. Bavay (éd.), Rapport d’activité 2017-2018, Supplément 118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temple funéraire de Padiaménopé dans l’environnement de l’Assassif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gavazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Brahimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Français d'Archéologie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, L. Bavay (éd.), Rapport d’activité 2016-2017, supplément 117, pp.299-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Fluxgate 3-Axis Magnetometers in Archaeology: Application with a Multi-sensor Device on the Site of Qasr ‘Allam in the Western Desert of Egypt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gavazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozan Alkhatib-Alkontar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Munschy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Duvette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological Prospection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (1), pp.59 - 73. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/arp.1553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al-Kharj 2011–2012. 1st and 2nd seasons of the Saudi-French Archaeological Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Schiettecatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdalaziz Al-Ghazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdalaziz Al-Hammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlal. Journal of Saudi Arabian Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24, pp.147-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01885056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluxgate vector magnetometers: A multisensor device for ground, UAV, and airborne magnetic surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gavazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Le Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Munschy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Dechamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leading Edge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35 (9), pp.795-797. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1190/tle35090795.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahariya. Pratiques funéraires et lieux de culte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Duvette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gavazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Munschy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Français d'Archéologie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.195-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour des points d’eau. Expansions et régressions d’un terroir irrigué de l'Oasis de Bahariya (Égypte), des Pharaons à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gavazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Munschy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archimède : archéologie et histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1, pp.156-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour des points d’eau : Expansions et régressions d’un terroir irrigué de l’oasis de Bahariya (Égypte), des pharaons à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gavazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre de l’EOST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16, pp.9-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05258247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnétisme et archéologie : une approche intégrée pour des avancées en archéologie et en géophysique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gavazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munschy Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier une oasis d’Arabie septentrionale. Pratiques méthodologiques et premiers résultats sur le site d’al-Bad’ (supposée ancienne Madian)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gavazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer A Sahlah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Interdisciplinaires et Interprofessionnelles Géosciences - Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNISTRA, Jun 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier l’occupation d’une ville romaine : les enjeux du PCR « Topographie générale et insertion territoriale de l’agglomération antique de Briga »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Parétias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gavazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Interdisciplinaires et Interprofessionnelles Géosciences -Archéologie (RIIGA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruno GAVAZZI, Jun 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification de l'impact carbone lié aux activités de recherche au sein de ITES et propositions pour leur réduction par le groupe de Réflexion pour une Réduction de notre Empreinte Ecologique [GRREE]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Debasseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Gobillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Feffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Jouniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre 28e</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AL-YAMĀMA: GEOMAGNETIC MAPPING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gavazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozan Alkhatib-Alkontar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Munschy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jeremie Schiettecatte, Abdulaziz Alghazzi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Al-KHARJ I REPORT ON TWO EXCAVATION SEASONS IN THE OASIS OF AL-KHARJ • 2011-2012 SAUDI ARABIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40, 2016, Archaeological Refereed studies, 978-603-8136-34-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospections magnétiques sur le site gallo-romain de Dachstein.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Munschy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alkhatib-Alkontar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gavazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oswald G et Triantafillidis G (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'occupation du sol dans la vallée de la Bruche de la préhistoire à la fin de l'Antiquité, Projet collectif de recherche, Rapport final.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Strasbourg 201, pp.333-349, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet SARHAE. Le site archéologique des Rothenstaudenà Voellerdingen (67) étude d’un habitat antique et de son environnement - Rapport d’opération 2024 : fouille, prospection géophysique, analyse des données LiDAR et paléo-environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Nüsslein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi Cicutta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dellinger Laurine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gavazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS; UMR 7044 - Archimède; Enerex; Direction Régionale des Affaires Culturelles du Grand Est - Service Régional de l’Archéologie - Site de Strasbourg; Université de Strasbourg - Investissements d’avenir; Communauté de Communes de l’Alsace Bossue; Commune de Voellerdingen; Société de Recherche Archéologique d’Alsace Bossue; INRAP; Université de Lorraine; UMR 7360 LIEC. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet SARHAE. Le site archéologique des Rothenstauden à Voellerdingen (67). Etude d’un habitat antique et de son environnement. Rapport d’opération 2023 : fouilles, prospection géophysique et analyse des données Lidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Nüsslein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi Cicutta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gavazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Thuault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audric Touvron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS; UMR 7044; Société de Recherche Archéologique d’Alsace Bossue; Direction Régionale des Affaires Culturelles du Grand Est - Service Régional de l’Archéologie - Site de Strasbourg; Université de Strasbourg - Investissements d’avenir; Communauté de Communes de l’Alsace Bossue; Inrap; Enerex. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géophysique, GPR multi antennes, Villards d'Héria, rapport 4/8 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grebot Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gavazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Reiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 4/8, S.R.A. Bourgogne Franche-Comté. 2021, pp.55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03625209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géophysique magnétique , Villards d'Héria, rapport 5/8 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grebot Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gavazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Quiquerez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Reiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 5/8, S.R.A. Bourgogne Franche-Comté. 2021, pp.75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03625241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Collectif de Recherche « Topographie générale et insertion territoriale de la ville de Briga », Rapports de fouilles programmées, Agglomération antique de Briga, “Bois l’Abbé”, Eu (Seine-Maritime – 76 255 001 AH), campagne de fouilles 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Mantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Parétias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional d'Archéologie de Normandie. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Collectif de Recherche « Topographie générale et insertion territoriale de la ville de Briga », Rapports de fouilles programmées, Agglomération antique de Briga, “Bois l’Abbé”, Eu (Seine-Maritime – 76 255 001 AH), campagne de fouilles 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Mantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Parétias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional d'Archéologie de Normandie. 2020, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test Excavation on Site 4215 (al-'Ula, Saudi Arabia). Report of the Oct. / Nov. 2019 field campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lesguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulrahman Alsuhaibani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alkhatib-Alkontar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Desormeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Centre national de la recherche scientifique (CNRS); Agence française pour le développement d'AlUla (Afalula); Royal Commission for AlUla (RCU). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03102191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temple funéraire de Padiamenopé dans l'environnement de l'Assassif - Rapport d'activité 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gavazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Hartenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Quiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut français d'archéologie orientale du Caire. 2019, pp.238-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villards d'Héria, occupation du territoire, continuité et évolution - PCR - année probatoire 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grebot Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gavazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lourdaux-Jurietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] S. R. A. Bourgogne Franche-Comté, Besançon. 2019, pp.89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03624932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Collectif de Recherche « Topographie générale et insertion territoriale de la ville de Briga », Rapports de fouilles programmées, Agglomération antique de Briga, “Bois l’Abbé”, Eu (Seine-Maritime – 76 255 001 AH), campagne de fouilles 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Mantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Parétias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie de Normandie. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lac d'Antre (Villards d'Héria - 39). Etat des connaissances. Prospection archéologique - sondage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grebot Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gavazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Bourgogne-Franche-Comté. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'habitat de hauteur fortifié du Maimont (Niedersteinbach, Bas-Rhin/Schönau, Pfalz) : Rapport de fouille programmée 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Wassong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fontanille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gavazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Jodry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizzie Scholtus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Strasbourg; UMR 7044 : ArcHiMedE; SRA Alsace. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temple funéraire de Padiamenopé dans l'environement de l'Assassif - Rapport d'activité 2016-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gavazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Brahimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Université de Strasbourg. 2018, pp.299-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Collectif de Recherche « Topographie générale et insertion territoriale de la ville de Briga », Rapports de fouilles programmées, Agglomération antique de Briga, “Bois l’Abbé”, Eu (Seine-Maritime – 76 255 001 AH), campagne de fouilles 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Mantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Parétias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie de Normandie. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le peuplement préhistorique du Jura alsacien. Projet collectif de recherche pluriannuel 2014-2016. Rapport 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Diemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jehanne Affolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alkhatib-Alkontar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachellerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Detrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Alsace. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'habitat de hauteur fortifié du Maimont (Niedersteinbach, Bas-Rhin/Schönau, Pfalz) : Rapport de fouille programmée 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Wassong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Barbau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fontanille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gavazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Jodry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Strasbourg; UMR 7044 : ArcHiMedE; SRA Alsace. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le peuplement préhistorique du Jura alsacien. Projet collectif de recherche pluriannuel 2014-2016. Rapport intermédiaire 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Diemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Detrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gavazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Alsace. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Report. Third season of the Saudi French Mission in al-Kharj, Province of Riyadh. 24 October - 29 November 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Schiettecatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gavazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamandu Hilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Simeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CNRS-UMR8167. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01062149v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second season of the Saudi-French mission in al-Yamāma, al-Kharj area (11 November - 18 December 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Schiettecatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gavazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CNRS, UMR8167 Orient &amp; Méditerranée. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00797003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode magnétique multi-échelle à trois dimensions appliquée à l'étude archéologique du site de Qasr 'Allam, oasis de Bahariya, Egypte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gavazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Université de Strasbourg, 2015. Français. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2015STRAG029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01321216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId157"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:117.07317073171px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bruno Gavazzi </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bruno-gavazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0960-1174</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">192802518</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/N-1829-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis actuellement responsable des études et de la R&D pour la géophysique exploratoire chez </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enerex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> que j'ai rejoins en 2021 après 10 ans d'expérience dans la recherche académique. Ma spécialité est l'imagerie et l'étude de tout ce qu'on trouve sous la surface, pour des applications diverses comme l'archéologie, les études environnementales, l'aménagement du territoire, la géologie ou l'exploration de ressources.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Côté R&D, je travaille sur le développement méthodologique et théorique en magnétisme et sur les méthodes quantitatives ou semi-quantitatives d'interprétation.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Archaeological Project in al-Bad' (Tabuk Province) - 2018 Season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer A Sahlah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waleed Badaiwi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Abady Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saud Almadhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlal. Journal of Saudi Arabian Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32, pp.7-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Versatile Solution for High-Quality Uav Fluxgate Magnetic Acquisitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Mercier de Lépinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Fréville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gavazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Kiemes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Miguel Sanabria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Break</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39 (8), pp.57-62. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/1365-2397.fb2021061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integrated Approach for Ground and Drone-Borne Magnetic Surveys and their Interpretation in Archaeological Prospection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gavazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Reiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Munschy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45, pp.165-168. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.9325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Aeromagnetism for Geological Interpretation: 1. Comparison of Scalar and Vector Magnetometers for Aeromagnetic Surveys and an Equivalent Source Interpolator for Combining, Gridding and Transforming Fixed Altitude and Draping Data Sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gavazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Munschy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mercier de Lépinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Diraison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125, pp.e2019JB018870. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JB018870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Aeromagnetism for Geological Interpretation: 2. A Case Study on Structural and Lithological Features in the Northern Vosges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lionel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gavazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mercier de Lépinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Diraison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Géraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125, pp.e2019JB017688. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JB017688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heureuses rencontres. Vers le développement d'approches intégrées en géosciences et archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gavazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archimède : archéologie et histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.114-118. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.47245/archimede.0007.act.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02893346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assassif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garance Clapuyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gavazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Hartenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/baefe.985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier l’occupation d’une ville : les enjeux du PCR « Topographie générale et insertion territoriale de l’agglomération antique de Briga »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Mantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Parétias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archimède : archéologie et histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.217-230. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.47245/archimede.0007.act.09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02893719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche multi-méthodes expérimentale pour l’étude d’un site d’occupation romaine et médiévale à Horbourg-Wihr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Reiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gavazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archimède : archéologie et histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.260-271. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.47245/archimede.0007.act.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02893805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des prospections magnétiques haute résolution à la compréhension d’un habitat protohistorique : l’exemple du site de hauteur fortifié du Maimont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Wassong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gavazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archimède : archéologie et histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.283-293. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.47245/archimede.0007.act.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02893866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluxgate three-component magnetometers for cost-effective ground, UAV and airborne magnetic surveys for industrial and academic geoscience applications and comparison with current industrial standards through case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gavazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Le Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Mercier de Lepinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Calou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Munschy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomechanics for Energy and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20, pp.100117. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gete.2019.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temple funéraire de Padiaménopé dans l'environnement de l'Assassif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gavazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Hartenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Quiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Français d'Archéologie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, L. Bavay (éd.), Rapport d’activité 2017-2018, Supplément 118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temple funéraire de Padiaménopé dans l’environnement de l’Assassif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gavazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Brahimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Français d'Archéologie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, L. Bavay (éd.), Rapport d’activité 2016-2017, supplément 117, pp.299-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al-Kharj 2011–2012. 1st and 2nd seasons of the Saudi-French Archaeological Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Schiettecatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdalaziz Al-Ghazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdalaziz Al-Hammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlal. Journal of Saudi Arabian Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24, pp.147-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01885056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Fluxgate 3-Axis Magnetometers in Archaeology: Application with a Multi-sensor Device on the Site of Qasr ‘Allam in the Western Desert of Egypt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gavazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozan Alkhatib-Alkontar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Munschy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Duvette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological Prospection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (1), pp.59 - 73. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/arp.1553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluxgate vector magnetometers: A multisensor device for ground, UAV, and airborne magnetic surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gavazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Le Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Munschy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Dechamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leading Edge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35 (9), pp.795-797. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1190/tle35090795.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahariya. Pratiques funéraires et lieux de culte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Duvette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gavazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Munschy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Français d'Archéologie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.195-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour des points d’eau. Expansions et régressions d’un terroir irrigué de l'Oasis de Bahariya (Égypte), des Pharaons à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gavazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Munschy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archimède : archéologie et histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1, pp.156-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour des points d’eau : Expansions et régressions d’un terroir irrigué de l’oasis de Bahariya (Égypte), des pharaons à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gavazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre de l’EOST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16, pp.9-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05258247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnétisme et archéologie : une approche intégrée pour des avancées en archéologie et en géophysique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gavazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munschy Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier l’occupation d’une ville romaine : les enjeux du PCR « Topographie générale et insertion territoriale de l’agglomération antique de Briga »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Parétias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gavazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Interdisciplinaires et Interprofessionnelles Géosciences -Archéologie (RIIGA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruno GAVAZZI, Jun 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier une oasis d’Arabie septentrionale. Pratiques méthodologiques et premiers résultats sur le site d’al-Bad’ (supposée ancienne Madian)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gavazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer A Sahlah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Interdisciplinaires et Interprofessionnelles Géosciences - Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNISTRA, Jun 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification de l'impact carbone lié aux activités de recherche au sein de ITES et propositions pour leur réduction par le groupe de Réflexion pour une Réduction de notre Empreinte Ecologique [GRREE]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Debasseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Gobillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Feffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Jouniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre 28e</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AL-YAMĀMA: GEOMAGNETIC MAPPING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gavazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozan Alkhatib-Alkontar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Munschy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jeremie Schiettecatte, Abdulaziz Alghazzi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Al-KHARJ I REPORT ON TWO EXCAVATION SEASONS IN THE OASIS OF AL-KHARJ • 2011-2012 SAUDI ARABIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40, 2016, Archaeological Refereed studies, 978-603-8136-34-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospections magnétiques sur le site gallo-romain de Dachstein.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Munschy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alkhatib-Alkontar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gavazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oswald G et Triantafillidis G (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'occupation du sol dans la vallée de la Bruche de la préhistoire à la fin de l'Antiquité, Projet collectif de recherche, Rapport final.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Strasbourg 201, pp.333-349, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet SARHAE. Le site archéologique des Rothenstaudenà Voellerdingen (67) étude d’un habitat antique et de son environnement - Rapport d’opération 2024 : fouille, prospection géophysique, analyse des données LiDAR et paléo-environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Nüsslein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi Cicutta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dellinger Laurine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gavazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS; UMR 7044 - Archimède; Enerex; Direction Régionale des Affaires Culturelles du Grand Est - Service Régional de l’Archéologie - Site de Strasbourg; Université de Strasbourg - Investissements d’avenir; Communauté de Communes de l’Alsace Bossue; Commune de Voellerdingen; Société de Recherche Archéologique d’Alsace Bossue; INRAP; Université de Lorraine; UMR 7360 LIEC. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet SARHAE. Le site archéologique des Rothenstauden à Voellerdingen (67). Etude d’un habitat antique et de son environnement. Rapport d’opération 2023 : fouilles, prospection géophysique et analyse des données Lidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Nüsslein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi Cicutta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gavazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Thuault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audric Touvron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS; UMR 7044; Société de Recherche Archéologique d’Alsace Bossue; Direction Régionale des Affaires Culturelles du Grand Est - Service Régional de l’Archéologie - Site de Strasbourg; Université de Strasbourg - Investissements d’avenir; Communauté de Communes de l’Alsace Bossue; Inrap; Enerex. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géophysique, GPR multi antennes, Villards d'Héria, rapport 4/8 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grebot Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gavazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Reiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 4/8, S.R.A. Bourgogne Franche-Comté. 2021, pp.55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03625209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géophysique magnétique , Villards d'Héria, rapport 5/8 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grebot Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gavazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Quiquerez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Reiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 5/8, S.R.A. Bourgogne Franche-Comté. 2021, pp.75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03625241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Collectif de Recherche « Topographie générale et insertion territoriale de la ville de Briga », Rapports de fouilles programmées, Agglomération antique de Briga, “Bois l’Abbé”, Eu (Seine-Maritime – 76 255 001 AH), campagne de fouilles 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Mantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Parétias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional d'Archéologie de Normandie. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Collectif de Recherche « Topographie générale et insertion territoriale de la ville de Briga », Rapports de fouilles programmées, Agglomération antique de Briga, “Bois l’Abbé”, Eu (Seine-Maritime – 76 255 001 AH), campagne de fouilles 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Mantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Parétias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional d'Archéologie de Normandie. 2020, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test Excavation on Site 4215 (al-'Ula, Saudi Arabia). Report of the Oct. / Nov. 2019 field campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lesguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulrahman Alsuhaibani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alkhatib-Alkontar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Desormeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Centre national de la recherche scientifique (CNRS); Agence française pour le développement d'AlUla (Afalula); Royal Commission for AlUla (RCU). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03102191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temple funéraire de Padiamenopé dans l'environnement de l'Assassif - Rapport d'activité 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gavazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Hartenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Quiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut français d'archéologie orientale du Caire. 2019, pp.238-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villards d'Héria, occupation du territoire, continuité et évolution - PCR - année probatoire 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grebot Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gavazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lourdaux-Jurietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] S. R. A. Bourgogne Franche-Comté, Besançon. 2019, pp.89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03624932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Collectif de Recherche « Topographie générale et insertion territoriale de la ville de Briga », Rapports de fouilles programmées, Agglomération antique de Briga, “Bois l’Abbé”, Eu (Seine-Maritime – 76 255 001 AH), campagne de fouilles 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Mantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Parétias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie de Normandie. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lac d'Antre (Villards d'Héria - 39). Etat des connaissances. Prospection archéologique - sondage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grebot Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gavazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Bourgogne-Franche-Comté. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'habitat de hauteur fortifié du Maimont (Niedersteinbach, Bas-Rhin/Schönau, Pfalz) : Rapport de fouille programmée 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Wassong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fontanille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gavazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Jodry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizzie Scholtus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Strasbourg; UMR 7044 : ArcHiMedE; SRA Alsace. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Collectif de Recherche « Topographie générale et insertion territoriale de la ville de Briga », Rapports de fouilles programmées, Agglomération antique de Briga, “Bois l’Abbé”, Eu (Seine-Maritime – 76 255 001 AH), campagne de fouilles 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Mantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Parétias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie de Normandie. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temple funéraire de Padiamenopé dans l'environement de l'Assassif - Rapport d'activité 2016-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gavazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Brahimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Université de Strasbourg. 2018, pp.299-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le peuplement préhistorique du Jura alsacien. Projet collectif de recherche pluriannuel 2014-2016. Rapport 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Diemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jehanne Affolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alkhatib-Alkontar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachellerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Detrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Alsace. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'habitat de hauteur fortifié du Maimont (Niedersteinbach, Bas-Rhin/Schönau, Pfalz) : Rapport de fouille programmée 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Wassong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Barbau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fontanille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gavazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Jodry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Strasbourg; UMR 7044 : ArcHiMedE; SRA Alsace. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le peuplement préhistorique du Jura alsacien. Projet collectif de recherche pluriannuel 2014-2016. Rapport intermédiaire 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Diemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Detrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gavazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Alsace. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Report. Third season of the Saudi French Mission in al-Kharj, Province of Riyadh. 24 October - 29 November 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Schiettecatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gavazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamandu Hilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Simeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CNRS-UMR8167. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01062149v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second season of the Saudi-French mission in al-Yamāma, al-Kharj area (11 November - 18 December 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Schiettecatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gavazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CNRS, UMR8167 Orient &amp; Méditerranée. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00797003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode magnétique multi-échelle à trois dimensions appliquée à l'étude archéologique du site de Qasr 'Allam, oasis de Bahariya, Egypte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gavazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Université de Strasbourg, 2015. Français. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2015STRAG029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01321216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId157"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="91975F40"/>
+    <w:nsid w:val="ABC5DD4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bruno-gavazzi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0960-1174" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192802518" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-1829-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enerex.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835681v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charloux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer A Sahlah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waleed Badaiwi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Abady Mahmoud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saud Almadhi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314686v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Mercier de L&#233;pinay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Fr&#233;ville" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gavazzi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Kiemes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Miguel Sanabria" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1365-2397.fb2021061" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330114v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Reiller" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Munschy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.9325" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02893346v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0007.act.01" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02560418v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lionel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gavazzi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mercier de L&#233;pinay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diraison" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves G&#233;raud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB017688" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027414v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Colin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Clapuyt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupuis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Hartenstein" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.985" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02560416v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bertrand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Munschy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB018870" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02893719v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Mantel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dubois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Par&#233;tias" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Viquesnel-Schlosser" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Voisin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0007.act.09" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02893805v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fuchs" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0007.act.13" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02893866v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Wassong" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0007.act.15" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446707v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Maire" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Mercier de Lepinay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Calou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gete.2019.03.002" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891583v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marchand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Quiles" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074260v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Brahimi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624846v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozan Alkhatib-Alkontar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Duvette" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.1553" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885056v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Schiettecatte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdalaziz Al-Ghazzi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdalaziz Al-Hammad" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chabrol" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624847v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Dechamp" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/tle35090795.1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217861v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schuster" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217864v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schwartz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258247v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588071v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munschy Marc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926153v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bernard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373491v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299688v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Debasseux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gobillard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Feffer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jouniaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Autin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625146v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217880v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alkhatib-Alkontar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876395v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin N&#252;sslein" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Cicutta" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dellinger Laurine" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duringer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377290v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Thuault" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Touvron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03625209v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grebot R&#233;my" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03625241v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Quiquerez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493606v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202374v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Richard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03102191v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rohmer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lesguer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulrahman Alsuhaibani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Desormeau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049639v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Colin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marchand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quiles" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03624932v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lourdaux-Jurietti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Loiseau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046979v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899965v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422461v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fontanille" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jodry" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizzie Scholtus" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099540v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046982v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898120v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Diemer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachellerie" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Detrey" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422455v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Barbau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898117v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Henry" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeunesse" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01062149v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Crassard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamandu Hilbert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Simeon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00797003v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gandreau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monchot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01321216v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015STRAG029" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bruno-gavazzi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0960-1174" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192802518" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-1829-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enerex.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835681v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charloux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer A Sahlah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waleed Badaiwi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Abady Mahmoud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saud Almadhi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314686v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Mercier de L&#233;pinay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Fr&#233;ville" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gavazzi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Kiemes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Miguel Sanabria" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1365-2397.fb2021061" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330114v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Reiller" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Munschy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.9325" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02560416v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bertrand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Munschy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mercier de L&#233;pinay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diraison" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB018870" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02560418v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lionel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gavazzi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves G&#233;raud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB017688" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02893346v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0007.act.01" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027414v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Colin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Clapuyt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupuis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Hartenstein" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.985" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02893719v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Mantel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dubois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Par&#233;tias" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Viquesnel-Schlosser" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Voisin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0007.act.09" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02893805v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fuchs" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0007.act.13" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02893866v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Wassong" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0007.act.15" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446707v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Maire" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Mercier de Lepinay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Calou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gete.2019.03.002" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891583v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marchand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Quiles" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074260v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Brahimi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885056v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Schiettecatte" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdalaziz Al-Ghazzi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdalaziz Al-Hammad" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chabrol" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624846v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozan Alkhatib-Alkontar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Duvette" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.1553" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624847v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Dechamp" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/tle35090795.1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217861v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schuster" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217864v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schwartz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258247v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588071v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munschy Marc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373491v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926153v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bernard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299688v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Debasseux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gobillard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Feffer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jouniaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Autin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625146v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217880v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alkhatib-Alkontar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876395v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin N&#252;sslein" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Cicutta" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dellinger Laurine" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duringer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377290v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Thuault" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Touvron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03625209v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grebot R&#233;my" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03625241v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Quiquerez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493606v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202374v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Richard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03102191v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rohmer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lesguer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulrahman Alsuhaibani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Desormeau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049639v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Colin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marchand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quiles" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03624932v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lourdaux-Jurietti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Loiseau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046979v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899965v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422461v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fontanille" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jodry" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizzie Scholtus" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046982v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099540v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898120v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Diemer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachellerie" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Detrey" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422455v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Barbau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898117v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Henry" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeunesse" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01062149v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Crassard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamandu Hilbert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Simeon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00797003v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gandreau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monchot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01321216v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015STRAG029" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>