--- v0 (2026-03-22)
+++ v1 (2026-04-23)
@@ -194,351 +194,351 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of carrier diffusion in InGaN/GaN quantum wells: Impact of quantum well thickness and substrate type</w:t>
+                <w:t xml:space="preserve">Wurtzite vs zinc blende phase selection in GaN nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Litschgi</w:t>
+                <w:t xml:space="preserve">Corentin Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Dussaigne</w:t>
+                <w:t xml:space="preserve">Fabien Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Barbier</w:t>
+                <w:t xml:space="preserve">Bérangère Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Veux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anthony Cibié</w:t>
+                <w:t xml:space="preserve">Jean-Luc Rouvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0219902⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 138 (3), pp.035304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0279475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04880878v1</w:t>
+                <w:t xml:space="preserve">hal-05345102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wurtzite vs zinc blende phase selection in GaN nanowires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of carrier diffusion in InGaN/GaN quantum wells: Impact of quantum well thickness and substrate type</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Litschgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Guérin</w:t>
+                <w:t xml:space="preserve">Amélie Dussaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Jourdan</w:t>
+                <w:t xml:space="preserve">Frédéric Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérangère Moreau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Gayral</w:t>
+                <w:t xml:space="preserve">Guillaume Veux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Rouvière</w:t>
+                <w:t xml:space="preserve">Anthony Cibié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 138 (3), pp.035304. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 126 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0279475⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0219902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05345102v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04880878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical properties of basal plane stacking faults in AlN nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1266,563 +1266,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02991749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monolithic integration of ultraviolet microdisk lasers into photonic circuits in a III-nitride-on-silicon platform</w:t>
+                <w:t xml:space="preserve">Impact of kinetics on the growth of GaN on graphene by plasma-assisted molecular beam epitaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farsane Tabataba-Vakili</w:t>
+                <w:t xml:space="preserve">M Gruart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Alloing</w:t>
+                <w:t xml:space="preserve">N Feldberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Damilano</w:t>
+                <w:t xml:space="preserve">B Gayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bougerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassen Souissi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Brimont</w:t>
+                <w:t xml:space="preserve">S Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.395371⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (11), pp.115602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/ab5c15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02908380v1</w:t>
+                <w:t xml:space="preserve">hal-02945299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of kinetics on the growth of GaN on graphene by plasma-assisted molecular beam epitaxy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of low-threshold optically pumped III-nitride microdisk lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farsane Tabataba-Vakili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Gruart</w:t>
+                <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Feldberg</w:t>
+                <w:t xml:space="preserve">Blandine Alloing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Gayral</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Bougerol</w:t>
+                <w:t xml:space="preserve">Benjamin Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Pouget</w:t>
+                <w:t xml:space="preserve">Laetitia Doyennette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 31 (11), pp.115602. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117, pp.121103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/ab5c15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0015252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02945299v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of low-threshold optically pumped III-nitride microdisk lasers</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhanced UV Emission of GaN Nanowires Functionalized by Wider Band Gap Solution-Processed p-MnO Quantum Dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Doyennette</w:t>
+                <w:t xml:space="preserve">Dhaifallah Almalawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergei Lopatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somak Mitra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahani Flemban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra-Madalina Siladie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0015252⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (30), pp.34058-34064. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.0c07029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02946015v1</w:t>
+                <w:t xml:space="preserve">hal-03749711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced UV Emission of GaN Nanowires Functionalized by Wider Band Gap Solution-Processed p-MnO Quantum Dots</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Somak Mitra</w:t>
+                <w:t xml:space="preserve">Monolithic integration of ultraviolet microdisk lasers into photonic circuits in a III-nitride-on-silicon platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farsane Tabataba-Vakili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Alloing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tahani Flemban</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandra-Madalina Siladie</w:t>
+                <w:t xml:space="preserve">Hassen Souissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (30), pp.34058-34064. </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (15), pp.4276-4279. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.0c07029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.395371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03749711v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02908380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlated electro-optical and structural study of electrically tunable nanowire quantum dot emitters</w:t>
               </w:r>
@@ -2072,77 +2072,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">III-nitride on silicon electrically injected microrings for nanophotonic circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farsane Tabataba-Vakili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rennesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Frayssinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2206,77 +2206,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demonstration of critical coupling in an active III-nitride microdisk photonic circuit on silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farsane Tabataba-Vakili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Doyennette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2608,77 +2608,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blue Microlasers Integrated on a Photonic Platform on Silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farsane Tabataba-Vakili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Doyennette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3408,51 +3408,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q factor limitation at short wavelength (around 300 nm) in III-nitride-on-silicon photonic crystal cavities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farsane Tabataba-Vakili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iannis Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3614,795 +3614,795 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02007594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep-UV nitride-on-silicon microdisk lasers</w:t>
+                <w:t xml:space="preserve">Quantum Dot-Like Behavior of Compositional Fluctuations in AlGaN Nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Selles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Brimont</w:t>
+                <w:t xml:space="preserve">M. Belloeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Cassabois</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. Daudin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (2), pp.960-966</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01308209v1</w:t>
+                <w:t xml:space="preserve">hal-02007643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InGaN nanowires with high InN molar fraction: growth, structural and optical properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemical composition fluctuations and strain relaxation in InGaN nanowires: The role of the metal/nitrogen flux ratio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Belloeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xin Zhang</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Benedikt Haas</w:t>
+                <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bougerol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/27/19/195704⟩</w:t>
+              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55, pp.79 - 84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mssp.2016.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01851934v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01677509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical composition fluctuations and strain relaxation in InGaN nanowires: The role of the metal/nitrogen flux ratio</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">InGaN nanowires with high InN molar fraction: growth, structural and optical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lourenco-Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Meuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Kociak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Belloeil</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bruno Gayral</w:t>
+                <w:t xml:space="preserve">Benedikt Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mssp.2016.03.006⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (19), pp.195704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/27/19/195704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01677509v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01851934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum Dot-Like Behavior of Compositional Fluctuations in AlGaN Nanowires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phase-matched second harmonic generation with on-chip GaN-on-Si microdisks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iannis Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maksym Gromovyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Belloeil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Gayral</w:t>
+                <w:t xml:space="preserve">M. El Kurdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Daudin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 16 (2), pp.960-966</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02007643v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01636574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase-matched second harmonic generation with on-chip GaN-on-Si microdisks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iannis Roland</w:t>
+                <w:t xml:space="preserve">Lifetime Measurements Well below the Optical Diffraction Limit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Meuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maksym Gromovyi</w:t>
+                <w:t xml:space="preserve">Luiz Tizei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Zeng</w:t>
+                <w:t xml:space="preserve">Thomas Auzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. El Kurdi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Sauvage</w:t>
+                <w:t xml:space="preserve">R. Songmuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Daudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (7), pp.1157-1163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.6b00212⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01636574v1</w:t>
+                <w:t xml:space="preserve">hal-01981358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lifetime Measurements Well below the Optical Diffraction Limit</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deep-UV nitride-on-silicon microdisk lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luiz Tizei</w:t>
+                <w:t xml:space="preserve">Julien Selles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Auzelle</w:t>
+                <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Songmuang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Daudin</w:t>
+                <w:t xml:space="preserve">Pierre Valvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 3 (7), pp.1157-1163. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.21650. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.6b00212⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep21650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01981358v1</w:t>
+                <w:t xml:space="preserve">hal-01308209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GaN Rods Grown on Si by SAG-HVPE toward GaN HVPE/InGaN MOVPE Core/Shell Structures</w:t>
               </w:r>
@@ -4440,51 +4440,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bougerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Castelluci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Dussaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16 (5), pp.2509-2513. </w:t>
@@ -4516,377 +4516,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02007652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging of Photonic Crystal Localized Modes through Third-Harmonic Generation</w:t>
+                <w:t xml:space="preserve">Phase-matched second harmonic generation with on-chip GaN-on-Si microdisks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Iännis Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gromovyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yijia Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa El Kurdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.6b00236⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.34191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep34191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01398059v1</w:t>
+                <w:t xml:space="preserve">hal-02087428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase-matched second harmonic generation with on-chip GaN-on-Si microdisks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">Imaging of Photonic Crystal Localized Modes through Third-Harmonic Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yijia Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iannis Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Checoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zheng Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa El Kurdi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6, pp.34191. </w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (7), pp.1240-1247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep34191⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.6b00236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02087428v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-infrared III-nitride-on-silicon nanophotonic platform with microdisk resonators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Checoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El Kurdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 24 (9), pp.9602-9610. </w:t>
@@ -4924,90 +4924,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">III-Nitride-on-silicon microdisk lasers from the blue to the deep ultra-violet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Selles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Crepel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El Kurdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Checoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5058,90 +5058,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attribution of the 3.45 eV GaN nanowires luminescence to inversion domain boundaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Auzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedikt Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martien den Hertog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Daudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5192,103 +5192,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resonant second harmonic generation in a gallium nitride two-dimensional photonic crystal on silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iännis Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Checoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El Kurdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 106, pp.081105. </w:t>
@@ -5320,338 +5320,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01130620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-infrared gallium nitride two-dimensional photonic crystal platform on silicon</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Z. Han</w:t>
+                <w:t xml:space="preserve">Aluminum nitride photonic crystals and microdiscs for ultra-violet nanophotonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Néel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Checoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Blin</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M El Kurdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4887065⟩</w:t>
+              <w:t xml:space="preserve">Advances in Natural Sciences : Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (2), pp.023001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2043-6262/5/2/023001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01130613v1</w:t>
+                <w:t xml:space="preserve">hal-02007639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aluminum nitride photonic crystals and microdiscs for ultra-violet nanophotonics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">I Roland</w:t>
+                <w:t xml:space="preserve">Near-infrared gallium nitride two-dimensional photonic crystal platform on silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iännis Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Checoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Sauvage</w:t>
+                <w:t xml:space="preserve">C. Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Natural Sciences : Nanoscience and Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 5 (2), pp.023001. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 105, pp.011104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2043-6262/5/2/023001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4887065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02007639v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01130613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathodoluminescence of stacking fault bound excitons for local probing of the exciton diffusion length in single GaN nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Nogues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Auzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martien den Hertog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5724,51 +5724,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging of photonic modes in an AlN-based photonic crystal probed by an ultra-violet internal light source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5897,64 +5897,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bougerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Kociak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Daudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 24 (30), pp.305703. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6040,51 +6040,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martien den Hertog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Kociak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 7 (10), pp.868. </w:t>
@@ -6250,295 +6250,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00788821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain assisted inter-diffusion in GaN/AlN quantum dots</w:t>
+                <w:t xml:space="preserve">Growth, structural and optical properties of AlGaN nanowires in the whole composition range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Leclere</w:t>
+                <w:t xml:space="preserve">A. Pierret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bougerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Fellmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Bougerol</w:t>
+                <w:t xml:space="preserve">A. Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Cooper</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Gayral</w:t>
+                <w:t xml:space="preserve">Hubert Renevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4775587⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 24 (11), pp.115704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/24/11/115704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00788825v1</w:t>
+                <w:t xml:space="preserve">hal-00854134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth, structural and optical properties of AlGaN nanowires in the whole composition range</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Pierret</w:t>
+                <w:t xml:space="preserve">Strain assisted inter-diffusion in GaN/AlN quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fellmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bougerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Gayral</w:t>
+                <w:t xml:space="preserve">D. Cooper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 24 (11), pp.115704. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 113 (3), pp.034311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/24/11/115704⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4775587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00854134v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth mechanism and properties of InGaN insertions in GaN nanowires</w:t>
               </w:r>
@@ -6855,51 +6855,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Néel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Rashid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6944,441 +6944,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00710682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and optical properties of InGaN/GaN nanowire heterostructures grown by PA-MBE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Tourbot</w:t>
+                <w:t xml:space="preserve">Catalyst-free growth of high-optical quality GaN nanowires by metal-organic vapor phase epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X.J. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Sam-Giao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bougerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Diane Sam-Giao</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 22 (7), pp.75601. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 99, pp.251910. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/22/7/075601⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3671365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01005899v1</w:t>
+                <w:t xml:space="preserve">hal-00788831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalyst-free growth of high-optical quality GaN nanowires by metal-organic vapor phase epitaxy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Gayral</w:t>
+                <w:t xml:space="preserve">AlN photonic crystal nanocavities realized by epitaxial conformal growth on nanopatterned silicon substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Néel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meletios Mexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Sam-Giao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Durand</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 99, pp.251910. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3671365⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 98 (26), pp.261106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3605592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00788831v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00632917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AlN photonic crystal nanocavities realized by epitaxial conformal growth on nanopatterned silicon substrate</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Meletios Mexis</w:t>
+                <w:t xml:space="preserve">Structural and optical properties of InGaN/GaN nanowire heterostructures grown by PA-MBE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Tourbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bougerol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martien den Hertog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Sam-Giao</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22 (7), pp.75601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/22/7/075601⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3605592⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00632917v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature-insensitive optical alignment of the exciton in nanowire-embedded GaN quantum dots</w:t>
               </w:r>
@@ -7403,51 +7403,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.T. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7550,51 +7550,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Sam-Giao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bougerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Daudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 97, pp.81910. </w:t>
@@ -7645,51 +7645,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reversed polarized emission in highly strained a-plane GaN/AlN multiple quantum wells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Mata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Budagosky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7760,463 +7760,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01005694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PAMBE growth of (112¯ 2)-oriented GaN/AlN nanostructures on m-sapphire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence for quantum-confined Stark effect in GaN/AlN quantum dots in nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Lahourcade</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Chauvat</w:t>
+                <w:t xml:space="preserve">Rudeesun Songmuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Tourbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bougerol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Daudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 80, pp.121305(R). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.80.121305⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00438093v1</w:t>
+                <w:t xml:space="preserve">hal-00999581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for quantum-confined Stark effect in GaN/AlN quantum dots in nanowires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantum dot to quantum wire transition of m-plane GaN islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Amstatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bougerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Daudin</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Bellet-Amalric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 80, pp.121305(R). </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.80.121305⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 79 (3), pp.035313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.79.035313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00999581v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00999575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum dot to quantum wire transition of m-plane GaN islands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PAMBE growth of (112¯ 2)-oriented GaN/AlN nanostructures on m-sapphire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lahourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Amstatt</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Bruno Gayral</w:t>
+                <w:t xml:space="preserve">P. K. Kandaswamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Microelectronics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 40, pp.325-327</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00999575v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00438093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interband and intersubband optical characterization of semipolar (112¯2)-oriented GaN/AlN multiple-quantum-well structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lahourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. K. Kandaswamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8284,103 +8284,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ga kinetics in plasma-assisted molecular-beam epitaxy of GaN(112¯2): Effect on the structural and optical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lahourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Monroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 103, pp.093514</w:t>
@@ -8568,51 +8568,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical properties of GaN/AlN quantum dots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gayral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 9, pp.816. </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8831,51 +8831,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Founta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Daudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Le Si Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8939,77 +8939,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical properties of single non-polar GaN quantum dots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Founta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Daudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Eymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9190,103 +9190,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature dependence of the gain in InGaN/GaN quantum wells microlasers grown by MOCVD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Doyennette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farsane Tabataba-Vakili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El Kurdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Nitride Semiconductors 2018 (IWN 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Kanazawa, Japan</w:t>
@@ -9354,51 +9354,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Crepel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9453,90 +9453,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitride nanophotonics from the deep ultra-violet to the near infrared: non-linear optics and microlasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sellés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Guizal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meletios Mexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Metamaterials, Photonic Crystals and Plasmonics (META'16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Malaga, Spain</w:t>
@@ -9591,77 +9591,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sellés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Crepel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meletios Mexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Nitride Semiconductors (IWN 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Orlando, United States</w:t>
@@ -9703,90 +9703,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A nitride-on-Silicon microdisk laser emitting at 275 nm and room-temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Selles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Lasers and Electro-Optics 2015 (CLEO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Munich, Germany</w:t>
@@ -9828,90 +9828,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanophotonique et semiconducteurs nitrures : optique non-linéaire et nouveaux microlasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Selles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhen Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème Congrès de la Société Française de Physique (SFP2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Strasbourg, France</w:t>
@@ -9940,90 +9940,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitride-on-Silicon microdisks resonators for deep-UV laser emission at room-temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Selles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10065,51 +10065,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interplay between localized and delocalized photonic modes in a cavity and a W1 waveguide probed by QD photoluminescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10203,64 +10203,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photonic cavities embedding GaN quantum dots for the UV spectral range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meletios Mexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10341,51 +10341,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Founta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Daudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Eymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10466,51 +10466,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Founta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Daudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Emery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10637,51 +10637,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Crepel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10999,51 +10999,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493000v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gayral" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880878v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Litschgi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dussaigne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Veux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cibi&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0219902" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345102v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gu&#233;rin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jourdan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Moreau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0279475" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345072v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; Jacopin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0252320" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017194v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vermeersch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pernot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0137424" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749708v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ece Aybeke" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra-Madalina Siladie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Synhaivskyi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0080713" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03138764v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akanksha Kapoor" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grenier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bougerol" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Jacopin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adpr.202000148" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379668v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Finot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.1c00943" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991749v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Daudin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Donatini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Bellet-Amalric" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/abb6a5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908380v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farsane Tabataba-Vakili" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Alloing" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Damilano" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Souissi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Brimont" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.395371" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945299v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gruart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Feldberg" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gayral" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pouget" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab5c15" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946015v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Doyennette" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0015252" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749711v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhaifallah Almalawi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Lopatin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somak Mitra" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahani Flemban" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c07029" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465018v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Spies" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhil Ajay" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Monroy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. den Hertog" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b03858" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02963131v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mollard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c08765" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100722v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rennesson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frayssinet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Duboz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.011800" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393815v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guillet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Rennesson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-54416-3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127433v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Concordel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Garro" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cros" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5094627" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986657v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Guan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vallo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Messanvi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Mancini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.8b00520" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951027v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.8b00542" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971568v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timot&#233;e Journot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchiat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dijon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Hyot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b01194" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922230v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Polaczy&#324;ski" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipankar Kalita" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Anh Luong" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aab838" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576515v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jayaprakash" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. G. Kalaitzakis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Christmann" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tsagaraki" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;ra Hocevar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-06125-y" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677494v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Carlin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Salomon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b04852" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638719v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martien I. den Hertog" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hille" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Sch&#246;rmann" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b01118" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631144v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iannis Roland" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Mo Tran" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Checoury" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa El Kurdi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4997124" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007594v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2017.09.001" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308209v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Selles" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cassabois" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valvin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep21650" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851934v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lourenco-Martins" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meuret" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kociak" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Haas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/19/195704" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677509v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Belloeil" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Jouneau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2016.03.006" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84JXMF2K-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007643v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belloeil" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Daudin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636574v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Gromovyi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zeng" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Kurdi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvage" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981358v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Tizei" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Auzelle" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Songmuang" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.6b00212" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007652v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Avit" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Andre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Castelluci" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5b01244" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398059v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijia Zeng" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Han" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.6b00236" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087428v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#228;nnis Roland" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gromovyi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Sauvage" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep34191" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334017v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Roland" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Checoury" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.009602" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469387v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Crepel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4971357" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586122v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martien den Hertog" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4927826" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130620v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Han" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913679" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130613v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4887065" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007639v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. N&#233;el" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Roland" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M El Kurdi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sauvage" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2043-6262/5/2/023001" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958223v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Nogues" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4868131" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916331v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rousset" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine N&#233;el" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.005059" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854145v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pierret" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/24/30/305703" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945864v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201308009" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788821v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Sam-Giao" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mata" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Tourbot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Renard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Wysmolek" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4775492" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788825v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leclere" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fellmann" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cooper" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4775587" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854134v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pierret" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cros" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Renevier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gayral" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/24/11/115704" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788827v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Glas" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Fernando Zagonel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Mahfoud" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/13/135703" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-87XLRQP1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905246v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meletis Mexis" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Sergent" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201100226" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CFC1D4139D1F5120BF494933AA19C2CFD2E7810F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710682v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Rashid" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4712590" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005899v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grenier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/22/7/075601" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-T7MFV8DR-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788831v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.J. Chen" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3671365" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632917v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meletios Mexis" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3605592" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999496v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Balocchi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Renard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. Nguyen" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Armand" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.235310" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005684v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3478004" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005694v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Budagosky" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Molina-Sanchez" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garro" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.125405" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438093v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lahourcade" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. K. Kandaswamy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chauvat" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999581v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudeesun Songmuang" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.121305" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999575v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Amstatt" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.035313" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00373661v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ruterana" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Machhadani" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00372565v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monroy" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263940v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Czekalla" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guignard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hanisch" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.Q. Cao" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Kaidashev" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/19/11/115202" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-67KPB39B-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389996v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2008.10.008" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-08Q7J7QK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263656v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Robin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gauron" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferret" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tavares" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Feuillet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2794790" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263623v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rol" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Founta" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Mariette" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Si Dang" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.125306" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394751v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eymery" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766008v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952415v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952364v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sell&#233;s" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Damilano" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951768v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Guizal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951054v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308239v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308247v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Lin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132090v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boucaud" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308230v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Rousset" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633289v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bretagnon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397009v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. G&#233;rard" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395893v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Emery" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. Gerard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952385v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970386v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys:200102001" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493000v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gayral" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345102v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gu&#233;rin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jourdan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Moreau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0279475" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880878v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Litschgi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dussaigne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Veux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cibi&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0219902" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345072v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; Jacopin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0252320" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017194v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vermeersch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pernot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0137424" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749708v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ece Aybeke" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra-Madalina Siladie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Synhaivskyi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0080713" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03138764v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akanksha Kapoor" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grenier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bougerol" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Jacopin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adpr.202000148" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379668v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Finot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.1c00943" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991749v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Daudin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Donatini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Bellet-Amalric" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/abb6a5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945299v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gruart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Feldberg" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gayral" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pouget" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab5c15" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946015v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farsane Tabataba-Vakili" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Brimont" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Alloing" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Damilano" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Doyennette" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0015252" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749711v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhaifallah Almalawi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Lopatin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somak Mitra" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahani Flemban" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c07029" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908380v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Souissi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.395371" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465018v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Spies" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhil Ajay" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Monroy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. den Hertog" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b03858" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02963131v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mollard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c08765" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100722v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rennesson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frayssinet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Duboz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.011800" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393815v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guillet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Rennesson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-54416-3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127433v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Concordel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Garro" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cros" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5094627" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986657v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Guan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vallo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Messanvi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Mancini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.8b00520" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951027v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.8b00542" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971568v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timot&#233;e Journot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchiat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dijon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Hyot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b01194" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922230v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Polaczy&#324;ski" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipankar Kalita" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Anh Luong" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aab838" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576515v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jayaprakash" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. G. Kalaitzakis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Christmann" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tsagaraki" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;ra Hocevar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-06125-y" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677494v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Carlin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Salomon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b04852" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638719v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martien I. den Hertog" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hille" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Sch&#246;rmann" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b01118" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631144v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iannis Roland" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Mo Tran" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Checoury" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa El Kurdi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4997124" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007594v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2017.09.001" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007643v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belloeil" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Daudin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677509v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Belloeil" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Jouneau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2016.03.006" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84JXMF2K-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851934v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lourenco-Martins" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meuret" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kociak" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Haas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/19/195704" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636574v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Gromovyi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zeng" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Kurdi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvage" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981358v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Tizei" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Auzelle" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Songmuang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.6b00212" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308209v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Selles" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cassabois" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valvin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep21650" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007652v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Avit" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Andre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Castelluci" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5b01244" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087428v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#228;nnis Roland" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gromovyi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijia Zeng" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Sauvage" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep34191" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398059v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Han" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.6b00236" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334017v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Roland" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Checoury" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.009602" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469387v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Crepel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4971357" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586122v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martien den Hertog" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4927826" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130620v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Han" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913679" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007639v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. N&#233;el" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Roland" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M El Kurdi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sauvage" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2043-6262/5/2/023001" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130613v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4887065" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958223v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Nogues" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4868131" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916331v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rousset" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine N&#233;el" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.005059" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854145v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pierret" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/24/30/305703" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945864v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201308009" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788821v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Sam-Giao" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mata" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Tourbot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Renard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Wysmolek" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4775492" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854134v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pierret" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cros" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Renevier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gayral" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/24/11/115704" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788825v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leclere" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fellmann" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cooper" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4775587" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788827v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Glas" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Fernando Zagonel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Mahfoud" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/13/135703" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-87XLRQP1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905246v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meletis Mexis" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Sergent" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201100226" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CFC1D4139D1F5120BF494933AA19C2CFD2E7810F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710682v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Rashid" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4712590" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788831v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.J. Chen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3671365" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632917v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meletios Mexis" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3605592" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005899v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grenier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/22/7/075601" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-T7MFV8DR-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999496v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Balocchi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Renard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. Nguyen" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Armand" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.235310" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005684v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3478004" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005694v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Budagosky" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Molina-Sanchez" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garro" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.125405" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999581v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudeesun Songmuang" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.121305" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999575v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Amstatt" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.035313" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438093v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lahourcade" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. K. Kandaswamy" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chauvat" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00373661v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ruterana" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Machhadani" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00372565v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monroy" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263940v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Czekalla" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guignard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hanisch" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.Q. Cao" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Kaidashev" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/19/11/115202" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-67KPB39B-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389996v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2008.10.008" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-08Q7J7QK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263656v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Robin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gauron" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferret" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tavares" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Feuillet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2794790" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263623v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rol" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Founta" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Mariette" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Si Dang" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.125306" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394751v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eymery" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766008v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952415v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952364v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sell&#233;s" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Damilano" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951768v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Guizal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951054v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308239v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308247v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Lin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132090v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boucaud" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308230v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Rousset" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633289v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bretagnon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397009v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. G&#233;rard" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395893v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Emery" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. Gerard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952385v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970386v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys:200102001" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>