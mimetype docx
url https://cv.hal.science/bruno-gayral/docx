--- v1 (2026-04-23)
+++ v2 (2026-05-16)
@@ -194,351 +194,351 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wurtzite vs zinc blende phase selection in GaN nanowires</w:t>
+                <w:t xml:space="preserve">Study of carrier diffusion in InGaN/GaN quantum wells: Impact of quantum well thickness and substrate type</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Guérin</w:t>
+                <w:t xml:space="preserve">Simon Litschgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Jourdan</w:t>
+                <w:t xml:space="preserve">Amélie Dussaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérangère Moreau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Gayral</w:t>
+                <w:t xml:space="preserve">Frédéric Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Rouvière</w:t>
+                <w:t xml:space="preserve">Guillaume Veux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Cibié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0279475⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 126 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0219902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05345102v1</w:t>
+                <w:t xml:space="preserve">hal-04880878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of carrier diffusion in InGaN/GaN quantum wells: Impact of quantum well thickness and substrate type</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wurtzite vs zinc blende phase selection in GaN nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Dussaigne</w:t>
+                <w:t xml:space="preserve">Corentin Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Barbier</w:t>
+                <w:t xml:space="preserve">Fabien Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Veux</w:t>
+                <w:t xml:space="preserve">Bérangère Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Cibié</w:t>
+                <w:t xml:space="preserve">Jean-Luc Rouvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 126 (1), </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 138 (3), pp.035304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0219902⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0279475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04880878v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05345102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical properties of basal plane stacking faults in AlN nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1266,563 +1266,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02991749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of kinetics on the growth of GaN on graphene by plasma-assisted molecular beam epitaxy</w:t>
+                <w:t xml:space="preserve">Monolithic integration of ultraviolet microdisk lasers into photonic circuits in a III-nitride-on-silicon platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Gruart</w:t>
+                <w:t xml:space="preserve">Farsane Tabataba-Vakili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Feldberg</w:t>
+                <w:t xml:space="preserve">Blandine Alloing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Gayral</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Bougerol</w:t>
+                <w:t xml:space="preserve">Benjamin Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Pouget</w:t>
+                <w:t xml:space="preserve">Hassen Souissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/ab5c15⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (15), pp.4276-4279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.395371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02945299v1</w:t>
+                <w:t xml:space="preserve">hal-02908380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of low-threshold optically pumped III-nitride microdisk lasers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of kinetics on the growth of GaN on graphene by plasma-assisted molecular beam epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Brimont</w:t>
+                <w:t xml:space="preserve">M Gruart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Alloing</w:t>
+                <w:t xml:space="preserve">N Feldberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Damilano</w:t>
+                <w:t xml:space="preserve">B Gayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bougerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Doyennette</w:t>
+                <w:t xml:space="preserve">S Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 117, pp.121103. </w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (11), pp.115602. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0015252⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/ab5c15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02946015v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced UV Emission of GaN Nanowires Functionalized by Wider Band Gap Solution-Processed p-MnO Quantum Dots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of low-threshold optically pumped III-nitride microdisk lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farsane Tabataba-Vakili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Alloing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Damilano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dhaifallah Almalawi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alexandra-Madalina Siladie</w:t>
+                <w:t xml:space="preserve">Laetitia Doyennette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.0c07029⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117, pp.121103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0015252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03749711v1</w:t>
+                <w:t xml:space="preserve">hal-02946015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monolithic integration of ultraviolet microdisk lasers into photonic circuits in a III-nitride-on-silicon platform</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Damilano</w:t>
+                <w:t xml:space="preserve">Enhanced UV Emission of GaN Nanowires Functionalized by Wider Band Gap Solution-Processed p-MnO Quantum Dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhaifallah Almalawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergei Lopatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somak Mitra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassen Souissi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Brimont</w:t>
+                <w:t xml:space="preserve">Tahani Flemban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra-Madalina Siladie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 45 (15), pp.4276-4279. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (30), pp.34058-34064. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.395371⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.0c07029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02908380v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlated electro-optical and structural study of electrically tunable nanowire quantum dot emitters</w:t>
               </w:r>
@@ -2072,77 +2072,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">III-nitride on silicon electrically injected microrings for nanophotonic circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farsane Tabataba-Vakili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rennesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Frayssinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2206,77 +2206,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demonstration of critical coupling in an active III-nitride microdisk photonic circuit on silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farsane Tabataba-Vakili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Doyennette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2608,77 +2608,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blue Microlasers Integrated on a Photonic Platform on Silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farsane Tabataba-Vakili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Doyennette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3408,51 +3408,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q factor limitation at short wavelength (around 300 nm) in III-nitride-on-silicon photonic crystal cavities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farsane Tabataba-Vakili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iannis Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3614,795 +3614,795 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02007594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum Dot-Like Behavior of Compositional Fluctuations in AlGaN Nanowires</w:t>
+                <w:t xml:space="preserve">Deep-UV nitride-on-silicon microdisk lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Belloeil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Gayral</w:t>
+                <w:t xml:space="preserve">Julien Selles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Daudin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Cassabois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.21650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep21650⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02007643v1</w:t>
+                <w:t xml:space="preserve">hal-01308209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical composition fluctuations and strain relaxation in InGaN nanowires: The role of the metal/nitrogen flux ratio</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantum Dot-Like Behavior of Compositional Fluctuations in AlGaN Nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Bougerol</w:t>
+                <w:t xml:space="preserve">M. Belloeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Daudin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (2), pp.960-966</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01677509v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02007643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InGaN nanowires with high InN molar fraction: growth, structural and optical properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Chemical composition fluctuations and strain relaxation in InGaN nanowires: The role of the metal/nitrogen flux ratio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Lourenco-Martins</w:t>
+                <w:t xml:space="preserve">Matthias Belloeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Meuret</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benedikt Haas</w:t>
+                <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bougerol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/27/19/195704⟩</w:t>
+              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55, pp.79 - 84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mssp.2016.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01851934v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01677509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase-matched second harmonic generation with on-chip GaN-on-Si microdisks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iannis Roland</w:t>
+                <w:t xml:space="preserve">InGaN nanowires with high InN molar fraction: growth, structural and optical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lourenco-Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maksym Gromovyi</w:t>
+                <w:t xml:space="preserve">Sophie Meuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Zeng</w:t>
+                <w:t xml:space="preserve">Mathieu Kociak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. El Kurdi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Sauvage</w:t>
+                <w:t xml:space="preserve">Benedikt Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (19), pp.195704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/27/19/195704⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01636574v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01851934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lifetime Measurements Well below the Optical Diffraction Limit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Meuret</w:t>
+                <w:t xml:space="preserve">Phase-matched second harmonic generation with on-chip GaN-on-Si microdisks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iannis Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luiz Tizei</w:t>
+                <w:t xml:space="preserve">Maksym Gromovyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Auzelle</w:t>
+                <w:t xml:space="preserve">Y. Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Songmuang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Daudin</w:t>
+                <w:t xml:space="preserve">M. El Kurdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01981358v1</w:t>
+                <w:t xml:space="preserve">hal-01636574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep-UV nitride-on-silicon microdisk lasers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lifetime Measurements Well below the Optical Diffraction Limit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Meuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Selles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Brimont</w:t>
+                <w:t xml:space="preserve">Luiz Tizei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Cassabois</w:t>
+                <w:t xml:space="preserve">Thomas Auzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Valvin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Guillet</w:t>
+                <w:t xml:space="preserve">R. Songmuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Daudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6, pp.21650. </w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (7), pp.1157-1163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep21650⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.6b00212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01308209v1</w:t>
+                <w:t xml:space="preserve">hal-01981358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GaN Rods Grown on Si by SAG-HVPE toward GaN HVPE/InGaN MOVPE Core/Shell Structures</w:t>
               </w:r>
@@ -4440,51 +4440,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bougerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Castelluci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Dussaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16 (5), pp.2509-2513. </w:t>
@@ -4516,377 +4516,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02007652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase-matched second harmonic generation with on-chip GaN-on-Si microdisks</w:t>
+                <w:t xml:space="preserve">Imaging of Photonic Crystal Localized Modes through Third-Harmonic Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iännis Roland</w:t>
+                <w:t xml:space="preserve">Yijia Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iannis Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Checoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gromovyi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yijia Zeng</w:t>
+                <w:t xml:space="preserve">Zheng Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa El Kurdi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep34191⟩</w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (7), pp.1240-1247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.6b00236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02087428v1</w:t>
+                <w:t xml:space="preserve">hal-01398059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging of Photonic Crystal Localized Modes through Third-Harmonic Generation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Phase-matched second harmonic generation with on-chip GaN-on-Si microdisks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iännis Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gromovyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yijia Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xavier Checoury</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustafa El Kurdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zheng Han</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Moustafa El Kurdi</w:t>
+                <w:t xml:space="preserve">Sebastien Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 3 (7), pp.1240-1247. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.34191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.6b00236⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep34191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01398059v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-infrared III-nitride-on-silicon nanophotonic platform with microdisk resonators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Checoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El Kurdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 24 (9), pp.9602-9610. </w:t>
@@ -4924,90 +4924,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">III-Nitride-on-silicon microdisk lasers from the blue to the deep ultra-violet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Selles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Crepel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El Kurdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Checoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5058,90 +5058,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attribution of the 3.45 eV GaN nanowires luminescence to inversion domain boundaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Auzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedikt Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martien den Hertog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Daudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5192,103 +5192,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resonant second harmonic generation in a gallium nitride two-dimensional photonic crystal on silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iännis Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Checoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El Kurdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 106, pp.081105. </w:t>
@@ -5320,338 +5320,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01130620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aluminum nitride photonic crystals and microdiscs for ultra-violet nanophotonics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Near-infrared gallium nitride two-dimensional photonic crystal platform on silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iännis Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Checoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Néel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">S Sauvage</w:t>
+                <w:t xml:space="preserve">C. Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Natural Sciences : Nanoscience and Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2043-6262/5/2/023001⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 105, pp.011104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4887065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02007639v1</w:t>
+                <w:t xml:space="preserve">hal-01130613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-infrared gallium nitride two-dimensional photonic crystal platform on silicon</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Z. Han</w:t>
+                <w:t xml:space="preserve">Aluminum nitride photonic crystals and microdiscs for ultra-violet nanophotonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Néel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Checoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M El Kurdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Blin</w:t>
+                <w:t xml:space="preserve">S Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 105, pp.011104. </w:t>
+              <w:t xml:space="preserve">Advances in Natural Sciences : Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (2), pp.023001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4887065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2043-6262/5/2/023001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01130613v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02007639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathodoluminescence of stacking fault bound excitons for local probing of the exciton diffusion length in single GaN nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Nogues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Auzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martien den Hertog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5724,51 +5724,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging of photonic modes in an AlN-based photonic crystal probed by an ultra-violet internal light source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5897,64 +5897,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bougerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Kociak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Daudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 24 (30), pp.305703. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6040,51 +6040,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martien den Hertog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Kociak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 7 (10), pp.868. </w:t>
@@ -6944,441 +6944,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00710682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalyst-free growth of high-optical quality GaN nanowires by metal-organic vapor phase epitaxy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural and optical properties of InGaN/GaN nanowire heterostructures grown by PA-MBE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Tourbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bougerol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X.J. Chen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Gayral</w:t>
+                <w:t xml:space="preserve">A. Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martien den Hertog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Sam-Giao</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 99, pp.251910. </w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22 (7), pp.75601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3671365⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/22/7/075601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00788831v1</w:t>
+                <w:t xml:space="preserve">hal-01005899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AlN photonic crystal nanocavities realized by epitaxial conformal growth on nanopatterned silicon substrate</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Meletios Mexis</w:t>
+                <w:t xml:space="preserve">Catalyst-free growth of high-optical quality GaN nanowires by metal-organic vapor phase epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X.J. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Sam-Giao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Guillet</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bougerol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 98 (26), pp.261106. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3605592⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 99, pp.251910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3671365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00632917v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and optical properties of InGaN/GaN nanowire heterostructures grown by PA-MBE</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Martien den Hertog</w:t>
+                <w:t xml:space="preserve">AlN photonic crystal nanocavities realized by epitaxial conformal growth on nanopatterned silicon substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Néel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meletios Mexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Sam-Giao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/22/7/075601⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 98 (26), pp.261106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3605592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01005899v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00632917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature-insensitive optical alignment of the exciton in nanowire-embedded GaN quantum dots</w:t>
               </w:r>
@@ -7550,51 +7550,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Sam-Giao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bougerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Daudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 97, pp.81910. </w:t>
@@ -7760,463 +7760,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01005694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for quantum-confined Stark effect in GaN/AlN quantum dots in nanowires</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PAMBE growth of (112¯ 2)-oriented GaN/AlN nanostructures on m-sapphire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rudeesun Songmuang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bruno Daudin</w:t>
+                <w:t xml:space="preserve">L. Lahourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. K. Kandaswamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Microelectronics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 40, pp.325-327</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00999581v1</w:t>
+                <w:t xml:space="preserve">hal-00438093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum dot to quantum wire transition of m-plane GaN islands</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence for quantum-confined Stark effect in GaN/AlN quantum dots in nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudeesun Songmuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Tourbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bougerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Gayral</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Daudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 79 (3), pp.035313. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.79.035313⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 80, pp.121305(R). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.80.121305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00999575v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00999581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PAMBE growth of (112¯ 2)-oriented GaN/AlN nanostructures on m-sapphire</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantum dot to quantum wire transition of m-plane GaN islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. K. Kandaswamy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Chauvat</w:t>
+                <w:t xml:space="preserve">Benoît Amstatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bougerol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Bellet-Amalric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 79 (3), pp.035313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.79.035313⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00438093v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00999575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interband and intersubband optical characterization of semipolar (112¯2)-oriented GaN/AlN multiple-quantum-well structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lahourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. K. Kandaswamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8284,51 +8284,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ga kinetics in plasma-assisted molecular-beam epitaxy of GaN(112¯2): Effect on the structural and optical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lahourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8336,51 +8336,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Monroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 103, pp.093514</w:t>
@@ -8831,51 +8831,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Founta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Daudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Le Si Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8965,51 +8965,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Founta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Daudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Eymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9190,103 +9190,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature dependence of the gain in InGaN/GaN quantum wells microlasers grown by MOCVD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Doyennette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farsane Tabataba-Vakili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El Kurdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Nitride Semiconductors 2018 (IWN 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Kanazawa, Japan</w:t>
@@ -9453,90 +9453,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitride nanophotonics from the deep ultra-violet to the near infrared: non-linear optics and microlasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sellés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Guizal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meletios Mexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Metamaterials, Photonic Crystals and Plasmonics (META'16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Malaga, Spain</w:t>
@@ -9591,77 +9591,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sellés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Crepel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meletios Mexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Nitride Semiconductors (IWN 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Orlando, United States</w:t>
@@ -9703,77 +9703,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A nitride-on-Silicon microdisk laser emitting at 275 nm and room-temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Selles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9828,90 +9828,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanophotonique et semiconducteurs nitrures : optique non-linéaire et nouveaux microlasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Selles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhen Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème Congrès de la Société Française de Physique (SFP2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Strasbourg, France</w:t>
@@ -9940,90 +9940,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitride-on-Silicon microdisks resonators for deep-UV laser emission at room-temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Selles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10065,51 +10065,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interplay between localized and delocalized photonic modes in a cavity and a W1 waveguide probed by QD photoluminescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10203,64 +10203,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photonic cavities embedding GaN quantum dots for the UV spectral range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meletios Mexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10341,51 +10341,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Founta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Daudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Eymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10466,51 +10466,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Founta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Daudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Emery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10999,51 +10999,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493000v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gayral" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345102v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gu&#233;rin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jourdan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Moreau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0279475" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880878v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Litschgi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dussaigne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Veux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cibi&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0219902" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345072v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; Jacopin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0252320" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017194v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vermeersch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pernot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0137424" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749708v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ece Aybeke" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra-Madalina Siladie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Synhaivskyi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0080713" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03138764v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akanksha Kapoor" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grenier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bougerol" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Jacopin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adpr.202000148" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379668v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Finot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.1c00943" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991749v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Daudin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Donatini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Bellet-Amalric" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/abb6a5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945299v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gruart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Feldberg" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gayral" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pouget" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab5c15" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946015v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farsane Tabataba-Vakili" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Brimont" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Alloing" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Damilano" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Doyennette" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0015252" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749711v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhaifallah Almalawi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Lopatin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somak Mitra" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahani Flemban" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c07029" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908380v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Souissi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.395371" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465018v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Spies" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhil Ajay" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Monroy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. den Hertog" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b03858" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02963131v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mollard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c08765" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100722v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rennesson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frayssinet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Duboz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.011800" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393815v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guillet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Rennesson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-54416-3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127433v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Concordel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Garro" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cros" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5094627" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986657v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Guan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vallo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Messanvi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Mancini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.8b00520" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951027v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.8b00542" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971568v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timot&#233;e Journot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchiat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dijon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Hyot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b01194" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922230v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Polaczy&#324;ski" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipankar Kalita" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Anh Luong" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aab838" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576515v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jayaprakash" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. G. Kalaitzakis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Christmann" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tsagaraki" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;ra Hocevar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-06125-y" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677494v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Carlin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Salomon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b04852" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638719v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martien I. den Hertog" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hille" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Sch&#246;rmann" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b01118" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631144v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iannis Roland" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Mo Tran" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Checoury" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa El Kurdi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4997124" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007594v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2017.09.001" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007643v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belloeil" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Daudin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677509v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Belloeil" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Jouneau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2016.03.006" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84JXMF2K-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851934v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lourenco-Martins" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meuret" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kociak" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Haas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/19/195704" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636574v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Gromovyi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zeng" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Kurdi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvage" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981358v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Tizei" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Auzelle" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Songmuang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.6b00212" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308209v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Selles" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cassabois" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valvin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep21650" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007652v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Avit" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Andre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Castelluci" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5b01244" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087428v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#228;nnis Roland" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gromovyi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijia Zeng" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Sauvage" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep34191" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398059v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Han" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.6b00236" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334017v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Roland" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Checoury" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.009602" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469387v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Crepel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4971357" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586122v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martien den Hertog" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4927826" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130620v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Han" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913679" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007639v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. N&#233;el" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Roland" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M El Kurdi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sauvage" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2043-6262/5/2/023001" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130613v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4887065" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958223v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Nogues" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4868131" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916331v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rousset" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine N&#233;el" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.005059" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854145v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pierret" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/24/30/305703" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945864v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201308009" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788821v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Sam-Giao" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mata" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Tourbot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Renard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Wysmolek" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4775492" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854134v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pierret" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cros" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Renevier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gayral" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/24/11/115704" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788825v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leclere" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fellmann" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cooper" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4775587" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788827v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Glas" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Fernando Zagonel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Mahfoud" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/13/135703" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-87XLRQP1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905246v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meletis Mexis" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Sergent" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201100226" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CFC1D4139D1F5120BF494933AA19C2CFD2E7810F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710682v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Rashid" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4712590" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788831v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.J. Chen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3671365" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632917v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meletios Mexis" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3605592" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005899v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grenier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/22/7/075601" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-T7MFV8DR-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999496v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Balocchi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Renard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. Nguyen" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Armand" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.235310" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005684v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3478004" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005694v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Budagosky" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Molina-Sanchez" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garro" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.125405" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999581v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudeesun Songmuang" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.121305" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999575v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Amstatt" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.035313" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438093v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lahourcade" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. K. Kandaswamy" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chauvat" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00373661v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ruterana" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Machhadani" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00372565v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monroy" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263940v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Czekalla" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guignard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hanisch" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.Q. Cao" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Kaidashev" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/19/11/115202" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-67KPB39B-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389996v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2008.10.008" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-08Q7J7QK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263656v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Robin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gauron" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferret" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tavares" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Feuillet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2794790" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263623v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rol" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Founta" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Mariette" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Si Dang" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.125306" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394751v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eymery" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766008v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952415v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952364v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sell&#233;s" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Damilano" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951768v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Guizal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951054v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308239v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308247v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Lin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132090v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boucaud" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308230v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Rousset" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633289v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bretagnon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397009v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. G&#233;rard" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395893v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Emery" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. Gerard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952385v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970386v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys:200102001" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493000v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gayral" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880878v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Litschgi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dussaigne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Veux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cibi&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0219902" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345102v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gu&#233;rin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jourdan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Moreau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0279475" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345072v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; Jacopin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0252320" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017194v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vermeersch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pernot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0137424" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749708v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ece Aybeke" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra-Madalina Siladie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Synhaivskyi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0080713" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03138764v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akanksha Kapoor" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grenier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bougerol" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Jacopin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adpr.202000148" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379668v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Finot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.1c00943" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991749v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Daudin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Donatini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Bellet-Amalric" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/abb6a5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908380v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farsane Tabataba-Vakili" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Alloing" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Damilano" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Souissi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Brimont" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.395371" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945299v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gruart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Feldberg" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gayral" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pouget" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab5c15" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946015v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Doyennette" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0015252" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749711v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhaifallah Almalawi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Lopatin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somak Mitra" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahani Flemban" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c07029" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465018v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Spies" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhil Ajay" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Monroy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. den Hertog" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b03858" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02963131v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mollard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c08765" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100722v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rennesson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frayssinet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Duboz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.011800" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393815v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guillet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Rennesson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-54416-3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127433v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Concordel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Garro" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cros" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5094627" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986657v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Guan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vallo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Messanvi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Mancini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.8b00520" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951027v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.8b00542" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971568v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timot&#233;e Journot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchiat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dijon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Hyot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b01194" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922230v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Polaczy&#324;ski" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipankar Kalita" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Anh Luong" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aab838" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576515v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jayaprakash" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. G. Kalaitzakis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Christmann" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tsagaraki" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;ra Hocevar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-06125-y" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677494v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Carlin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Salomon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b04852" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638719v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martien I. den Hertog" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hille" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Sch&#246;rmann" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b01118" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631144v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iannis Roland" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Mo Tran" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Checoury" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa El Kurdi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4997124" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007594v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2017.09.001" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308209v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Selles" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cassabois" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valvin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep21650" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007643v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belloeil" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Daudin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677509v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Belloeil" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Jouneau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2016.03.006" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84JXMF2K-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851934v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lourenco-Martins" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meuret" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kociak" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Haas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/19/195704" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636574v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Gromovyi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zeng" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Kurdi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvage" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981358v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Tizei" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Auzelle" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Songmuang" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.6b00212" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007652v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Avit" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Andre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Castelluci" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5b01244" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398059v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijia Zeng" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Han" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.6b00236" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087428v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#228;nnis Roland" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gromovyi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Sauvage" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep34191" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334017v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Roland" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Checoury" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.009602" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469387v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Crepel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4971357" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586122v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martien den Hertog" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4927826" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130620v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Han" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913679" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130613v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4887065" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007639v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. N&#233;el" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Roland" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M El Kurdi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sauvage" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2043-6262/5/2/023001" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958223v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Nogues" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4868131" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916331v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rousset" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine N&#233;el" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.005059" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854145v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pierret" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/24/30/305703" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945864v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201308009" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788821v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Sam-Giao" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mata" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Tourbot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Renard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Wysmolek" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4775492" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854134v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pierret" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cros" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Renevier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gayral" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/24/11/115704" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788825v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leclere" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fellmann" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cooper" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4775587" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788827v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Glas" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Fernando Zagonel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Mahfoud" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/13/135703" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-87XLRQP1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905246v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meletis Mexis" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Sergent" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201100226" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CFC1D4139D1F5120BF494933AA19C2CFD2E7810F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710682v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Rashid" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4712590" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005899v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grenier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/22/7/075601" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-T7MFV8DR-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788831v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.J. Chen" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3671365" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632917v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meletios Mexis" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3605592" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999496v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Balocchi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Renard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. Nguyen" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Armand" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.235310" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005684v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3478004" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005694v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Budagosky" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Molina-Sanchez" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garro" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.125405" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438093v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lahourcade" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. K. Kandaswamy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chauvat" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999581v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudeesun Songmuang" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.121305" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999575v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Amstatt" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.035313" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00373661v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ruterana" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Machhadani" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00372565v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monroy" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263940v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Czekalla" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guignard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hanisch" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.Q. Cao" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Kaidashev" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/19/11/115202" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-67KPB39B-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389996v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2008.10.008" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-08Q7J7QK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263656v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Robin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gauron" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferret" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tavares" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Feuillet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2794790" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263623v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rol" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Founta" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Mariette" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Si Dang" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.125306" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394751v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eymery" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766008v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952415v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952364v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sell&#233;s" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Damilano" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951768v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Guizal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951054v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308239v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308247v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Lin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132090v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boucaud" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308230v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Rousset" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633289v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bretagnon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397009v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. G&#233;rard" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395893v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Emery" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. Gerard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952385v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970386v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys:200102001" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>