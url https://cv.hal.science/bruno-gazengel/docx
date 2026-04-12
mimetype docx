--- v0 (2026-03-20)
+++ v1 (2026-04-12)
@@ -100,330 +100,330 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of single reed mouthpiece interaction in quasi-static regime</w:t>
+                <w:t xml:space="preserve">Basins of attraction of periodic solutions in a multistable model of self-oscillating musical instrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thomas Passa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Terrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Maugeais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre-André Taillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Acustica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/aacus/2024082⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 621, pp.119467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2025.119467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04899039v1</w:t>
+                <w:t xml:space="preserve">hal-05359114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basins of attraction of periodic solutions in a multistable model of self-oscillating musical instrument</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of single reed mouthpiece interaction in quasi-static regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dalmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Passa</w:t>
+                <w:t xml:space="preserve">Amélie Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soizic Terrien</w:t>
+                <w:t xml:space="preserve">Emmanuel Brasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Maugeais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Gazengel</w:t>
+                <w:t xml:space="preserve">Pierre-André Taillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 621, pp.119467. </w:t>
+              <w:t xml:space="preserve">Acta Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9, pp.5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2025.119467⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/aacus/2024082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05359114v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04899039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical and experimental studies about single cane reeds: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Koehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Acustica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 8 (63), </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
@@ -470,51 +470,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the optimal active control of a trombone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colas Cavaillès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -613,51 +613,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 150 (3), pp.1779-1793. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -730,51 +730,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Audio Engineering Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 68 (11), pp.832-842. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -860,51 +860,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dalmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 105 (2), pp.368-380. </w:t>
@@ -955,64 +955,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Human and Artificial Playing of a Single Reed Instrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Muñoz Arancón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dalmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 104 (6), pp.1104-1117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1098,51 +1098,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Scavone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Mcadams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 103 (5), pp.812 - 829. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1215,51 +1215,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Plantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 70-71 (5), pp.832 - 852. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1305,64 +1305,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Link between objective and subjective characterizations of Bb clarinet reeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dalmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Petiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1422,64 +1422,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of saxophone reed parameters during playing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Muñoz Arancón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dalmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewen Conan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1565,51 +1565,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Bergeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Vergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 101 (5), pp.1026-1038. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1682,51 +1682,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferrand Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1812,51 +1812,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 73 (1), pp.521-534. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1929,51 +1929,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 74 (3), pp.591-605. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2007,51 +2007,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dome Shaped PVDF Loudspeaker Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Hamery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2150,51 +2150,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Degroot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Mac Donald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2280,51 +2280,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Letinturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 69 (1), pp.47-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2409,51 +2409,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Macdonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murray Campbell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2500,51 +2500,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of acoustic particle velocities in enclosed sound field: Assessment of two Laser Doppler Velocimetry measuring systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poggi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2655,51 +2655,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -C. Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 15 (5), pp.319-327. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2745,51 +2745,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the performances of two acquisition ans signal processing systems for measuring acoustic particle velocities in air by means of Laser Doppler Velocimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Poggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2995,64 +2995,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some Aspects of Tuning and Clean Intonation in Reed Instruments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dalmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3112,51 +3112,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time domain simulation of single-reed wind instruments. From the measured input impedance to the synthesis signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3220,90 +3220,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la clarinette à partir de la mesure de l'impédance d'entrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Giroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dalmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 04 (C5), pp.581-584. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3337,51 +3337,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations numériques dans les domaines temporels et fréquentiels. Etude comparative, application aux instruments à vent à anche simple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3454,666 +3454,666 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Répétabilité des évaluations de qualité perçue d’anches simples testées dans différentes salles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Sound Zones : mesure des fonctions de transfert à l’aide d’un microphone ambisonique d’ordre élevé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bourrud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Melon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société Française d'Acoustique, Apr 2025, Paris, France. pp.589-593</w:t>
+              <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05052615v1</w:t>
+                <w:t xml:space="preserve">hal-05363653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is it possible to predict single cane reed mouthpiece interaction by measuring the reed alone?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Caractérisations expérimentales de l'interaction anche-bec par méthodes optiques et aérauliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Brasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Gazengel</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Dalmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Acusticum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Malaga, Spain, Spain</w:t>
+              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique, Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05248702v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05052712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sound Zones : mesure des fonctions de transfert à l’aide d’un microphone ambisonique d’ordre élevé</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Grandjean</w:t>
+                <w:t xml:space="preserve">Caractérisation de l'interaction anche-bec en condition statique pour différentes géométries de bec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Robin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Madeline Rosenzweig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mari-Ann Raun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Koehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">, Société Française d'Acoustique, Apr 2025, Paris, France. pp.1069-1070</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05363653v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05066086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisations expérimentales de l'interaction anche-bec par méthodes optiques et aérauliques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Répétabilité des évaluations de qualité perçue d’anches simples testées dans différentes salles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Koehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre Dalmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société Française d'Acoustique, Apr 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">, Société Française d'Acoustique, Apr 2025, Paris, France. pp.589-593</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05052712v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05052615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de l'interaction anche-bec en condition statique pour différentes géométries de bec</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Is it possible to predict single cane reed mouthpiece interaction by measuring the reed alone?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Urban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique, Apr 2025, Paris, France. pp.1069-1070</w:t>
+              <w:t xml:space="preserve">Forum Acusticum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Malaga, Spain, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05066086v1</w:t>
+                <w:t xml:space="preserve">hal-05248702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observabilité des régimes sonores multistables dans un modèle d'instrument à anche: étude des bassins d'attraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Passa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Terrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Maugeais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4151,64 +4151,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repeatability of perceptual assessments on single cane reeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Koehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matilde de Quarti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4266,269 +4266,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04681532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research of perceptual descriptors discriminating clarinet reeds of identical stiffness</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computing the basins of attraction of periodic solutions in a 4D model of a musical instrument</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Passa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Terrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Gaillard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Sylvain Maugeais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Koehl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">InterNoise 2024, the 53rd International Congress on Noise Control Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th European Nonlinear Dynamics Conference 2024 (ENOC 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Delft, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04681926v1</w:t>
+                <w:t xml:space="preserve">hal-04682226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing the basins of attraction of periodic solutions in a 4D model of a musical instrument</w:t>
+                <w:t xml:space="preserve">Research of perceptual descriptors discriminating clarinet reeds of identical stiffness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Passa</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Amélie Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Koehl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Nonlinear Dynamics Conference 2024 (ENOC 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">InterNoise 2024, the 53rd International Congress on Noise Control Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Nantes, France. pp.2993-3000, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3397/IN_2024_3261⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04682226v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04681926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feedback on the creation of a scientific show using immersive sound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4592,90 +4592,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saxophone: influence des conditions initiales sur le régime de jeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Passa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Terrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Maugeais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JJCAAS 2023 : Journées Jeunes Chercheurs en Audition, Acoustique musicale et Signal audio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique [SFA], Sciences et Technologies de la Musique et du Son [UMR 9912 - STMS], Apr 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4700,77 +4700,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Link between stiffness symmetry and perceived quality of clarinet cane reeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Koehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum 2023, the 10th European Congress on Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Acoustics Association, Sep 2023, Turin, Italy. pp.2729-2733, </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4804,51 +4804,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of an active mute for controlling the directivity of a trombone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4921,64 +4921,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche d’indicateurs de qualité d’anches simples – partie 1 : estimation des paramètres équivalents en régimes statique et quasi-statique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dalmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Hendrickx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5189,64 +5189,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Hendrickx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Paquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dalmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d’Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5396,51 +5396,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les concerts scientifiques ou l'apprentissage de l'acoustique par la musique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Silpa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5504,51 +5504,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Novak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.2581-2585, </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5621,51 +5621,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1557-1563, </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5693,398 +5693,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03231992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vocalisation du poussin : développement d'une méthode d'enregistrement et d'analyse</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Teaching electroacoustics in a master's degree at Le Mans University : a public-private partnership</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Melon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Tours, France</w:t>
+              <w:t xml:space="preserve">26th ICSV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01943407v1</w:t>
+                <w:t xml:space="preserve">hal-02410575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching electroacoustics in a master's degree at Le Mans University : a public-private partnership</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Personal Sound Zones: A Comparison between Frequency and Time Domain Formulations in a Transportation Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Vindrola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Chamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Plantier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th ICSV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">147th AES Convention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02410575v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02408176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personal Sound Zones: A Comparison between Frequency and Time Domain Formulations in a Transportation Context</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Vocalisation du poussin : développement d'une méthode d'enregistrement et d'analyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Creach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Brouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">147th AES Convention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, New York, United States</w:t>
+              <w:t xml:space="preserve">13. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02408176v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EXPERIMENTAL CHARACTERISATIONS OF SINGLE CANE REEDS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dalmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6109,51 +6109,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scientific concerts or learning acoustics with arts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ayrault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6243,51 +6243,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Congress on Sound Vibration (ICSV) 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6306,325 +6306,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02410579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation expérimentale de la déformée statique d'anches simples par méthodes optiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation expérimentale de becs de saxophone ténor à l'aide d'un musicien artificiel fonctionnant en aspiration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Ablitzer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Gazengel</w:t>
+                <w:t xml:space="preserve">L Descuns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Eveno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01877794v2</w:t>
+                <w:t xml:space="preserve">hal-01877793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut on caractériser une anche simple pour répondre aux attentes du musicien?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dalmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Petiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Muñoz Arancón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Taillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Jeunes Chercheurs en Audition, Acoustique musicale et Signal audio (JJCAAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bretagne Occidentale, Jun 2018, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04546274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation expérimentale de becs de saxophone ténor à l'aide d'un musicien artificiel fonctionnant en aspiration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Caractérisation expérimentale de la déformée statique d'anches simples par méthodes optiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ablitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P Eveno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01877793v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01877794v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisations objectives et subjectives d'anches simples en situation de jeu</w:t>
               </w:r>
@@ -6636,51 +6636,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Petiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Muñoz Arancón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6718,51 +6718,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mesure de puissance acoustique en laboratoire : facteurs d'erreurs et estimation des incertitudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6839,51 +6839,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Corno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6908,77 +6908,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Nonlinear Characteristics of the Clarinet Exciter Obtained via a New Measurement Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Taillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dalmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Muñoz Arancón</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7055,51 +7055,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laurence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">C F A / V I S H N O 2 0 1 6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7124,51 +7124,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un exemple de projet pédagogique en électroacoustique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7219,64 +7219,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la capacité d'une bouche artificielle a reproduire le geste d'un instrumentiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Muñoz Arancón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dalmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e Congrès Français d'Acoustique (CFA 2016) et 20ème colloque VIbrations, SHocks and NOise (VISHNO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7327,51 +7327,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bavu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7465,51 +7465,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Bergeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Musical Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7573,51 +7573,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stockholm Music Acoustics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Stockholm, Sweden. pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7681,64 +7681,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Karkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dalmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44º Congreso Español de Acústica Encuentro Ibérico de Acústica EAA European Symposium on Environmental Acoustics and Noise Mapping (TECNIACUSTICA 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Valladolid, Spain. pp.1209-1216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7815,51 +7815,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Scavone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Mcadams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICA 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Montréal, Canada. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7887,138 +7887,125 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00951804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objective and subjective characterization of saxophone reeds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Two examples of education in Acoustics for undergraduate and young postgraduate students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Martin Soltés</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ayrault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00810983v1</w:t>
+                <w:t xml:space="preserve">hal-00810984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of attack transients in a clarinet driven by a ramp-like varying pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Bergeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8027,172 +8014,185 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00810986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two examples of education in Acoustics for undergraduate and young postgraduate students</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Objective and subjective characterization of saxophone reeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Ayrault</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Petiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Soltés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00810984v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00810983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attack transients in a clarinet model with time-varying blowing pressure</w:t>
               </w:r>
@@ -8217,51 +8217,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8286,64 +8286,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical response characterization of saxophone reeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dalmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Aalborg, Denmark. pp.000124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8368,77 +8368,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers la définition d'indicateurs de qualité d'anches de saxophones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Petiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8502,51 +8502,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Plantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2008 IEEE Sensors Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Lecce - Italie, Unknown Region. pp.164-167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8571,51 +8571,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de vitesses acoustiques par LDV en présence de faible écoulement : spécificité des traitements de signaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio Montrésor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8735,51 +8735,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Plantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Valiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Intelligent Signal Processing (WISP'2007), Alcalá de Henares, Spain, October 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Alcalá de Henares, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8804,77 +8804,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of the influence of the mechanical characteristics of the lip on the vibrations of the single reed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guimezanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dalmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Doc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8981,51 +8981,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrés Francophone de Techniques Laser - CFTL 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9050,64 +9050,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaling of reed instruments : the case of the saxophone family</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dalmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Kergomard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9167,51 +9167,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insertion d'informations numériques dans un signal : Application à la classification de données expérimentales en anémométrie laser Doppler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20 ıeme colloque GRETSI sur le Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Louvain-La-Neuve - Belgique, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9262,51 +9262,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Plantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Instrumentation and Measurement Technology Conference - IMTC 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Ottawa, Canada. pp.2222--2225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9344,51 +9344,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de vitesse particulaire acoustique en présence d'écoulement faible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rouquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9439,51 +9439,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a dipole radiation by Laser Doppler Velocimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9573,51 +9573,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Plantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque GRETSI sur le traitement du signal et des images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9642,51 +9642,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the input impedance to the synthesized pressure signal : application to the saxophone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9756,64 +9756,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lien entre symétrie de raideur et qualité globale d'anches de clarinette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Koehl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9851,77 +9851,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation subjective de la qualité d'anches de clarinette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Koehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JPS 2023, 4èmes Journées Perception Sonore</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, IRCAM, Paris, France. , 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9946,90 +9946,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chick vocalizations: development of a recording and analysis method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Creach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Brouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10142,51 +10142,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR20200014082 20201223. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10243,51 +10243,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3104085. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10344,51 +10344,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3111001. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10432,51 +10432,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Vindrola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10591,51 +10591,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dalmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -10657,51 +10657,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objective and subjective characterization of saxophone reeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Petiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10758,51 +10758,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Degroot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Macdonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10878,51 +10878,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CARACTERISATION OBJECTIVE DE LA QUALITE DE JUSTESSE, DE TIMBRE ET D'EMISSION DES INSTRUMENTS A VENT A ANCHE SIMPLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Acoustique [physics.class-ph]. Université du Maine, 1994. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -11118,51 +11118,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04899039v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gazengel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dalmont" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gaillard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Brasseur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Taillard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2024082" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359114v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Passa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Terrien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Maugeais" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2025.119467" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792444v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Koehl" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2024050" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03662763v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Cavaill&#232;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Melon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ayrault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2022015" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344262v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Vindrola" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Chamard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0005875" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088457v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17743/jaes.2020.0058" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310014v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Kergomard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillemain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sanchez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vergez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919320" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921285v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Mu&#241;oz Aranc&#243;n" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919275" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716533v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Petiot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Kersaudy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Scavone" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mcadams" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919110" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877675v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Duff" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Plantier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Vali&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2015.08.020" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KNX4F3L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716564v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Petiot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2015.12.015" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877649v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Conan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4948774" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216282v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Almeida" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bergeot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vergez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918897" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769274v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferrand Didier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4835755" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719228v4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-013-0806-y" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809293v4" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-013-0991-8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877702v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hamery" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lotton" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ritty" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918460" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877720v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richoux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Degroot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mac Donald" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray Campbell" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2009.07.006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877776v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lema&#238;tre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Letinturier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2006.10.005" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H2GVNRL8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589266v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Degroot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Macdonald" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2007.09.003" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877779v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2004.07.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8GK6VN1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877783v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Audrain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Pascal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X04039936" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6E031DE6B335F42BE56EB67DD186EF29CA8A8D22/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146792v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poggi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Vali&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/14/12/003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877784v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailliet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bruneau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitali Goussev" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0003-682X(99)00046-8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P9QSZ495-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475069v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gilbert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0003-682X(95)93950-M" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877788v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Gilbert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Amir" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252799v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giroud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Durand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19945123" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252798v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19945122" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05052615v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248702v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tahon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Urban" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05363653v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bourrud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grandjean" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Robin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052712v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Dalmont" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05066086v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Rosenzweig" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari-Ann Raun" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365368v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04681532v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde de Quarti" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blondel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3065" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681926v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3261" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682226v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571699v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Paquier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Damien" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073783v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04193446v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0229" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352892v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Cavailles" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0462" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644473v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hendrickx" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644469v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gazengel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Galpin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lalanne" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Silpa" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644479v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838946v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dupont" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roussarie" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643707v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Silpa" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231868v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Novak" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0914" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231992v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0312" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943407v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Michaud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Creach" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Brouard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Laurent" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410575v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408176v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466913v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466926v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410579v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877794v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ablitzer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546274v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877793v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Descuns" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Eveno" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877789v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877795v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fohr" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877799v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bonnet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Corno" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466949v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305725v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Laurence" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305716v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305723v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083321v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bavu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herzog" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lissek" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342885v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023504v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309204v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Karkar" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951804v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4799446" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810983v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Solt&#233;s" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810986v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810984v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810851v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607928v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534625v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166372v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175338v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Montr&#233;sor" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Duff" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Plantier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177465v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Valiere" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179547v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guimezanes" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Doc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fagart" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166377v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sourice" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lebon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Blondeau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106247v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4786090" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166386v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166385v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166391v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rouquier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166390v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Souchon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206927v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876425v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04067744v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04309775v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152717v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Michaud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718465v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03608917v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03608923v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118233v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865994v2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782949v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400688v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Campbell" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00854901v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359114v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Passa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Terrien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Maugeais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gazengel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2025.119467" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04899039v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dalmont" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gaillard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Brasseur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Taillard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2024082" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792444v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Koehl" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2024050" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03662763v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Cavaill&#232;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Melon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ayrault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2022015" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344262v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Vindrola" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Chamard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0005875" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088457v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17743/jaes.2020.0058" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310014v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Kergomard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillemain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sanchez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vergez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919320" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921285v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Mu&#241;oz Aranc&#243;n" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919275" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716533v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Petiot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Kersaudy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Scavone" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mcadams" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919110" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877675v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Duff" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Plantier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Vali&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2015.08.020" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KNX4F3L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716564v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Petiot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2015.12.015" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877649v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Conan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4948774" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216282v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Almeida" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bergeot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vergez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918897" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769274v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferrand Didier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4835755" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719228v4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-013-0806-y" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809293v4" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-013-0991-8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877702v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hamery" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lotton" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ritty" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918460" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877720v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richoux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Degroot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mac Donald" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray Campbell" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2009.07.006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877776v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lema&#238;tre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Letinturier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2006.10.005" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H2GVNRL8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589266v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Degroot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Macdonald" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2007.09.003" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877779v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2004.07.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8GK6VN1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877783v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Audrain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Pascal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X04039936" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6E031DE6B335F42BE56EB67DD186EF29CA8A8D22/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146792v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poggi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Vali&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/14/12/003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877784v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailliet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bruneau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitali Goussev" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0003-682X(99)00046-8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P9QSZ495-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475069v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gilbert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0003-682X(95)93950-M" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877788v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Gilbert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Amir" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252799v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giroud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Durand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19945123" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252798v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19945122" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05363653v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bourrud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grandjean" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Robin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052712v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Dalmont" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05066086v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Rosenzweig" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari-Ann Raun" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05052615v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248702v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tahon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Urban" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365368v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04681532v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde de Quarti" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blondel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3065" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682226v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681926v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3261" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571699v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Paquier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Damien" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073783v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04193446v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0229" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352892v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Cavailles" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0462" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644473v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hendrickx" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644469v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gazengel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Galpin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lalanne" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Silpa" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644479v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838946v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dupont" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roussarie" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643707v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Silpa" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231868v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Novak" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0914" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231992v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0312" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410575v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408176v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943407v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Michaud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Creach" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Brouard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Laurent" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466913v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466926v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410579v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877793v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Descuns" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Eveno" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546274v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877794v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ablitzer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877789v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877795v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fohr" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877799v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bonnet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Corno" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466949v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305725v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Laurence" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305716v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305723v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083321v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bavu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herzog" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lissek" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342885v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023504v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309204v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Karkar" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951804v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4799446" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810984v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810986v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810983v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Solt&#233;s" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810851v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607928v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534625v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166372v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175338v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Montr&#233;sor" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Duff" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Plantier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177465v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Valiere" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179547v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guimezanes" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Doc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fagart" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166377v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sourice" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lebon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Blondeau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106247v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4786090" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166386v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166385v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166391v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rouquier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166390v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Souchon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206927v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876425v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04067744v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04309775v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152717v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Michaud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718465v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03608917v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03608923v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118233v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865994v2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782949v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400688v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Campbell" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00854901v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>