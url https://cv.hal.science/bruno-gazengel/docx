--- v1 (2026-04-12)
+++ v2 (2026-05-12)
@@ -66,9679 +66,9679 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (59)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Répétabilité des évaluations de qualité perçue d’anches simples testées dans différentes salles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Koehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique, Apr 2025, Paris, France. pp.589-593</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05052615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is it possible to predict single cane reed mouthpiece interaction by measuring the reed alone?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Urban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum Acusticum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Malaga, Spain, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05248702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sound Zones : mesure des fonctions de transfert à l’aide d’un microphone ambisonique d’ordre élevé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bourrud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Melon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05363653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractérisations expérimentales de l'interaction anche-bec par méthodes optiques et aérauliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Dalmont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique, Apr 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05052712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractérisation de l'interaction anche-bec en condition statique pour différentes géométries de bec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeline Rosenzweig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mari-Ann Raun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Koehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique, Apr 2025, Paris, France. pp.1069-1070</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05066086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observabilité des régimes sonores multistables dans un modèle d'instrument à anche: étude des bassins d'attraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Passa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Terrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Maugeais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05365368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Research of perceptual descriptors discriminating clarinet reeds of identical stiffness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Koehl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">InterNoise 2024, the 53rd International Congress on Noise Control Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Nantes, France. pp.2993-3000, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3397/IN_2024_3261⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04681926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computing the basins of attraction of periodic solutions in a 4D model of a musical instrument</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Passa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Terrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Maugeais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th European Nonlinear Dynamics Conference 2024 (ENOC 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Delft, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repeatability of perceptual assessments on single cane reeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Koehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde de Quarti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">InterNoise 2024, the 53rd International Congress on Noise Control Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Nantes, France. pp.1733-1736, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3397/IN_2024_3065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04681532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feedback on the creation of a scientific show using immersive sound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Paquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnault Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Internoise 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04571699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saxophone: influence des conditions initiales sur le régime de jeu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Passa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Terrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Maugeais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JJCAAS 2023 : Journées Jeunes Chercheurs en Audition, Acoustique musicale et Signal audio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique [SFA], Sciences et Technologies de la Musique et du Son [UMR 9912 - STMS], Apr 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of an active mute for controlling the directivity of a trombone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Melon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colas Cavailles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum Acusticum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Torino, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.61782/fa.2023.0462⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04352892v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Link between stiffness symmetry and perceived quality of clarinet cane reeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Koehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum Acusticum 2023, the 10th European Congress on Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Acoustics Association, Sep 2023, Turin, Italy. pp.2729-2733, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.61782/fa.2023.0229⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherche d’indicateurs de qualité d’anches simples – partie 1 : estimation des paramètres équivalents en régimes statique et quasi-statique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dalmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Hendrickx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Paquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Koehl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16ème Congrès Français d’Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03644473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprendre les caractéristiques des sons en associant concerts scientifiques et dossier pédagogique en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Galpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Silpa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Français d'Acoustique 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03644469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherche d’indicateurs de qualité d’anches simples – partie 2 : approche subjective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Koehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Hendrickx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Paquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dalmont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16ème Congrès Français d’Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03644479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wideband sound zone system for automotive applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Vindrola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Melon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Chamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roussarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">153rd Convention of the Audio Engineering Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, New York, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les concerts scientifiques ou l'apprentissage de l'acoustique par la musique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Silpa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science &amp;You 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IMDEA show, a new way to present student's projects in collaboration with companies and universities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Melon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Novak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum Acusticum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.2581-2585, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0914⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03231868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimal active control for a trombone: a parametric study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colas Cavailles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Melon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum Acusticum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1557-1563, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0312⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03231992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teaching electroacoustics in a master's degree at Le Mans University : a public-private partnership</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Melon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26th ICSV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Personal Sound Zones: A Comparison between Frequency and Time Domain Formulations in a Transportation Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Vindrola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Melon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Chamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Plantier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">147th AES Convention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, New York, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02408176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vocalisation du poussin : développement d'une méthode d'enregistrement et d'analyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Creach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Brouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EXPERIMENTAL CHARACTERISATIONS OF SINGLE CANE REEDS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dalmont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICSV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02466913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scientific concerts or learning acoustics with arts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICSV 26</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02466926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loudspeaker optimisation for active control of trombone radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colas Cavaillès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Melon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26th International Congress on Sound Vibration (ICSV) 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractérisation expérimentale de la déformée statique d'anches simples par méthodes optiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ablitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Le Havre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01877794v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractérisation expérimentale de becs de saxophone ténor à l'aide d'un musicien artificiel fonctionnant en aspiration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Descuns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Le Havre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01877793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peut on caractériser une anche simple pour répondre aux attentes du musicien?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dalmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Petiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Muñoz Arancón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Taillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Jeunes Chercheurs en Audition, Acoustique musicale et Signal audio (JJCAAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bretagne Occidentale, Jun 2018, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04546274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractérisations objectives et subjectives d'anches simples en situation de jeu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Petiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Muñoz Arancón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Le Havre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01877789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mesure de puissance acoustique en laboratoire : facteurs d'erreurs et estimation des incertitudes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Le Havre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01877795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude d'une sourdine passive et active pour trompette simplifiée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Corno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Melon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Le Havre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01877799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of Nonlinear Characteristics of the Clarinet Exciter Obtained via a New Measurement Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Taillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dalmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Muñoz Arancón</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium on Musical Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02466949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effet d'un contrôle actif sur l' impédance de rayonnement d'un guide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Laurence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Melon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">C F A / V I S H N O 2 0 1 6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01305725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un exemple de projet pédagogique en électroacoustique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Melon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">C F A / VISHNO 2 0 1 6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01305716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la capacité d'une bouche artificielle a reproduire le geste d'un instrumentiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Muñoz Arancón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dalmont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13e Congrès Français d'Acoustique (CFA 2016) et 20ème colloque VIbrations, SHocks and NOise (VISHNO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01305723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Electroacoustique sur le web : un retour d'expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bavu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lissek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFA, Apr 2014, Poitiers, France. pp.2197-2198</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01083321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attack transients in clarinet models with different complexity − a comparative view</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Bergeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium on Musical Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Le Mans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prediction of the dynamic oscillation threshold of a clarinet model: comparison between analytical predictions and simulation results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Bergeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stockholm Music Acoustics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Stockholm, Sweden. pp.5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01023504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">WHAT WE UNDERSTAND TODAY ON FORMANTS IN SAXOPHONE SOUNDS?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Kergomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Karkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dalmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">44º Congreso Español de Acústica Encuentro Ibérico de Acústica EAA European Symposium on Environmental Acoustics and Noise Mapping (TECNIACUSTICA 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Valladolid, Spain. pp.1209-1216</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01309204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling of the subjective quality of saxophone reeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Petiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierric Kersaudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Scavone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Mcadams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICA 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Montréal, Canada. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4799446⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00951804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Two examples of education in Acoustics for undergraduate and young postgraduate students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acoustics 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00810984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measurement of attack transients in a clarinet driven by a ramp-like varying pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Bergeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acoustics 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00810986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Objective and subjective characterization of saxophone reeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Petiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Soltés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acoustics 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00810983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attack transients in a clarinet model with time-varying blowing pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Bergeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acoustics 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00810851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechanical response characterization of saxophone reeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dalmont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum Acusticum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Aalborg, Denmark. pp.000124</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00607928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers la définition d'indicateurs de qualité d'anches de saxophones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Petiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00534625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cramer-Rao Bounds for sound field measurements by means of Laser Doppler Velocimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Plantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2008 IEEE Sensors Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Lecce - Italie, Unknown Region. pp.164-167</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesure de vitesses acoustiques par LDV en présence de faible écoulement : spécificité des traitements de signaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Montrésor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Plantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Huitième colloque international francophone sur les METHODES ET TECHNIQUES OPTIQUES POUR L'INDUSTRIE, ARCACHON, 19 - 23 NOVEMBRE 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Arcachon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00175338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Digital Calibration Procedure for Laser Doppler Velocimetry in Acoustics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Plantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Valiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE International Symposium on Intelligent Signal Processing (WISP'2007), Alcalá de Henares, Spain, October 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Alcalá de Henares, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00177465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental investigation of the influence of the mechanical characteristics of the lip on the vibrations of the single reed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guimezanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dalmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Doc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fagart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium on Musical Acoustics, ISMA 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Barcelona, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03179547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesures de vitesses acoustiques en temps réel par LDV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Sourice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrés Francophone de Techniques Laser - CFTL 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scaling of reed instruments : the case of the saxophone family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dalmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Kergomard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the 151th Meeting of the A.S.A.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Providence, United States. pp.3259, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4786090⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00106247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insertion d'informations numériques dans un signal : Application à la classification de données expérimentales en anémométrie laser Doppler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20 ıeme colloque GRETSI sur le Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Louvain-La-Neuve - Belgique, Unknown Region</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Real-Time Particle Detection and Velocity Measurement by Means of Laser Doppler Velocimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Plantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Instrumentation and Measurement Technology Conference - IMTC 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Ottawa, Canada. pp.2222--2225</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesure de vitesse particulaire acoustique en présence d'écoulement faible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rouquier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9 ieme Congrés Francophone de Vélocimétrie Laser</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Bruxelles - Belgique, Unknown Region</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of a dipole radiation by Laser Doppler Velocimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Richoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7 ıeme Congrés Français d'acoustique, 30. Deutsche Jahrestagung für Akustik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesure de Vitesse Acoustique Particulaire En Champ Libre Par Anémométrie Laser Doppler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Plantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque GRETSI sur le traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01206927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From the input impedance to the synthesized pressure signal : application to the saxophone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISMA 1995, International Symposium on Musical Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1995, Dourdant, France. pp.484-489</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00876425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basins of attraction of periodic solutions in a multistable model of self-oscillating musical instrument</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Passa</w:t>
+                <w:t xml:space="preserve">Characterization of single reed mouthpiece interaction in quasi-static regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dalmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soizic Terrien</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Gazengel</w:t>
+                <w:t xml:space="preserve">Amélie Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Taillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2025.119467⟩</w:t>
+              <w:t xml:space="preserve">Acta Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9, pp.5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/aacus/2024082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05359114v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04899039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of single reed mouthpiece interaction in quasi-static regime</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Basins of attraction of periodic solutions in a multistable model of self-oscillating musical instrument</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Passa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Terrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Maugeais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre-André Taillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Acustica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/aacus/2024082⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 621, pp.119467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2025.119467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04899039v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05359114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical and experimental studies about single cane reeds: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Koehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Acustica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 8 (63), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/aacus/2024050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04792444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the optimal active control of a trombone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colas Cavaillès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ayrault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Acustica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 6, pp.18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/aacus/2022015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03662763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of the filtered-x least-mean-squares algorithm to adapt personal sound zones in a car cabin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Vindrola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 150 (3), pp.1779-1793. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/10.0005875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03344262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure Matching With Forced Filters for Personal Sound Zones Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Vindrola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Audio Engineering Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 68 (11), pp.832-842. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17743/jaes.2020.0058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03088457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the Resonator Geometry on the Pressure Spectrum of Reed Conical Instruments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Kergomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dalmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 105 (2), pp.368-380. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3813/AAA.919320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02310014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Human and Artificial Playing of a Single Reed Instrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Muñoz Arancón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dalmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 104 (6), pp.1104-1117. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3813/AAA.919275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01921285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the Relationships Between Perceived Qualities and Sound Parameters of Saxophone Reeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Petiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierric Kersaudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Scavone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Mcadams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 103 (5), pp.812 - 829. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3813/AAA.919110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01716533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic velocity measurement by means of Laser Doppler Velocimetry: Development of an Extended Kalman Filter and validation in free-field measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Plantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 70-71 (5), pp.832 - 852. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ymssp.2015.08.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01877675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Link between objective and subjective characterizations of Bb clarinet reeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dalmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Petiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 106, pp.155 - 166. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apacoust.2015.12.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01716564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of saxophone reed parameters during playing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Muñoz Arancón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dalmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewen Conan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 139 (5), pp.2754 - 2765. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/1.4948774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01877649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical Determination of the Attack Transient in a Clarinet With Time-Varying Blowing Pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Bergeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Vergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 101 (5), pp.1026-1038. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3813/AAA.918897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01216282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of an artificially blown clarinet to different blowing pressure profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Bergeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferrand Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 135 (1), pp.479-490. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/1.4835755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00769274v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of the dynamic oscillation threshold in a clarinet model with a linearly increasing blowing pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Bergeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 73 (1), pp.521-534. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11071-013-0806-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00719228v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of the dynamic oscillation threshold in a clarinet model with a linearly increasing blowing pressure : influence of noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Bergeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 74 (3), pp.591-605. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11071-013-0991-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00809293v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dome Shaped PVDF Loudspeaker Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Hamery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Lotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ritty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 97 (5), pp.800 - 808. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3813/AAA.918460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01877702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the pressure field in the vicinity of a microphone membrane using PIV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Degroot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Mac Donald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murray Campbell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 71 (2), pp.157-163. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apacoust.2009.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01877720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model and estimation method for predicting the sound radiated by a horn loudspeaker – With application to a car horn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Letinturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 69 (1), pp.47-59. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apacoust.2006.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01877776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suitability of Laser Doppler Velocimetry for the Calibration of Pressure Microphones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Degroot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Macdonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murray Campbell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 69 (12), pp.1308-1317. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apacoust.2007.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00589266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of acoustic particle velocities in enclosed sound field: Assessment of two Laser Doppler Velocimetry measuring systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poggi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 66 (1), pp.15-44. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apacoust.2004.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01877779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Use of PVDF Strain Sensing in Active Control of Structural Intensity in Beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Audrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -C. Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 15 (5), pp.319-327. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1045389X04039936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01877783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the performances of two acquisition ans signal processing systems for measuring acoustic particle velocities in air by means of Laser Doppler Velocimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Poggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Valière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Measurement Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 14 (12), pp.2047-2064. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0957-0233/14/12/003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00146792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic power flow measurement in a thermoacoustic resonator by means of laser Doppler anemometry (L.D.A.) and microphonic measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Lotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitali Goussev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 60 (1), pp.1-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0003-682X(99)00046-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01877784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some Aspects of Tuning and Clean Intonation in Reed Instruments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dalmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Kergomard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 46 (1), pp.19-60. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0003-682X(95)93950-M⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00475069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time domain simulation of single-reed wind instruments. From the measured input impedance to the synthesis signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noam Amir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01877788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la clarinette à partir de la mesure de l'impédance d'entrée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Simulations numériques dans les domaines temporels et fréquentiels. Etude comparative, application aux instruments à vent à anche simple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Gilbert</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Dalmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 04 (C5), pp.581-584. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp4:19945123⟩</w:t>
+              <w:t xml:space="preserve">, 1994, 04 (C5), pp.577-580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:19945122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">jpa-00252799v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00252798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations numériques dans les domaines temporels et fréquentiels. Etude comparative, application aux instruments à vent à anche simple</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Etude de la clarinette à partir de la mesure de l'impédance d'entrée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joel Gilbert</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Giroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dalmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 04 (C5), pp.577-580. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp4:19945122⟩</w:t>
+              <w:t xml:space="preserve">, 1994, 04 (C5), pp.581-584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:19945123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...6018 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...278 lines deleted...]
-                <w:t xml:space="preserve">hal-00876425v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00252799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9756,77 +9756,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lien entre symétrie de raideur et qualité globale d'anches de clarinette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Koehl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JJCAAS 2023, 13èmes Journées Jeunes Chercheurs en Audition, Acoustique musicale et Signal audio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, IRCAM, Paris, France. , 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9851,77 +9851,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation subjective de la qualité d'anches de clarinette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Koehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JPS 2023, 4èmes Journées Perception Sonore</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, IRCAM, Paris, France. , 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9946,103 +9946,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chick vocalizations: development of a recording and analysis method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Creach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Brouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. World Poultry Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Paris, France</w:t>
@@ -10103,90 +10103,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de restitution sonore permettant de générer des zones d’écoute différenciées dans un espace clos tel qu’un habitable de véhicule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Vindrola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR20200014082 20201223. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10204,90 +10204,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appuie-tête pour siège comportant un dispositif de reproduction sonore, et véhicule automobile comportant un tel appuie-tête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Vindrola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3104085. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10305,90 +10305,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de calcul des filtres numériques de source sonores pour générer des zones d’écoute différenciées dans un espace confiné tel qu’un habitable de véhicule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Vindrola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3111001. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10406,90 +10406,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appuie-tête pour siège comportant un dispositif de reproduction sonore, et véhicule automobile comportant un tel appuie-tête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Vindrola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3098338. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10539,103 +10539,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the resonator geometry on the pressure spectrum of reed conical instruments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Kergomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dalmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -10657,64 +10657,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objective and subjective characterization of saxophone reeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Petiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10732,90 +10732,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the pressure field in the vicinity of a microphone membrane using PIV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Degroot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Macdonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Campbell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10878,51 +10878,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CARACTERISATION OBJECTIVE DE LA QUALITE DE JUSTESSE, DE TIMBRE ET D'EMISSION DES INSTRUMENTS A VENT A ANCHE SIMPLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Acoustique [physics.class-ph]. Université du Maine, 1994. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -11118,51 +11118,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359114v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Passa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Terrien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Maugeais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gazengel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2025.119467" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04899039v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dalmont" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gaillard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Brasseur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Taillard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2024082" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792444v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Koehl" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2024050" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03662763v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Cavaill&#232;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Melon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ayrault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2022015" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344262v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Vindrola" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Chamard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0005875" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088457v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17743/jaes.2020.0058" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310014v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Kergomard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillemain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sanchez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vergez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919320" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921285v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Mu&#241;oz Aranc&#243;n" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919275" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716533v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Petiot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Kersaudy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Scavone" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mcadams" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919110" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877675v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Duff" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Plantier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Vali&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2015.08.020" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KNX4F3L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716564v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Petiot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2015.12.015" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877649v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Conan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4948774" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216282v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Almeida" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bergeot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vergez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918897" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769274v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferrand Didier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4835755" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719228v4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-013-0806-y" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809293v4" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-013-0991-8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877702v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hamery" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lotton" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ritty" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918460" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877720v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richoux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Degroot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mac Donald" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray Campbell" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2009.07.006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877776v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lema&#238;tre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Letinturier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2006.10.005" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H2GVNRL8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589266v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Degroot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Macdonald" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2007.09.003" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877779v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2004.07.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8GK6VN1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877783v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Audrain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Pascal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X04039936" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6E031DE6B335F42BE56EB67DD186EF29CA8A8D22/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146792v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poggi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Vali&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/14/12/003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877784v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailliet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bruneau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitali Goussev" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0003-682X(99)00046-8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P9QSZ495-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475069v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gilbert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0003-682X(95)93950-M" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877788v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Gilbert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Amir" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252799v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giroud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Durand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19945123" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252798v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19945122" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05363653v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bourrud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grandjean" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Robin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052712v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Dalmont" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05066086v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Rosenzweig" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari-Ann Raun" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05052615v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248702v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tahon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Urban" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365368v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04681532v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde de Quarti" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blondel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3065" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682226v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681926v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3261" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571699v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Paquier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Damien" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073783v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04193446v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0229" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352892v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Cavailles" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0462" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644473v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hendrickx" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644469v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gazengel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Galpin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lalanne" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Silpa" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644479v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838946v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dupont" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roussarie" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643707v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Silpa" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231868v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Novak" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0914" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231992v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0312" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410575v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408176v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943407v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Michaud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Creach" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Brouard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Laurent" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466913v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466926v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410579v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877793v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Descuns" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Eveno" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546274v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877794v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ablitzer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877789v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877795v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fohr" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877799v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bonnet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Corno" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466949v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305725v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Laurence" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305716v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305723v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083321v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bavu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herzog" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lissek" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342885v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023504v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309204v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Karkar" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951804v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4799446" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810984v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810986v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810983v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Solt&#233;s" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810851v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607928v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534625v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166372v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175338v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Montr&#233;sor" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Duff" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Plantier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177465v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Valiere" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179547v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guimezanes" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Doc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fagart" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166377v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sourice" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lebon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Blondeau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106247v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4786090" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166386v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166385v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166391v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rouquier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166390v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Souchon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206927v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876425v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04067744v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04309775v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152717v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Michaud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718465v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03608917v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03608923v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118233v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865994v2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782949v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400688v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Campbell" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00854901v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05052615v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Koehl" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gaillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gazengel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248702v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tahon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Urban" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Brasseur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05363653v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bourrud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Melon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grandjean" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Robin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052712v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Dalmont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05066086v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Rosenzweig" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari-Ann Raun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365368v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Passa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Terrien" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Maugeais" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681926v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3261" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682226v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04681532v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde de Quarti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blondel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3065" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571699v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ayrault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Paquier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Damien" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073783v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352892v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Cavailles" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0462" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04193446v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0229" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644473v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dalmont" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hendrickx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644469v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gazengel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Galpin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lalanne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Silpa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644479v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838946v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dupont" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Vindrola" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Chamard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roussarie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643707v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Silpa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231868v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Novak" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0914" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231992v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0312" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410575v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408176v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Plantier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943407v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Michaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Creach" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Brouard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Laurent" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466913v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466926v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410579v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Cavaill&#232;s" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Gilbert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877794v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ablitzer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877793v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Descuns" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Eveno" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546274v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Petiot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Mu&#241;oz Aranc&#243;n" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Taillard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877789v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877795v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fohr" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877799v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bonnet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Corno" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466949v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305725v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Laurence" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305716v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305723v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083321v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bavu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herzog" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lissek" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342885v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Almeida" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bergeot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vergez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023504v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309204v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Kergomard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillemain" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Karkar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951804v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Kersaudy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Scavone" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mcadams" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4799446" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810984v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810986v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810983v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Solt&#233;s" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810851v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607928v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534625v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Petiot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166372v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Duff" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Vali&#232;re" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175338v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Montr&#233;sor" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Duff" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Plantier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177465v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Valiere" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179547v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guimezanes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Doc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fagart" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166377v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sourice" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lebon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Blondeau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106247v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4786090" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166386v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166385v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166391v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rouquier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166390v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Souchon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richoux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206927v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876425v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04899039v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2024082" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359114v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2025.119467" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792444v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2024050" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03662763v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2022015" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344262v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0005875" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088457v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17743/jaes.2020.0058" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310014v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sanchez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919320" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921285v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919275" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716533v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919110" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877675v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2015.08.020" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KNX4F3L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716564v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2015.12.015" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877649v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Conan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4948774" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216282v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vergez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918897" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769274v3" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferrand Didier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4835755" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719228v4" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-013-0806-y" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809293v4" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-013-0991-8" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877702v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hamery" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lotton" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ritty" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918460" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877720v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Degroot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mac Donald" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray Campbell" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2009.07.006" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877776v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lema&#238;tre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Letinturier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2006.10.005" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H2GVNRL8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589266v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Degroot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Macdonald" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2007.09.003" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877779v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2004.07.001" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8GK6VN1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877783v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Audrain" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masson" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berry" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Pascal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X04039936" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6E031DE6B335F42BE56EB67DD186EF29CA8A8D22/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146792v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poggi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Vali&#232;re" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/14/12/003" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877784v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailliet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bruneau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitali Goussev" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0003-682X(99)00046-8" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P9QSZ495-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475069v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gilbert" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0003-682X(95)93950-M" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877788v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Amir" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252798v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19945122" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252799v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giroud" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Durand" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19945123" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04067744v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04309775v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152717v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Michaud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718465v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03608917v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03608923v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118233v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865994v2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782949v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400688v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Campbell" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00854901v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>