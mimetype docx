--- v0 (2026-03-16)
+++ v1 (2026-05-25)
@@ -100,810 +100,810 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward quantitative X-ray elastography of coronary arteries using flexural pulse waves</w:t>
+                <w:t xml:space="preserve">Young's modulus estimation of a soft viscoelastic rod using optical elastography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sibylle Gregoire</w:t>
+                <w:t xml:space="preserve">Jiayuan Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabrielle Laloy-Borgna</w:t>
+                <w:t xml:space="preserve">François Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Rouviere</w:t>
+                <w:t xml:space="preserve">Sibylle Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Giammarinaro</w:t>
+                <w:t xml:space="preserve">Jorge Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Catheline</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 122 (18), </w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 158 (4), pp.3203-3209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2419060122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/10.0039661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05415468v1</w:t>
+                <w:t xml:space="preserve">hal-05325587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward quantitative X-ray elastography of coronary arteries using flexural pulse waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibylle Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Laloy-Borgna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rouvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Giammarinaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Catheline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 122 (18), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.2419060122/-/DCSupplemental.⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05347368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Young's modulus estimation of a soft viscoelastic rod using optical elastography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward quantitative X-ray elastography of coronary arteries using flexural pulse waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibylle Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Laloy-Borgna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rouviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiayuan Zhu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jorge Torres</w:t>
+                <w:t xml:space="preserve">Bruno Giammarinaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Catheline</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 158 (4), pp.3203-3209. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 122 (18), </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/10.0039661⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2419060122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05325587v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long Period Rayleigh Wave Focal Spot Imaging Applied to USArray Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating the lateral resolution of the Rayleigh wave focal spot imaging technique using two-dimensional acoustic simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Giammarinaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Tsarsitalidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregor Hillers</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04560053v1</w:t>
+                <w:t xml:space="preserve">hal-04155285v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the lateral resolution of the Rayleigh wave focal spot imaging technique using two-dimensional acoustic simulations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gregor Hillers</w:t>
+                <w:t xml:space="preserve">Toward real-time shear-wave imaging: Ultradense magnetic sources enable rapid diffuse field correlations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Laloy-Borgna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Giammarinaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Catheline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aichele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (6), pp.064061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.22.064061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04155285v2</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward real-time shear-wave imaging: Ultradense magnetic sources enable rapid diffuse field correlations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Z. Sun</w:t>
+                <w:t xml:space="preserve">Long Period Rayleigh Wave Focal Spot Imaging Applied to USArray Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Tsarsitalidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregor Hillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Giammarinaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Catheline</w:t>
+                <w:t xml:space="preserve">Pierre Boué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Aichele</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Stehly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 22 (6), pp.064061. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 129 (5), pp.e2023JB027417. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.22.064061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2023JB027417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04844048v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04560053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic surface wave focal spot imaging: numerical resolution experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Giammarinaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Tsarsitalidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1032,51 +1032,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Melodelima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Catheline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Giammarinaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 46, pp.1968 - 1977. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1104,278 +1104,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03490819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear-Wave Sources for Soft Tissues in Ultrasound Elastography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Giammarinaro</w:t>
+                <w:t xml:space="preserve">Focusing of Shear Shock Waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Giammarinaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Zorgani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Catheline</w:t>
+                <w:t xml:space="preserve">David Espíndola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Coulouvrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianmarco Pinton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2018.01.002⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.9.014011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04172395v1</w:t>
+                <w:t xml:space="preserve">hal-02303604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focusing of Shear Shock Waves</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Coulouvrat</w:t>
+                <w:t xml:space="preserve">Shear-Wave Sources for Soft Tissues in Ultrasound Elastography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Giammarinaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianmarco Pinton</w:t>
+                <w:t xml:space="preserve">A. Zorgani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Catheline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (1), </w:t>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 39 (4), pp.236-242. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.9.014011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2018.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02303604v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Simulation of Focused Shock Shear Waves in Soft Solids and a Two-Dimensional Nonlinear Homogeneous Model of the Brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Giammarinaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Coulouvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1467,77 +1467,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High frequency elastic wave propagation in micro-elastography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Laloy-Borgna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zorgani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Giammarinaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Catheline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1616,51 +1616,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Focalisation non linéaire des ondes de choc de cisaillement dans les solides incompressibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Giammarinaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Acoustique [physics.class-ph]. Université Pierre et Marie Curie - Paris VI, 2016. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016PA066054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1856,51 +1856,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415468v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Gregoire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Laloy-Borgna" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouviere" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giammarinaro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Catheline" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2419060122" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347368v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2419060122/-/DCSupplemental." TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325587v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayuan Zhu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Legrand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Gr&#233;goire" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Torres" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0039661" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560053v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Tsarsitalidou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Hillers" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bou&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stehly" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JB027417" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155285v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844048v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laloy-Borgna" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Giammarinaro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Sun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Catheline" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aichele" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.22.064061" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03839231v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Rosny" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Seydoux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac247" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490819v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Barrere" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Melodelima" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2020.03.019" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172395v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zorgani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2018.01.002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02303604v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Esp&#237;ndola" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coulouvrat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmarco Pinton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.9.014011" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459995v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coulouvrat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pinton" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4032643" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240366v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zorgani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1105" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01368090v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016PA066054" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325587v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayuan Zhu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Legrand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Gr&#233;goire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Torres" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Catheline" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0039661" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347368v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Gregoire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Laloy-Borgna" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giammarinaro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2419060122/-/DCSupplemental." TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415468v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouviere" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2419060122" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155285v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Tsarsitalidou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Hillers" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844048v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laloy-Borgna" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Giammarinaro" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Sun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Catheline" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aichele" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.22.064061" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560053v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bou&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stehly" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JB027417" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03839231v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Rosny" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Seydoux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac247" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490819v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Barrere" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Melodelima" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2020.03.019" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02303604v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Esp&#237;ndola" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coulouvrat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmarco Pinton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.9.014011" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172395v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zorgani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2018.01.002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459995v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coulouvrat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pinton" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4032643" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240366v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zorgani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1105" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01368090v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016PA066054" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>