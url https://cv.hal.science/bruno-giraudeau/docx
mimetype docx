--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -234,295 +234,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05422675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral ivermectin versus 5% permethrin cream to treat children and adults with classic scabies: multicentre, assessor blinded, cluster randomised clinical trial</w:t>
+                <w:t xml:space="preserve">Prevention of secondary infections by interferon-gamma in ICU-acquired sustained immune suppression in France: study protocol of the PLATINIUM randomised trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Boralevi</w:t>
+                <w:t xml:space="preserve">Ana Catalina Hernandez Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Simon</w:t>
+                <w:t xml:space="preserve">Thomas Daix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Bernigaud</w:t>
+                <w:t xml:space="preserve">Richard S Hotchkiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Brun</w:t>
+                <w:t xml:space="preserve">G Monneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Goujon</w:t>
+                <w:t xml:space="preserve">Jean-Marc Tadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ - British Medical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 392, pp.e086277. </w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 16 (1), pp.e106790. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmj-2025-086277⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2025-106790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05529976v1</w:t>
+                <w:t xml:space="preserve">hal-05503077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevention of secondary infections by interferon-gamma in ICU-acquired sustained immune suppression in France: study protocol of the PLATINIUM randomised trial</w:t>
+                <w:t xml:space="preserve">Oral ivermectin versus 5% permethrin cream to treat children and adults with classic scabies: multicentre, assessor blinded, cluster randomised clinical trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Catalina Hernandez Padilla</w:t>
+                <w:t xml:space="preserve">Franck Boralevi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Daix</w:t>
+                <w:t xml:space="preserve">Guillaume Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard S Hotchkiss</w:t>
+                <w:t xml:space="preserve">Charlotte Bernigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Monneret</w:t>
+                <w:t xml:space="preserve">Jennifer Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Tadie</w:t>
+                <w:t xml:space="preserve">Elisa Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 16 (1), pp.e106790. </w:t>
+              <w:t xml:space="preserve">BMJ - British Medical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 392, pp.e086277. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2025-106790⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmj-2025-086277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05503077v1</w:t>
+                <w:t xml:space="preserve">hal-05529976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consensus for the most suitable trial design to assess therapy for rare vascular malformations: a Delphi study</w:t>
               </w:r>
@@ -740,2518 +740,2509 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05392414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cluster‐Level Analyses to Estimate a Risk Difference in a Cluster Randomized Trial With Confounding Individual‐Level Covariates: A Simulation Study</w:t>
+                <w:t xml:space="preserve">Improving human papillomavirus vaccination coverage in France: a need to act but not to rush</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jules Antoine Pereira Macedo</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nathalie Thilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Gagneux-Brunon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Gilberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/sim.70341⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.5346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-60874-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05406574v1</w:t>
+                <w:t xml:space="preserve">hal-05132876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of early haemodynamic assessment by echocardiography on organ dysfunction and outcome of patients admitted to the emergency department with sepsis or septic shock: protocol of a multicentre randomised controlled trial (GENESIS)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Correction: Identifying the needs of natural caregivers caring for a person with dementia: a mixed method study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Dibao-Dina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Nasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2024-098304⟩</w:t>
+              <w:t xml:space="preserve">BMC Primary Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (1), pp.126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12875-025-02828-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05392622v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05099188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guidelines for the Content of Statistical Analysis Plans in Clinical Trials: Protocol for an Extension to Cluster Randomized Trials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karla Hemming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Hooper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obioha Ukoumunne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 26 (1), pp.72. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13063-025-08756-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05075259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correspondence about the article “Effect of hydrocortisone on mortality in patients with severe community-acquired pneumonia. The REMAP-CAP corticosteroid domain randomized clinical trial”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Dequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Le Gouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intensive Care Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 51, pp.1740 - 1741. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00134-025-08003-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05392493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Identifying the needs of natural caregivers caring for a person with dementia: a mixed method study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Rideau</w:t>
+                <w:t xml:space="preserve">ITINERANCE : une initiative innovante pour améliorer la protection cardio­rénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Belhassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Bigot-Corbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Boukraa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bubeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Primary Care</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Correspondances en Cardiovasculaire, Rénal &amp; Métabolisme </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12875-025-02828-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05099188v1</w:t>
+                <w:t xml:space="preserve">hal-05582391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving human papillomavirus vaccination coverage in France: a need to act but not to rush</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cluster‐Level Analyses to Estimate a Risk Difference in a Cluster Randomized Trial With Confounding Individual‐Level Covariates: A Simulation Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Antoine Pereira Macedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-60874-3⟩</w:t>
+              <w:t xml:space="preserve">Statistics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 44 (28-30), pp.e70341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sim.70341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05132876v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05406574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reporting of cluster randomised crossover trials 2023: extension of the CONSORT 2010 statement with explanation and elaboration Name / Job title Affiliation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of early haemodynamic assessment by echocardiography on organ dysfunction and outcome of patients admitted to the emergency department with sepsis or septic shock: protocol of a multicentre randomised controlled trial (GENESIS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica Taljaard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karla Hemming</w:t>
+                <w:t xml:space="preserve">Thomas Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Le Gouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Arnup</w:t>
+                <w:t xml:space="preserve">Samia Brit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vignon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ - British Medical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmj-2024-080472⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15, pp.e098304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2024-098304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05075241v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05392622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deferring Arterial Catheterization in Critically Ill Patients with Shock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Contou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Ehrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New England Journal of Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 393 (19), pp.1875-1888. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1056/nejmoa2502136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05391695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating an adjusted risk difference in a cluster randomized trial with individual-level analyses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jules Antoine Pereira Macedo</w:t>
+                <w:t xml:space="preserve">Reporting of cluster randomised crossover trials 2023: extension of the CONSORT 2010 statement with explanation and elaboration Name / Job title Affiliation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanne Mckenzie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Taljaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karla Hemming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Arnup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Methods in Medical Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMJ - British Medical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.e080472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmj-2024-080472⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/09622802241293783⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04952188v1</w:t>
+                <w:t xml:space="preserve">hal-05075241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation evaluation of a school- and primary care-based multicomponent intervention to improve HPV vaccine coverage: Results from the PrevHPV randomized controlled trial</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimating an adjusted risk difference in a cluster randomized trial with individual-level analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Antoine Pereira Macedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infection and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jiph.2025.102931⟩</w:t>
+              <w:t xml:space="preserve">Statistical Methods in Medical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (1), pp.26-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/09622802241293783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05227329v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04952188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying the needs of natural caregivers caring for a person with dementia: a mixed method study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Rideau</w:t>
+                <w:t xml:space="preserve">Implementation evaluation of a school- and primary care-based multicomponent intervention to improve HPV vaccine coverage: Results from the PrevHPV randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bocquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïa Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bonnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Primary Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12875-025-02724-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Infection and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (11), pp.102931. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jiph.2025.102931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05227781v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05227329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deferring Arterial Catheterization in Critically Ill Patients with Shock</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Andreu</w:t>
+                <w:t xml:space="preserve">Identifying the needs of natural caregivers caring for a person with dementia: a mixed method study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Dibao-Dina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Nasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1056/NEJMoa2502136⟩</w:t>
+              <w:t xml:space="preserve">BMC Primary Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (1), pp.48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12875-025-02724-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05500226v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05227781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FIRE Stones: impact of forced diuresis on the residual fragment rate after flexible ureteroscopy for destruction of kidney stones with laser—protocol for a randomized controlled two-parallel group multicenter trial with blinding evaluation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cluster randomized trials: statistical, practical and ethical issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F Bruyere</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Caille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Billot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Epidemiology and Population Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 72 (1), pp.202384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeph.2024.202384⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13063-024-08309-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04674144v1</w:t>
+                <w:t xml:space="preserve">hal-04638655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drug clustering to anticipate new aspects of drug safety profile: application to gabapentinoids and other voltage-gated calcium channel ligand drugs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Indication for a Pneumocystis Prophylaxis Therapy in Patients with Vascular Anomalies Treated with PIK3/AKT/mTOR Pathway Inhibitors: Experts' Opinion and Systematic Review from the Literature.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Allemang-Trivalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie-Pierre Jonville-Bera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Maurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bcp.15931⟩</w:t>
+              <w:t xml:space="preserve">Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 239 (6), pp.942-951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000533675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04674979v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why and when should we cluster randomize?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Six-month outcomes after a GP phone call during the first French COVID-19 lockdown (COVIQuest): a cluster randomised trial using medico-administrative databases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambre Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Florent Tassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Godillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Epidemiology and Population Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (11), pp.e085094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2024-085094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeph.2024.202197⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04638649v1</w:t>
+                <w:t xml:space="preserve">hal-05099192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Biomarkers Correctly Predict Ventilator-associated Pneumonia in Patients Treated With Targeted Temperature Management After Cardiac Arrest? An Exploratory Study of the Multicenter Randomized Antibiotic (ANTHARTIC) Study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Do patients with type 2 diabetes mellitus included in randomised clinical trials differ from general-practice patients? A cross-sectional comparative study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Dugard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Dibao-Dina</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care Explorations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (4), pp.e077582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2023-077582⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/cce.0000000000001104⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04674146v1</w:t>
+                <w:t xml:space="preserve">hal-04674152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Six-month outcomes after a GP phone call during the first French COVID-19 lockdown (COVIQuest): a cluster randomised trial using medico-administrative databases</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Can Biomarkers Correctly Predict Ventilator-associated Pneumonia in Patients Treated With Targeted Temperature Management After Cardiac Arrest? An Exploratory Study of the Multicenter Randomized Antibiotic (ANTHARTIC) Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc-Florent Tassi</w:t>
+                <w:t xml:space="preserve">Nicolas Deye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Godillon</w:t>
+                <w:t xml:space="preserve">Amelie Le Gouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Chenevier-Gobeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Daix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2024-085094⟩</w:t>
+              <w:t xml:space="preserve">Critical Care Explorations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (7), pp.e1104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/cce.0000000000001104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05099192v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do patients with type 2 diabetes mellitus included in randomised clinical trials differ from general-practice patients? A cross-sectional comparative study.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Why and when should we cluster randomize?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clarisse Dibao-Dina</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Weijer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Eldridge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karla Hemming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Taljaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Epidemiology and Population Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 72 (1), pp.202197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeph.2024.202197⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2023-077582⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04674152v1</w:t>
+                <w:t xml:space="preserve">hal-04638649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cluster randomized trials: statistical, practical and ethical issues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FIRE Stones: impact of forced diuresis on the residual fragment rate after flexible ureteroscopy for destruction of kidney stones with laser—protocol for a randomized controlled two-parallel group multicenter trial with blinding evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ml Letouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Billot</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ms Agier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Bruyere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Epidemiology and Population Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (1), pp.455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13063-024-08309-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeph.2024.202384⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04638655v1</w:t>
+                <w:t xml:space="preserve">hal-04674144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indication for a Pneumocystis Prophylaxis Therapy in Patients with Vascular Anomalies Treated with PIK3/AKT/mTOR Pathway Inhibitors: Experts' Opinion and Systematic Review from the Literature.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Drug clustering to anticipate new aspects of drug safety profile: application to gabapentinoids and other voltage-gated calcium channel ligand drugs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Viguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐sara Agier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie-Pierre Jonville-Bera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérenger Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dermatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 90 (2), pp.475-482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bcp.15931⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000533675⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04674244v1</w:t>
+                <w:t xml:space="preserve">hal-04674979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sample Size Calculation for an Individual Stepped-Wedge Randomized Trial.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Allemang-Trivalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3270,12574 +3261,12562 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biometrical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 66 (5), pp.e202300167. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/bimj.202300167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04674143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topical versus oral corticosteroids in moderate drug reaction with eosinophilia and systemic symptoms: A multicenter randomized clinical trial.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saskia Ingen-Housz-Oro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Milpied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bensaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The American Academy of Dermatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 91 (3), pp.544-547. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jaad.2024.04.077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04674151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designs used in published therapeutic studies of rare superficial vascular anomalies: a systematic literature search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Allemang-Trivalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 23 (1), pp.196. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12874-023-02017-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04674156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and methodological issues of within-person (split-body) randomized controlled trials evaluating a topical treatment: A systematic review</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hydrocortisone in Severe Community-Acquired Pneumonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Dequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferhat Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Quenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Kamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Damien Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000530149⟩</w:t>
+              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 388 (21), pp.1931-1941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1056/NEJMoa2215145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04106133v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05500356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrocortisone in Severe Community-Acquired Pneumonia</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design and methodological issues of within-person (split-body) randomized controlled trials evaluating a topical treatment: A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Dugard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Allemang-Trivalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1056/NEJMoa2215145⟩</w:t>
+              <w:t xml:space="preserve">Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000530149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05500356v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04106133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which severe COVID-19 patients could benefit from high dose dexamethasone? A Bayesian post-hoc reanalysis of the COVIDICUS randomized clinical trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chevret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Bouadma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Burdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Timsit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Intensive Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (1), pp.75. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13613-023-01168-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04399145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vascular endothelial growth factor, tissue factor, coagulation and fibrinolysis markers in slow-flow vascular malformations: a prospective study of treatment with sirolimus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Guillemette Moineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Mazereeuw-Hautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Dermatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 188 (1), pp.152-154. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bjd/ljac028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04233650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum de l'article « Version française des recommandations de la déclaration d'Ottawa sur la conception et la conduite éthique d'essais randomisés en clusters, dans le contexte législatif français » [RESPE 71 (2023) 101847]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fianu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Kervran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Verga-Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 71 (6), pp.102188. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.respe.2023.102188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05075253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continued enteral nutrition until extubation compared with fasting before extubation in patients in the intensive care unit: an open-label, cluster-randomised, parallel-group, non-inferiority trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai-Anh Nay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Auchabie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noemie Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Frerou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Lancet Respiratory Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11 (4), pp.319-328. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S2213-2600(22)00413-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04683372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cluster randomized trials in nursing homes should better be planned as open-cohort than as closed-cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Caille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Gana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 161, pp.1-7. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2023.06.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05076637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topical sirolimus solution for lingual microcystic lymphatic malformations in children and adults (TOPGUN): study protocol for a multicenter, randomized, assessor-blinded, controlled, stepped-wedge clinical trial</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heterogeneity in pragmatic randomised trials: sources and management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C Lengelle</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Caille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Eldridge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Weijer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merrick Zwarenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13063-022-06365-y⟩</w:t>
+              <w:t xml:space="preserve">BMC Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20, pp.372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12916-022-02569-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04674169v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04638613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analysis of published trials found that current use of pragmatic trial labels is uninformative.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alison H Howie</w:t>
+                <w:t xml:space="preserve">Intervention effect estimates in randomised controlled trials conducted in primary care versus secondary or tertiary care settings: a meta-epidemiological study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Dugard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hayden P Nix</w:t>
+                <w:t xml:space="preserve">Elsa Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Caille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kelly Carroll</w:t>
+                <w:t xml:space="preserve">Agnès Dechartres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2022.08.007⟩</w:t>
+              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (1), pp.329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12874-022-01815-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04674163v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04027325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intervention effect estimates in randomised controlled trials conducted in primary care versus secondary or tertiary care settings: a meta-epidemiological study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Agnès Caille</w:t>
+                <w:t xml:space="preserve">An analysis of published trials found that current use of pragmatic trial labels is uninformative.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Taljaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart G Nicholls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Dechartres</w:t>
+                <w:t xml:space="preserve">Alison H Howie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Hoang</w:t>
+                <w:t xml:space="preserve">Hayden P Nix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Carroll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12874-022-01815-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 151, pp.113-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2022.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04027325v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneity in pragmatic randomised trials: sources and management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Topical sirolimus solution for lingual microcystic lymphatic malformations in children and adults (TOPGUN): study protocol for a multicenter, randomized, assessor-blinded, controlled, stepped-wedge clinical trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Caille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Gissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Merrick Zwarenstein</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Lengelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12916-022-02569-w⟩</w:t>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (1), pp.557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13063-022-06365-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04638613v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of pragmatic trials found that multiple primary outcomes are common but so too are discrepancies between protocols and final reports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Nevins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shelley Vanderhout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly Carroll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stuart G Nicholls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seana N Semchishen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 143, pp.149 - 158. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2021.12.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04674179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Right ventricular failure is strongly associated with mortality in patients with moderate-to-severe COVID-19-related ARDS and appears related to respiratory worsening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Goudelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intensive Care Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 48 (6), pp.765 - 767. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00134-022-06730-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04674172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management of death-related noncompleters in cluster randomized trials carried out in nursing homes: a methodological review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ansoborlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Caille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Dibao-Dina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 151, pp.132-142. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2022.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05076626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of a phone call with a medical student/general practitioner team on morbidity of chronic patients during the first French COVID-19 lockdown (COVIQuest): a cluster randomised trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Dibao-Dina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ettori-Ajasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chambe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMJ Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (7), pp.e059464. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/bmjopen-2021-059464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04674166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Home-Mailed Versus General Practitioner-Delivered Vaginal Self-Sampling Kit for Cervical Cancer Screening: A Cluster Randomized Controlled Trial with a Cost-Effectiveness Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Boyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Caille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Brunet-Houdard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somany Sengchanh-Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Women's Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 31 (10), pp.1472-1480. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/jwh.2021.0597⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04679771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guidelines for the management of chronic spontaneous urticaria: recommendations supported by the Centre of Evidence of the French Society of Dermatology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hacard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. D’acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.‐h. Jegou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie-Pierre Jonville-Bera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Dermatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 185 (3), pp.658-660. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjd.20415⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03342687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of intracluster correlation measures with outcome prevalence for binary outcomes in cluster randomised trials</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antibiotic Therapy for 6 or 12 Weeks for Prosthetic Joint Infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Arvieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Brunschweiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Touchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Ansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Methods in Medical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/09622802211026004⟩</w:t>
+              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 384 (21), pp.1991-2001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1056/NEJMoa2020198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04674193v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03277927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is randomized trial design adapted to population health intervention research?</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Continuous enteral nutrition compared with a maximal gastric vacuity strategy at the time of extubation in the intensive care unit: protocol for a non-inferiority cluster randomised trial (the Ambroisie Project)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Landais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai-Anh Nay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Auchabie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noemie Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rebion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Health Promotion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1757975920984727⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (5), pp.e041799. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2020-041799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03404699v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03235796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sirolimus (Rapamycin) for Slow-Flow Malformations in Children</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Leducq</w:t>
+                <w:t xml:space="preserve">Impact of early low-calorie low-protein versus standard-calorie standard-protein feeding on outcomes of ventilated adults with shock: design and conduct of a randomised, controlled, multicentre, open-label, parallel-group trial (NUTRIREA-3)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Reignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Le Gouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lascarrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djillali Annane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Argaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1001/jamadermatol.2021.3459⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (5), pp.e045041. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2020-045041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03408026v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral ivermectin for a scabies outbreak in a long‐term care facility: potential value in preventing COVID‐19 and associated mortality</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Lespine</w:t>
+                <w:t xml:space="preserve">Ivermectin as a potential treatment for COVID-19?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chosidow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bernigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bjd.19821⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (6), pp.e0009446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0009446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05074691v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03246642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction : Implementing a personalized pharmaceutical plan in kidney or liver transplant patients: study protocol for a stepped-wedge cluster randomized trial (GRePH)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is randomized trial design adapted to population health intervention research?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Alberti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13063-022-06381-y⟩</w:t>
+              <w:t xml:space="preserve">Global Health Promotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (1_suppl), pp.86-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1757975920984727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05075261v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivermectin as a potential treatment for COVID-19?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Lespine</w:t>
+                <w:t xml:space="preserve">Sirolimus (Rapamycin) for Slow-Flow Malformations in Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Boccara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Mazereeuw-Hautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0009446⟩</w:t>
+              <w:t xml:space="preserve">JAMA Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jamadermatol.2021.3459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03246642v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of early low-calorie low-protein versus standard-calorie standard-protein feeding on outcomes of ventilated adults with shock: design and conduct of a randomised, controlled, multicentre, open-label, parallel-group trial (NUTRIREA-3)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Association of intracluster correlation measures with outcome prevalence for binary outcomes in cluster randomised trials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Argaud</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ariane Mbekwe Yepnang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Caille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra M Eldridge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2020-045041⟩</w:t>
+              <w:t xml:space="preserve">Statistical Methods in Medical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (8), pp.1988-2003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/09622802211026004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03997367v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous enteral nutrition compared with a maximal gastric vacuity strategy at the time of extubation in the intensive care unit: protocol for a non-inferiority cluster randomised trial (the Ambroisie Project)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Correction : Implementing a personalized pharmaceutical plan in kidney or liver transplant patients: study protocol for a stepped-wedge cluster randomized trial (GRePH)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Rebion</w:t>
+                <w:t xml:space="preserve">Xavier Pourrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Berthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Buchler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2020-041799⟩</w:t>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (1), pp.438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13063-022-06381-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03235796v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05075261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibiotic Therapy for 6 or 12 Weeks for Prosthetic Joint Infection</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oral ivermectin for a scabies outbreak in a long‐term care facility: potential value in preventing COVID‐19 and associated mortality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severine Ansart</w:t>
+                <w:t xml:space="preserve">C. Bernigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ahmed-Belkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Grimaldi-Bensouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lespine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1056/NEJMoa2020198⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 184 (6), pp.1207-1209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjd.19821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03277927v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05074691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimising HPV vaccination communication to adolescents: a discrete choice experiment</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrons, a predictive biomarker for antibiotic resistance in acute sepsis: the IRIS study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Jeanleboeuf</w:t>
+                <w:t xml:space="preserve">Olivier Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Chainier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Postil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Chimot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2021.05.061⟩</w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 77 (1), pp.213-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkab348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03079288v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrons, a predictive biomarker for antibiotic resistance in acute sepsis: the IRIS study</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimising HPV vaccination communication to adolescents: a discrete choice experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Chimot</w:t>
+                <w:t xml:space="preserve">Sandra Chyderiotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Sicsic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Raude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bonmarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jeanleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jac/dkab348⟩</w:t>
+              <w:t xml:space="preserve">Vaccine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 39 (29), pp.3916-3925. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2021.05.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04675156v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03079288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cervical ripening in prolonged pregnancies by silicone double balloon catheter versus vaginal dinoprostone slow release system: The MAGPOP randomised controlled trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Parant</w:t>
+                <w:t xml:space="preserve">Implementing a personalized pharmaceutical plan in kidney or liver transplant patients: study protocol for a stepped-wedge cluster randomized trial (GRePH)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pourrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Berthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Buchler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 18 (2), pp.e1003448. </w:t>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (1), pp.782. </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pmed.1003448⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13063-021-05749-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03355211v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing a personalized pharmaceutical plan in kidney or liver transplant patients: study protocol for a stepped-wedge cluster randomized trial (GRePH)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matthias Buchler</w:t>
+                <w:t xml:space="preserve">Cervical ripening in prolonged pregnancies by silicone double balloon catheter versus vaginal dinoprostone slow release system: The MAGPOP randomised controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Diguisto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Le Gouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Arthuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Winer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Parant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13063-021-05749-w⟩</w:t>
+              <w:t xml:space="preserve">PLoS Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (2), pp.e1003448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pmed.1003448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04674183v1</w:t>
+                <w:t xml:space="preserve">hal-03355211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embedding a COVID-19 group sequential clinical trial within an ongoing trial: lessons from an unusual experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Dequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Le Gouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Zohar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistics in Biopharmaceutical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (4), pp.478-482. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/19466315.2020.1800509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03122980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of a Multicomponent Pharmacist Intervention at Hospital Discharge for Drug-Related Problems: A Cluster Randomised Cross-over Trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Armelle Develay</w:t>
+                <w:t xml:space="preserve">Efficacy and safety of methotrexate versus placebo as add-on therapy to H1 antihistamines for patients with difficult-to-treat chronic spontaneous urticaria: A randomized, controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahtab Samimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angele Soria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Amsler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bcp.14349⟩</w:t>
+              <w:t xml:space="preserve">Journal of The American Academy of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 82 (1), pp.240-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaad.2019.07.097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03159484v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the R Coefficient of Interest in Cluster Randomized Trials with a Binary Outcome?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The PRINTEMPS Study: Protocol of a Cluster-Randomized Controlled Trial of the Local Promotion of a Smartphone Application and Associated Website for the Prevention of Suicidal Behaviors in the Adult General Population in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Gandré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Le Jeannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Amélie Vinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen Turmaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Courtet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Methods in Medical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0962280219900200⟩</w:t>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (1), pp.553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13063-020-04464-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03159480v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03159469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research Techniques Made Simple: Randomized~Controlled Trials for Topical Drugs in~Dermatology: When~and How Should We Use a~Within-Person Design?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId313" w:history="1">
+                <w:t xml:space="preserve">Twenty Percent of Secondary Publications of Randomized Controlled Trials of Drugs Did Not Provide New Results Relative to the Primary Publication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Sbidian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Le Cleach</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Investigative Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jid.2020.03.945⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117, pp.20-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2019.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03159474v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The PRINTEMPS Study: Protocol of a Cluster-Randomized Controlled Trial of the Local Promotion of a Smartphone Application and Associated Website for the Prevention of Suicidal Behaviors in the Adult General Population in France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is the R Coefficient of Interest in Cluster Randomized Trials with a Binary Outcome?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane M. Mbekwe Yepnang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Caille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra M. Eldridge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13063-020-04464-2⟩</w:t>
+              <w:t xml:space="preserve">Statistical Methods in Medical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.962280219900200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0962280219900200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03159469v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03159480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy and safety of methotrexate versus placebo as add-on therapy to H1 antihistamines for patients with difficult-to-treat chronic spontaneous urticaria: A randomized, controlled trial</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId314" w:history="1">
+                <w:t xml:space="preserve">Research Techniques Made Simple: Randomized~Controlled Trials for Topical Drugs in~Dermatology: When~and How Should We Use a~Within-Person Design?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Caille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Le Cleach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahtab Samimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Amsler</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Academy of Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaad.2019.07.097⟩</w:t>
+              <w:t xml:space="preserve">Journal of Investigative Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 140 (5), pp.931-938.e1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jid.2020.03.945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623128v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03159474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the impact of a new sequential approach to antimicrobial use in young febrile children in the emergency department (DIAFEVERCHILD): a French prospective multicentric controlled, open, cluster-randomised, parallel-group study protocol</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elise Launay</w:t>
+                <w:t xml:space="preserve">Effectiveness of a Multicomponent Pharmacist Intervention at Hospital Discharge for Drug-Related Problems: A Cluster Randomised Cross-over Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pourrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Feildel Fournial</w:t>
+                <w:t xml:space="preserve">Clémence Leyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Chauvire-Drouard</w:t>
+                <w:t xml:space="preserve">Beno\ⁱt Allenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fleur Lorton</w:t>
+                <w:t xml:space="preserve">Brigitte Bouzige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Develay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2019-034828⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bcp.14349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04674215v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03159484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A lion with only two legs</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Assessment of the impact of a new sequential approach to antimicrobial use in young febrile children in the emergency department (DIAFEVERCHILD): a French prospective multicentric controlled, open, cluster-randomised, parallel-group study protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Feildel Fournial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Chauvire-Drouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Lorton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Gynecology Obstetrics and Human Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jogoh.2020.101686⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (8), pp.e034828. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2019-034828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05075248v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Importance of Decision Intent within Descriptions of Pragmatic Trials</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Spencer P. Hey</w:t>
+                <w:t xml:space="preserve">A lion with only two legs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ouldamer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Caille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2020.04.030⟩</w:t>
+              <w:t xml:space="preserve">Journal of Gynecology Obstetrics and Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 49 (3), pp.101686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jogoh.2020.101686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03159482v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05075248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Analysis of a French Prospective Series of 144 Patients with Heparin-Induced Thrombocytopenia (FRIGTIH) and the Literature</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Importance of Decision Intent within Descriptions of Pragmatic Trials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Weber</w:t>
+                <w:t xml:space="preserve">Stuart G. Nicholls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merrick Zwarenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorothée Faille</w:t>
+                <w:t xml:space="preserve">Spencer P. Hey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion K. Campbell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thrombosis and Haemostasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0040-1712957⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2020.04.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04459852v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03159482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G-computation, propensity score-based methods, and targeted maximum likelihood estimator for causal inference with different covariates sets: a comparative simulation study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative Analysis of a French Prospective Series of 144 Patients with Heparin-Induced Thrombocytopenia (FRIGTIH) and the Literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Le Borgne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clémence Leyrat</w:t>
+                <w:t xml:space="preserve">Yves Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Gillaizeau</w:t>
+                <w:t xml:space="preserve">Caroline Vayne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Rousseau</w:t>
+                <w:t xml:space="preserve">Jérôme Rollin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Faille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-65917-x⟩</w:t>
+              <w:t xml:space="preserve">Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 120 (07), pp.1096-1107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0040-1712957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02884657v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04459852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Authors Reply: Letter to the Editor: Is the R Coefficient of Interest in Cluster Randomized Trials with a Binary Outcome? (SMMR, First Published Online 23 January 2020)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandra M. Eldridge</w:t>
+                <w:t xml:space="preserve">Cluster over Individual Randomization : Are Study Design Choices Appropriately Justified ? Review of a Random Sample of Trials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Taljaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cory E. Goldstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart G. Nicholls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Carroll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Methods in Medical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0962280220920316⟩</w:t>
+              <w:t xml:space="preserve">Clinical Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (3), pp.253-263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1740774519896799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03159479v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03159488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cluster over Individual Randomization : Are Study Design Choices Appropriately Justified ? Review of a Random Sample of Trials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kelly Carroll</w:t>
+                <w:t xml:space="preserve">G-computation, propensity score-based methods, and targeted maximum likelihood estimator for causal inference with different covariates sets: a comparative simulation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Chatton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Leyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gillaizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Trials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1740774519896799⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.9219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-65917-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03159488v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraoperative Door Openings and Surgical Site Infection: A Causal Association?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Authors Reply: Letter to the Editor: Is the R Coefficient of Interest in Cluster Randomized Trials with a Binary Outcome? (SMMR, First Published Online 23 January 2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane M. Mbekwe Yepnang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Caille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra M. Eldridge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Statistical Methods in Medical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.962280220920316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0962280220920316⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cid/ciz954⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03282496v1</w:t>
+                <w:t xml:space="preserve">hal-03159479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevention of Early Ventilator-Associated Pneumonia. Reply</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New England Journal of Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 382 (17), pp.1673-1674. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1056/NEJMc2001183⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03159468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salbutamol Nebulization During Noninvasive Ventilation in Exacerbated Chronic Obstructive Pulmonary Disease Patients: A Randomized Controlled Trial</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intraoperative Door Openings and Surgical Site Infection: A Causal Association?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Guillon</w:t>
+                <w:t xml:space="preserve">Gabriel Birgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Boulain</w:t>
+                <w:t xml:space="preserve">Thomas Haudebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Frat</w:t>
+                <w:t xml:space="preserve">Leslie Grammatico-Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Garot</w:t>
+                <w:t xml:space="preserve">Leila Moret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Aerosol Medicine and Pulmonary Drug Delivery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/jamp.2018.1484⟩</w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 71 (2), pp.469-470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciz954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03183359v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03282496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the long diagnostic delay for hidradenitis suppurativa: a national survey among French general practitioners</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Salbutamol Nebulization During Noninvasive Ventilation in Exacerbated Chronic Obstructive Pulmonary Disease Patients: A Randomized Controlled Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Bourdais-Sallot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mahtab Samimi</w:t>
+                <w:t xml:space="preserve">Laetitia Bodet-Contentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Frat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Garot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/ejd.2018.3478⟩</w:t>
+              <w:t xml:space="preserve">Journal of Aerosol Medicine and Pulmonary Drug Delivery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (3), pp.149-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/jamp.2018.1484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622269v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03183359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nephrotoxic drug burden among 1001 critically ill patients: impact on acute kidney injury</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Quenot</w:t>
+                <w:t xml:space="preserve">Intervention effect estimates in cluster randomized versus individually randomized trials: a meta-epidemiological study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Leyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Caille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Eldridge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sally Kerry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Dechartres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 (2), pp.609-619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ije/dyy229⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13613-019-0580-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02526628v1</w:t>
+                <w:t xml:space="preserve">hal-02282674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement in staff behavior during surgical procedures to prevent post-operative complications (ARIBO2): study protocol for a cluster randomised trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Leila Moret</w:t>
+                <w:t xml:space="preserve">Prevention of Early Ventilator-Associated Pneumonia after Cardiac Arrest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Clere-Jehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Dequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Renon-Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 381 (19), pp.1831-1842. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1056/NEJMoa1812379⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13063-019-3370-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04674229v1</w:t>
+                <w:t xml:space="preserve">hal-03158790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeted Temperature Management for Cardiac Arrest with Nonshockable Rhythm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lascarrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Merdji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Le Gouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenhael Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Grillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New England Journal of Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 381 (24), pp.2327-2337. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1056/NEJMoa1906661⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03158805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twenty Percent of Secondary Publications of Randomized Controlled Trials of Drugs Did Not Provide New Results Relative to the Primary Publication</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Topical sirolimus 0.1% for treating cutaneous microcystic lymphatic malformations in children and adults (TOPICAL): protocol for a multicenter phase 2, within-person, randomized, double-blind, vehicle-controlled clinical trial.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Caille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barbarot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Beneton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2019.09.012⟩</w:t>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (1), pp.739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13063-019-3767-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158804v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topical sirolimus 0.1% for treating cutaneous microcystic lymphatic malformations in children and adults (TOPICAL): protocol for a multicenter phase 2, within-person, randomized, double-blind, vehicle-controlled clinical trial.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Bessis</w:t>
+                <w:t xml:space="preserve">Understanding the long diagnostic delay for hidradenitis suppurativa: a national survey among French general practitioners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bourdais-Sallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahtab Samimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13063-019-3767-8⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (1), pp.97-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ejd.2018.3478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622848v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intervention effect estimates in cluster randomized versus individually randomized trials: a meta-epidemiological study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Agnès Dechartres</w:t>
+                <w:t xml:space="preserve">Improvement in staff behavior during surgical procedures to prevent post-operative complications (ARIBO2): study protocol for a cluster randomised trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Birgand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Haudebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Grammatico-Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ije/dyy229⟩</w:t>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20, pp.275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13063-019-3370-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02282674v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevention of Early Ventilator-Associated Pneumonia after Cardiac Arrest</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Françoise Renon-Carron</w:t>
+                <w:t xml:space="preserve">Nephrotoxic drug burden among 1001 critically ill patients: impact on acute kidney injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Ehrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Helms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Joret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Martin-Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Quenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13613-019-0580-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1056/NEJMoa1812379⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03158790v1</w:t>
+                <w:t xml:space="preserve">hal-02526628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Diet in Chronic Spontaneous Urticaria: A Systematic Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Cornillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahtab Samimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Munck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Hacard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Dermato-Venereologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 99 (2), pp.127-132. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2340/00015555-3015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02625341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Reply: When and How Should We Cluster and Cross over: Methodological and Ethical Issues (Letters 1 and 2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cory E. Goldstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Weijer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Taljaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Anesthesia / Journal canadien d'anesthésie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 66 (2), pp.239--240. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12630-018-1239-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03158793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topical use of mammalian target of rapamycin inhibitors in dermatology: A systematic review with meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Maruani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The American Academy of Dermatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 80, pp.735 - 742. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jaad.2018.10.070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03486726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Discontinuation of Urate-Lowering Therapy: A Systematic Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Beslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Maisonneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of General Internal Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 33 (3), pp.358-366. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11606-017-4233-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03158596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous Perception of the Ethical Legitimacy of Unbalanced Randomization by Institutional Review Board Members: A Clinical Vignette-Based Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Dibao-Dina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Caille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 19 (1), pp.440. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13063-018-2822-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03158608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When and How Should We Cluster and Cross over: Methodological and Ethical Issues</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Treatment of voluminous and complicated superficial slow-flow vascular malformations with sirolimus (PERFORMUS): protocol for a multicenter phase 2 trial with a randomized observational-phase design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Boccara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vabres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Anesthesia / Journal canadien d'anesthésie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12630-018-1131-1⟩</w:t>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (1), pp.340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13063-018-2725-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158612v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01913363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse probability weighting to control confounding in an illness-death model for interval-censored data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christian Roussel</w:t>
+                <w:t xml:space="preserve">Ventilator-Free Day Outcomes Can Be Misleading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Bodet-Contentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Frasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/sim.7550⟩</w:t>
+              <w:t xml:space="preserve">Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46 (3), pp.425-429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/CCM.0000000000002890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01833316v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ventilator-Free Day Outcomes Can Be Misleading</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yohann Foucher</w:t>
+                <w:t xml:space="preserve">Enteral versus parenteral early nutrition in ventilated adults with shock : a randomised, controlled, multicentre, open-label, parallel-group study (NUTRIREA-2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Reignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Boisramé-Helms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brisard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lascarrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Ait Hssain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/CCM.0000000000002890⟩</w:t>
+              <w:t xml:space="preserve">The Lancet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 391 (10116), pp.133 - 143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0140-6736(17)32146-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158597v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01684095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enteral versus parenteral early nutrition in ventilated adults with shock : a randomised, controlled, multicentre, open-label, parallel-group study (NUTRIREA-2)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ali Ait Hssain</w:t>
+                <w:t xml:space="preserve">Inverse probability weighting to control confounding in an illness-death model for interval-censored data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gillaizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sénage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christian Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0140-6736(17)32146-3⟩</w:t>
+              <w:t xml:space="preserve">Statistics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Equipe I, 37 (8), pp.1245-1258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sim.7550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01684095v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01833316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment of voluminous and complicated superficial slow-flow vascular malformations with sirolimus (PERFORMUS): protocol for a multicenter phase 2 trial with a randomized observational-phase design</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">When and How Should We Cluster and Cross over: Methodological and Ethical Issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cory E. Goldstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Weijer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Taljaard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13063-018-2725-1⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Anesthesia / Journal canadien d'anesthésie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 65 (7), pp.760-765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12630-018-1131-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01913363v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing a Framework for the Ethical Design and Conduct of Pragmatic Trials in Healthcare: A Mixed Methods Research Protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Taljaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Weijer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Grimshaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnan Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamie Brehaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 19 (1), pp.525. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13063-018-2895-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03158638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amnioinfusion for women with a singleton breech presentation and a previous failed external cephalic version: a randomized controlled trial.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Diguisto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Winer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Descriaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoire Weymuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Maternal-Fetal &amp; Neonatal Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 31 (8), pp.993-999. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/14767058.2017.1304909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02620128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Standardized and weighted time-dependent receiver operating characteristic curves to evaluate the intrinsic prognostic capacities of a marker by taking into account confounding factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Combescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gillaizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Giral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Chapal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistical Methods in Medical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 27 (11), pp.3397-3410. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0962280217702416⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02153739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Trimester Uterine Artery Doppler, sFlt-1 and PlGF to Predict Preeclampsia in a High-Risk Population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Diguisto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Piver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Le Gouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Eboue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Le Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Maternal-Fetal &amp; Neonatal Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 30 (13), pp.1514-1519. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14767058.2016.1183631⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03158132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Doppler-ultrasonography in the diagnosis of transjugular intrahepatic portosystemic shunt dysfunction: A prospective study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Le Gouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis D’alteroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Georgescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World journal of hepatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9 (27), pp.1125-1132. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4254/wjh.v9.i27.1125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02094449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inadequacy of Ethical Conduct and Reporting of Stepped Wedge Cluster Randomized Trials: Results from a Systematic Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Taljaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karla Hemming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Shah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy M. Grimshaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Trials (London, England)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 14 (4), pp.333-341. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1740774517703057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03158160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical cervicAl ripeninG for Women with PrOlongedPregnancies (MAGPOP): Protocol for a Randomised Controlled Trial of a Silicone Double Balloon Catheter versus the Propess System for the Slow Release of Dinoprostone for Cervical Ripening of Prolonged Pregnancies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Diguisto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Le Gouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Perrotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMJ Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (9), pp.e016069. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/bmjopen-2017-016069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03158133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dry Care Versus Antiseptics for Umbilical Cord Care: A Cluster Randomized Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christele Gras-Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Caille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Boscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pediatrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 139 (1), pp.e20161857. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1542/peds.2016-1857⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01484972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finding Alternatives to the Dogma of Power Based Sample Size Calculation: Is a Fixed Sample Size Prospective Meta-Experiment a Potential Alternative?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Trinquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (6), pp.e0158604. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0158604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03157752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comparison of Imputation Strategies in Cluster Randomized Trials with Missing Binary Outcomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Caille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Leyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistical Methods in Medical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 25 (6), pp.2650--2669. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0962280214530030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03157717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How many samples and how many culture media to diagnose a Prosthetic Joint Infection: A clinical and microbiological prospective multicenter study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bémer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Leger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Tandé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Plouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Domelier-Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 54 (2), pp.385-391. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/JCM.02497-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01255868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RECaP : réseau national de recherche en épidémiologie clinique et en santé publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Verga-Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mathoulin-Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Huiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Katsahian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 10e Conférence Francophone d’Épidémiologie Clinique, 64, Supplement 3, pp.S160--S161. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.respe.2016.03.107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01320754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corticosteroid phobia among pharmacists regarding atopic dermatitis in children: a national french survey</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sample Size Calculation for Meta-Epidemiological Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian P. T. Higgins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Trinquart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Dermato-Venereologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2340/00015555-2157⟩</w:t>
+              <w:t xml:space="preserve">Statistics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35 (2), pp.239-250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sim.6627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02639297v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03157733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong Heterogeneity of Outcome Reporting in Systematic Reviews</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adrien Bigot</w:t>
+                <w:t xml:space="preserve">Performance of Principal Scores to Estimate the Marginal Compliers Causal Effect of an Intervention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Leyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Boutron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Statistics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35 (5), pp.752-767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sim.6735⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2016.01.008⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03157751v1</w:t>
+                <w:t xml:space="preserve">hal-03157748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of Principal Scores to Estimate the Marginal Compliers Causal Effect of an Intervention</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Baron</w:t>
+                <w:t xml:space="preserve">Strong Heterogeneity of Outcome Reporting in Systematic Reviews</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Sautenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Contentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Giraudeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Boutron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics in Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 75, pp.93-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2016.01.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/sim.6735⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03157748v1</w:t>
+                <w:t xml:space="preserve">hal-03157751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sample Size Calculation for Meta-Epidemiological Studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corticosteroid phobia among pharmacists regarding atopic dermatitis in children: a national french survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Délphine Raffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahtab Samimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Machet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pourrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/sim.6627⟩</w:t>
+              <w:t xml:space="preserve">Acta Dermato-Venereologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 96 (2), pp.177-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2340/00015555-2157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03157733v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propensity Score to Detect Baseline Imbalance in Cluster Randomized Trials: The Role of the c-Statistic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Leyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Caille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16 (1), pp.9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12874-015-0100-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03157743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dead Space Closure with Quilting Suture versus Conventional Closure with Drainage for the Prevention of Seroma after Mastectomy for Breast Cancer (QUISERMAS): Protocol for a Multicentre Randomised Controlled Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lobna Ouldamer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bonastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Brunet-Houdard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Body</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMJ Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (4), pp.e009903. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2015-009903⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId532" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03157746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timeline cluster: a graphical tool to identify risk of bias in cluster randomised trials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Caille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sally Kerry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Leyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Eldridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMJ - British Medical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 354, pp.i4291. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/bmj.i4291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03185212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amber necklaces: reasons for use and awareness of risk associated with bacterial colonisation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Machet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lanotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Leperlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Dermatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 26 (6), pp.580-585. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ejd.2016.2871⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId539" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01445456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparisons of the performance of different statistical tests for time-to-event analysis with confounding factors: practical illustrations in kidney transplantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Hélène Quérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Giral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistics in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 35 (7), pp.1103-1116. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/sim.6777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02153379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacy and Safety of Mammalian Target of Rapamycin Inhibitors in Vascular Anomalies: A Systematic Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie-Pierre Jonville-Bera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Lorette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Dermato-Venereologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 96 (4), pp.448 - 452. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2340/00015555-2300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unbalanced Rather than Balanced Randomized Controlled Trials Are More Often Positive in Favor of the New Treatment: An Exposed and Nonexposed Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Dibao-Dina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Caille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 68 (8), pp.944-949. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2015.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03156103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deficits in Information Transfer between Hospital-Based and Primary-Care Physicians, the Case of Kidney Disease: A Cross-Sectional Study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Quilting Suture of Mastectomy Dead Space Compared with Conventional Closure with Drain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lobna Ouldamer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Caille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Body</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nephrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40620-015-0175-3⟩</w:t>
+              <w:t xml:space="preserve">Annals of Surgical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (13), pp.4233-4240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1245/s10434-015-4511-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03156122v1</w:t>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of an Online Writing Aid Tool for Writing a Randomized Trial Report: The COBWEB (Consort-Based WEB Tool) Randomized Controlled Trial</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Boutron</w:t>
+                <w:t xml:space="preserve">Sample Size Calculation : Inaccurate A Priori Assumptions for Nuisance Parameters Can Greatly Affect the Power of a Randomized Controlled Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 13, pp.221. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (7), pp.e0132578. </w:t>
             </w:r>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12916-015-0460-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0132578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03156089v1</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quilting Suture of Mastectomy Dead Space Compared with Conventional Closure with Drain</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Agnès Caille</w:t>
+                <w:t xml:space="preserve">Impact of an Online Writing Aid Tool for Writing a Randomized Trial Report: The COBWEB (Consort-Based WEB Tool) Randomized Controlled Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Barnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Boutron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas G. Altman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Surgical Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1245/s10434-015-4511-6⟩</w:t>
+              <w:t xml:space="preserve">BMC Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13, pp.221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12916-015-0460-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03156119v1</w:t>
+                <w:t xml:space="preserve">hal-03156089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sample Size Calculation : Inaccurate A Priori Assumptions for Nuisance Parameters Can Greatly Affect the Power of a Randomized Controlled Trial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elsa Tavernier</w:t>
+                <w:t xml:space="preserve">Deficits in Information Transfer between Hospital-Based and Primary-Care Physicians, the Case of Kidney Disease: A Cross-Sectional Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Sautenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Caille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Vourc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0132578⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (5), pp.563-570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40620-015-0175-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03156127v1</w:t>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Therapeutic Hypothermia after Nonshockable Cardiac Arrest: The HYPERION Multicenter, Randomized, Controlled, Assessor-Blinded, Superiority Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Lascarrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferhat Meziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Le Gouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Boulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bousser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scandinavian Journal of Trauma, Resuscitation and Emergency Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 23, pp.26. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13049-015-0103-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03156114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of early enteral versus parenteral nutrition on mortality in patients requiring mechanical ventilation and catecholamines: study protocol for a randomized controlled trial (NUTRIREA-2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brisard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Le Gouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lascarrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Asfar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 15, pp.507. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1745-6215-15-507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03404020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs pronostiques issus du contrôle glycémique en réanimation : de nouveaux objectifs grâce à l’étude CGAO-REA ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Kalfon</w:t>
+                <w:t xml:space="preserve">Designing Randomized-Controlled Trials to Improve Head-Louse Treatment: Systematic Review Using a Vignette-Based Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao Do-Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Le Cleach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId572" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Cinotti</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chosidow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Françaises d'Anesthésie et de Réanimation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.annfar.2014.07.518⟩</w:t>
+              <w:t xml:space="preserve">Journal of Investigative Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 134 (3), pp.628-634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/jid.2013.414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01075603v1</w:t>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03630844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of 16S rRNA gene PCR sensitivity and specificity for diagnosis of prosthetic joint infection: a prospective multicenter cross-sectional study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bémer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Plouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Tande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15882,4691 +15861,4828 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01130448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Randomized-Controlled Trials to Improve Head-Louse Treatment: Systematic Review Using a Vignette-Based Method</w:t>
+                <w:t xml:space="preserve">Facteurs pronostiques issus du contrôle glycémique en réanimation : de nouveaux objectifs grâce à l’étude CGAO-REA ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giao Do-Pham</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Le Cleach</w:t>
+                <w:t xml:space="preserve">Pierre Kalfon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Chosidow</w:t>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Ichai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Chastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Cinotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Investigative Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/jid.2013.414⟩</w:t>
+              <w:t xml:space="preserve">Annales Françaises d'Anesthésie et de Réanimation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 33 Supplément 2, pp.2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annfar.2014.07.518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03630844v1</w:t>
+                <w:t xml:space="preserve">hal-01075603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of drug reconciliation at discharge and communication between hospital and community pharmacists on drug-related problems: study protocol for a randomized controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pourrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bouzige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Develay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 15 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02007513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tight Computerized versus Conventional Glucose Control in the ICU. A Randomized Controlled Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kalfon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ichai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guerrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brechot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intensive Care Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 40 (2), pp.171-181. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00134-013-3189-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00927120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study Design and Quality of Reporting of Randomized Controlled Trials of Chronic Idiopathic or Autoimmune Urticaria: Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Le Fourn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chosidow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Sylvie Doutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Lorette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (8), pp.e70717. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0070717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02648139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amniocentesis, Maternal Psychopathology and Prenatal Representations of Attachment: A Prospective Comparative Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissam El-Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Delcuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Perrotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (7), pp.e41777. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0041777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02524296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viral sequence variation in chronic carriers of hepatitis C virus has a low impact on liver steatosis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Depla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis d'Alteroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Le Gouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreau Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hourioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (3), pp.e33749. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0033749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00805597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sturge-Weber Syndrome in Patients with Facial Port-Wine Stain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Piram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Lorette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Sirinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Herbreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pediatric Dermatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 29 (1), pp.32 - 37. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1525-1470.2011.01485.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId608" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02650628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of a risk-assessment scale and a risk-adapted monitoring plan for academic clinical research studies--the Pre-Optimon study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Journot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Daurat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bouxin-Métro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contemporary Clinical Trials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 32 (1), pp.16-24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cct.2010.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00878962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical features and risk factors for upper gastrointestinal bleeding in children: a case-crossover study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamiae Grimaldi-Bensouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Abenhaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mouterde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie-Pierre Jonville-Bera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Clinical Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 66 (8), pp.831-837. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00228-010-0832-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00593438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unexpected low prevalence of atrial fibrillation in cryptogenic ischemic stroke: a prospective study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Saudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Friocourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Interventional Cardiac Electrophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 28 (2), pp.101-107. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10840-010-9485-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03679493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infliximab for treating axial spondylarthropathy in everyday practice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benhamou Cl</w:t>
+                <w:t xml:space="preserve">Échographie de contraste temps réel dans la prise en charge diagnostique des lésions nodulaires hépatiques : évaluation des performances diagnostiques et de l’impact économique sur une étude multicentrique française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Tranquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Correas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ladam Marcus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Manzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Vilgrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Bone Spine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Radiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 90 (1), pp.109 - 122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0221-0363(09)70089-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00375632v1</w:t>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03268917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Échographie de contraste temps réel dans la prise en charge diagnostique des lésions nodulaires hépatiques : évaluation des performances diagnostiques et de l’impact économique sur une étude multicentrique française</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Vilgrain</w:t>
+                <w:t xml:space="preserve">Comparison of Degree of Stenosis and Plaque Volume for the Assessment of Carotid Atherosclerosis Using 2-D Ultrasound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akli Otmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Trinquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloi Marijon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Waintraub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Radiologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 35 (9), pp.1436-1442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2009.03.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0221-0363(09)70089-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03268917v1</w:t>
+                <w:t xml:space="preserve">hal-03679571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Degree of Stenosis and Plaque Volume for the Assessment of Carotid Atherosclerosis Using 2-D Ultrasound</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xavier Waintraub</w:t>
+                <w:t xml:space="preserve">Infliximab for treating axial spondylarthropathy in everyday practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mulleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Goupille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Griffoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benhamou Cl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Joint Bone Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 76, pp.39-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2009.03.013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03679571v1</w:t>
+                <w:t xml:space="preserve">hal-00375632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The variability in minimal clinically important difference and patient acceptable symptomatic state values did not have an impact on treatment effect estimates.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preventing bias in cluster randomised trials.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2008.09.012⟩</w:t>
+              <w:t xml:space="preserve">PLoS Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6 (5), pp.e1000065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pmed.1000065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId649" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00371894v1</w:t>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00700524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preventing bias in cluster randomised trials.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The variability in minimal clinically important difference and patient acceptable symptomatic state values did not have an impact on treatment effect estimates.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Tubach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pmed.1000065⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 62 (7), pp.725-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2008.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId653" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00700524v1</w:t>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00371894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infliximab for treating axial spondylarthropathy in everyday practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Griffoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mulleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Laurent Benhamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Valat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Bone Spine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 76 (1), pp.39-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00617954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multicentre case-control study of nonsteroidal anti-inflammatory drugs as a risk factor for severe sepsis and septic shock.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie-Pierre Jonville-Bera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 13 (2), pp.R43. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/cc7766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00533142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Missing data in randomized controlled trials of rheumatoid arthritis with radiographic outcomes: A simulation study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arthritis and Rheumatism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 59 (1), pp.25-31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/art.23253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00217436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Épreuve de lecture critique d'article scientifique des épreuves classantes nationales: pertinence de la correction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bourlier</w:t>
+                <w:t xml:space="preserve">The genotype 3-specific hepatitis C virus core protein residue phenylalanine 164 increases steatosis in an in vitro cellular model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hourioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Patient</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moreau Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Presse Médicale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gut</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 56 (9), pp.1302-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lpm.2006.12.029⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03679594v1</w:t>
+                <w:t xml:space="preserve">inserm-00167783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revascularization algorithm in acute STEMI should take into account age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel de Labriolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Pacouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Desveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Quilliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cardiovascular Revascularization Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 8 (2), pp.90-93. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carrev.2006.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03679588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genotype 3-specific hepatitis C virus core protein residue phenylalanine 164 increases steatosis in an in vitro cellular model.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Moreau Alain</w:t>
+                <w:t xml:space="preserve">Épreuve de lecture critique d'article scientifique des épreuves classantes nationales: pertinence de la correction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Alison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bourlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Presse Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 36 (4), pp.571-574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lpm.2006.12.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId678" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00167783v1</w:t>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03679594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reporting of radiographic methods in randomised controlled trials assessing structural outcomes in rheumatoid arthritis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Boutron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 66 (5), pp.651-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/ard.2006.063164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00156552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planning a cluster randomized trial with unequal cluster sizes: practical issues involving continuous outcomes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Guittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 6, pp.17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2288-6-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00090721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diet, cancer, and the lipidome.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bougnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Couet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Epidemiology, Biomarkers and Prevention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 15, pp.416-21. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1158/1055-9965.EPI-05-0546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00068759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A priori postulated and real power in cluster randomized trials: mind the gap.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Guittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 5, pp.25. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2288-5-25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00090204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beta-blockers and ventricular arrhythmias in dilated cardiomyopathy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fauchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American College of Cardiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 35 (7), pp.1993. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/s0735-1097(00)00659-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03679813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blood lipid concentrations of docosahexaenoic and arachidonic acids at birth determine their relative postnatal changes in term infants fed breast milk or formula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guesnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pugo-Gunsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Maurage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 70, pp.292-298</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02694586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narrative review on the clinical evaluation of AI-based digital medical devices from a methodological perspective</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Giraudeau</w:t>
+                <w:t xml:space="preserve">Improvement in staff behavior during surgical procedures to prevent postoperative complications (ARIBO 2 ) a cluster randomised trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Birgand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Haudebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PEPR-SanteNum 2025 - Journées Annuelles du PEPR Santé Numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PEPR Santé Numérique, Oct 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">ESCMID Global</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId702" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05364958v1</w:t>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P23 - Implementation evaluation of school-based interventions to improve HPV vaccine coverage in France: results of a mixed-method study embedded in the PrevHPV randomized controlled trial</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Narrative review on the clinical evaluation of AI-based digital medical devices from a methodological perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gauchet</w:t>
+                <w:t xml:space="preserve">Sandrine Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thévenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Abécassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Conférence francophone d’Épidémiologie Clinique et 32èmes Journées des Statisticiens des Centres de Lutte Contre le Cancer</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PEPR-SanteNum 2025 - Journées Annuelles du PEPR Santé Numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PEPR Santé Numérique, Oct 2025, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId707" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05071094v1</w:t>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05364958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of a school- and primary care-based HPV vaccination intervention (the PrevHPV study)</w:t>
+                <w:t xml:space="preserve">P23 - Implementation evaluation of school-based interventions to improve HPV vaccine coverage in France: results of a mixed-method study embedded in the PrevHPV randomized controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId713" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Karine Chevreul</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïa Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Gilberg</w:t>
+                <w:t xml:space="preserve">M. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Gauchet</w:t>
+                <w:t xml:space="preserve">S. Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Public Health Conference 2024 Sailing the Waves of European Public Health: Exploring a Sea of Innovation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckae144.039⟩</w:t>
+              <w:t xml:space="preserve">19ème Conférence francophone d’Épidémiologie Clinique et 32èmes Journées des Statisticiens des Centres de Lutte Contre le Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité scientifique et le comité d’organisation EPICLIN2025 / JSCLCC32, May 2025, Bordeaux, France. pp.203053, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeph.2025.203053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId712" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04785035v2</w:t>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05071094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacité d’une intervention multicomposante en collèges et en soins primaires sur la couverture vaccinale anti-HPV en France : Résultats de l’essai PrevHPV</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId716" w:history="1">
+                <w:t xml:space="preserve">Effectiveness of a school- and primary care-based HPV vaccination intervention (the PrevHPV study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bocquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Chevreul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Gilberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amandine Gagneux-Brunon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25es Journées Nationales d'Infectiologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th European Public Health Conference 2024 Sailing the Waves of European Public Health: Exploring a Sea of Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Lisbonne, Portugal. pp.ckae144.039, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckae144.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId718" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04900913v1</w:t>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04785035v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation evaluation of a school-based intervention on HPV vaccination (the PrevHPV study)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId716" w:history="1">
+                <w:t xml:space="preserve">Efficacité d’une intervention multicomposante en collèges et en soins primaires sur la couverture vaccinale anti-HPV en France : Résultats de l’essai PrevHPV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Thilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Gilberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Le Duc-Banaszuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Gagneux-Brunon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Public Health Conference 2024 Sailing the Waves of European Public Health: Exploring a Sea of Innovation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25es Journées Nationales d'Infectiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Spilf, CMIT, Jun 2024, Deauville, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId720" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04784951v1</w:t>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04900913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a low-dose methotrexate added to h1-antihistamines regimen for severe chronic spontaneous urticaria: a phase III, randomized, placebo-controlled trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Amsler</w:t>
+                <w:t xml:space="preserve">Implementation evaluation of a school-based intervention on HPV vaccination (the PrevHPV study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bocquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïa Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. World Congress of dermatology (WCD 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th European Public Health Conference 2024 Sailing the Waves of European Public Health: Exploring a Sea of Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Lisbonne, Portugal. pp.ckae144.1907, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckae144.1907⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId722" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736447v1</w:t>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colonisation bactérienne des colliers d’ambre portés par les nourrissons et enfants : une étude prospective de 27 cas</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elsa Tavernier</w:t>
+                <w:t xml:space="preserve">Evaluation of a low-dose methotrexate added to h1-antihistamines regimen for severe chronic spontaneous urticaria: a phase III, randomized, placebo-controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahtab Samimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angele Soria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Amsler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dermatologie Pédiatrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Dermatologie et de Pathologie Sexuellement Transmissible (SFDPST). FRA., Jan 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">24. World Congress of dermatology (WCD 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId723" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02795369v1</w:t>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CINEY-Soft : lancement d'un projet multicentrique visant à évaluer l'intérêt de l'oxymétrie à la marche pour diminuer le risque de défaut diagnostique des claudications atypiques</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Colonisation bactérienne des colliers d’ambre portés par les nourrissons et enfants : une étude prospective de 27 cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Machet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lanotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Leperlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In 12e Congrès de la Société Française de médecine Vasculaire (In Numéro Spécial - Journal des Maladies Vasculaires, vol. 38, no. 5, pp. 323-322)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Marseille, France</w:t>
+              <w:t xml:space="preserve">Dermatologie Pédiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Dermatologie et de Pathologie Sexuellement Transmissible (SFDPST). FRA., Jan 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId725" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01164523v1</w:t>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle glycémique strict informatisé en réanimation : étude multicentrique prospective contrôlée randomisée (étude CGAO-REA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kalfon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ichai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guerrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Chastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41ème Congrès International de la SRLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Paris, France. pp.SO053</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00845360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">CINEY-Soft : lancement d'un projet multicentrique visant à évaluer l'intérêt de l'oxymétrie à la marche pour diminuer le risque de défaut diagnostique des claudications atypiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Durand Zaleski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Feuilloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In 12e Congrès de la Société Française de médecine Vasculaire (In Numéro Spécial - Journal des Maladies Vasculaires, vol. 38, no. 5, pp. 323-322)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Osteonecrosis of the humeral head: a survey of 198 cases in France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Goupille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Amouzougan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mulleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual European Congress of Rheumatology, Paris, 11-14 June 2008.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, PARIS, France. pp.177 (THU-00332)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00320130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20576,418 +20692,418 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narrative review on the clinical evaluation of AI-based digital medical devices from a methodological perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thévenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Abécassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Collignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SbN 2025 - 10th Statistics &amp; Biopharmacy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05364943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narrative review on the clinical evaluation of AI-based digital medical devices from a methodological perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thévenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Abécassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Collignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PEPR-SanteNum 2025 - Journées Annuelles du PEPR Santé Numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05347091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Middle school students’ attitudes toward the HPV vaccine and psychological antecedents of vaccination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId737" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Juneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Le Duc-Banaszuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th Annual Conference of the European Health Psychology Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Virtual Conference (International), Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04848074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId739"/>
+      <w:footerReference w:type="default" r:id="rId746"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -21134,51 +21250,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05422675v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bocquier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cadoret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fall" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonnay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Leduc-Banaszuk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2025.128122" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529976v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Boralevi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Simon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bernigaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Brun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Goujon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj-2025-086277" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503077v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Catalina Hernandez Padilla" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Daix" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard S Hotchkiss" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Monneret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tadie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2025-106790" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529988v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Allemang-Trivalle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giraudeau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Maruani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-36295-7" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392414v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cory E Goldstein" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Du Toit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas B Murphy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart G Nicholls" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia F Shaw" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41073-025-00166-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406574v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Antoine Pereira Macedo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.70341" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392622v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lafon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Le Gouge" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Brit" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vignon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-098304" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075259v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Hemming" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Thompson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hooper" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obioha Ukoumunne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Li" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-025-08756-3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392493v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Dequin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-025-08003-y" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099188v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Dibao-Dina" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Nasri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dagot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Fouquet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rideau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-025-02828-8" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05132876v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thilly" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Michel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bruel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gagneux-Brunon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gilberg" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-60874-3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075241v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Mckenzie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Taljaard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Arnup" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj-2024-080472" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391695v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Muller" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Contou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Ehrmann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Martin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andreu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/nejmoa2502136" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952188v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09622802241293783" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227329v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Simon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Adam" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jiph.2025.102931" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05227781v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-025-02724-1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500226v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa2502136" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674144v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml Letouche" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ms Agier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bruyere" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-024-08309-0" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674979v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Viguier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;sara Agier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Pierre Jonville-Bera" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Largeau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.15931" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638649v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Weijer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Eldridge" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202197" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674146v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Deye" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Le Gouge" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fran&#231;ois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chenevier-Gobeaux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/cce.0000000000001104" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099192v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Sauvage" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Laurent" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Florent Tassi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Godillon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-085094" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674152v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Dugard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2023-077582" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638655v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Caille" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Billot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202384" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674244v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Navarro" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leducq" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Maurier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000533675" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674143v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bimj.202300167" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674151v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Ingen-Housz-Oro" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Guichard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Milpied" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bensaid" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Collet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaad.2024.04.077" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674156v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Leducq" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-023-02017-0" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106133v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maruani" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000530149" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500356v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Meziani" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Quenot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Kamel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Damien Ricard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa2215145" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399145v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevret" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Bouadma" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dupuis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Burdet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Timsit" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-023-01168-z" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233650v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Guillemette Moineau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Boccara" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mazereeuw-Hautier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bjd/ljac028" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075253v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourmaud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fianu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kervran" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verga-G&#233;rard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fournel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2023.102188" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683372v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Landais" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai-Anh Nay" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Auchabie" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Hubert" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Frerou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2213-2600(22)00413-1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076637v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poupin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Gana" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Foug&#232;re" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2023.06.016" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674169v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Marchand" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Caille" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Gissot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lengelle" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-022-06365-y" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674163v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison H Howie" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayden P Nix" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Carroll" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2022.08.007" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04027325v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tavernier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dechartres" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Hoang" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-022-01815-2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638613v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merrick Zwarenstein" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12916-022-02569-w" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674179v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Nevins" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelley Vanderhout" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seana N Semchishen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2021.12.006" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674172v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Evrard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Goudelin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-022-06730-0" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076626v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ansoborlo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2022.08.001" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674166v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie L&#233;ger" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ettori-Ajasse" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Boivin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chambe" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-059464" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679771v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boyard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Brunet-Houdard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somany Sengchanh-Vidal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jwh.2021.0597" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342687v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hacard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. D&#8217;acremont" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#8208;h. Jegou" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.20415" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674193v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Mbekwe Yepnang" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra M Eldridge" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09622802211026004" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404699v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alberti" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975920984727" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408026v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamadermatol.2021.3459" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074691v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernigaud" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guillemot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ahmed-Belkacem" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grimaldi-Bensouda" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lespine" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.19821" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075261v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pourrat" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Berthy" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dupuis" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Barbier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Buchler" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-022-06381-y" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03246642v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chosidow" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Guillemot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lespine" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0009446" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997367v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Reignier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lascarrou" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djillali Annane" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Argaud" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-045041" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03235796v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Landais" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rebion" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-041799" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277927v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bernard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Arvieux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Brunschweiler" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Touchais" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Ansart" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa2020198" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079288v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Chyderiotis" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sicsic" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Raude" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonmarin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jeanleboeuf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2021.05.061" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675156v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barraud" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chainier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Postil" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chimot" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkab348" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355211v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Diguisto" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Arthuis" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Winer" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Parant" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1003448" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674183v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-021-05749-w" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122980v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Zohar" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19466315.2020.1800509" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159484v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Leyrat" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno\&#8305;t Allenet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bouzige" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Develay" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.14349" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159480v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane M. Mbekwe Yepnang" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra M. Eldridge" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280219900200" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159474v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Cleach" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahtab Samimi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2020.03.945" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159469v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gandr&#233;" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Le Jeannic" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Vinet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Turmaine" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courtet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-020-04464-2" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623128v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angele Soria" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Amsler" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaad.2019.07.097" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674215v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Hubert" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Launay" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Feildel Fournial" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chauvire-Drouard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Lorton" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2019-034828" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075248v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ouldamer" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2020.101686" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159482v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart G. Nicholls" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spencer P. Hey" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion K. Campbell" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2020.04.030" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459852v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gruel" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vayne" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rollin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weber" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Faille" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0040-1712957" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884657v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chatton" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Le Borgne" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gillaizeau" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Rousseau" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65917-x" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159479v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280220920316" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159488v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cory E. Goldstein" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1740774519896799" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282496v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Birgand" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haudebourg" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Grammatico-Guillon" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Moret" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gouin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciz954" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159468v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMc2001183" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03183359v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bodet-Contentin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guillon" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boulain" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Frat" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Garot" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jamp.2018.1484" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622269v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Clerc" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bourdais-Sallot" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2018.3478" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526628v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Helms" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joret" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martin-Lefevre" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-019-0580-1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674229v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ferrand" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-019-3370-z" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158805v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Merdji" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenhael Colin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grillet" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa1906661" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158804v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lai" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sbidian" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2019.09.012" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622848v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barbarot" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beneton" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bessis" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-019-3767-8" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02282674v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Kerry" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyy229" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158790v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cariou" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Clere-Jehl" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Renon-Carron" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa1812379" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625341v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cornillier" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Munck" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hacard" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/00015555-3015" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158793v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12630-018-1239-3" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486726v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaad.2018.10.070" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158596v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Beslon" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Moreau" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Maisonneuve" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11606-017-4233-5" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158608v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-018-2822-1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158612v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12630-018-1131-1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833316v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas S&#233;nage" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Borgne" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Tourneau" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christian Roussel" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.7550" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158597v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bodet-Contentin" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Frasca" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Feuillet" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Foucher" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000002890" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684095v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boisram&#233;-Helms" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brisard" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ait Hssain" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(17)32146-3" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWCGZV40-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913363v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guibaud" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vabres" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-018-2725-1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158638v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Grimshaw" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Ali" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Brehaut" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-018-2895-x" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620128v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Descriaud" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Weymuller" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14767058.2017.1304909" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02153739v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combescure" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Giral" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chapal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280217702416" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158132v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Piver" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Eboue" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Le Vaillant" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14767058.2016.1183631" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094449v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Nicolas" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis D&#8217;alteroche" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ayoub" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Georgescu" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4254/wjh.v9.i27.1125" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158160v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Shah" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy M. Grimshaw" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1740774517703057" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158133v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perrotin" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2017-016069" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01484972v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christele Gras-Le Guen" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Boscher" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Godon" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1542/peds.2016-1857" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157752v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Trinquart" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0158604" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157717v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280214530030" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01255868v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale B&#233;mer" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leger" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tand&#233;" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Plouzeau" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Domelier-Valentin" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02497-15" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01320754v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mathoulin-Pelissier" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chauvin" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Huiart" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Katsahian" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2016.03.107" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639297v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;lphine Raffin" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Machet" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/00015555-2157" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157751v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Sautenet" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Contentin" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bigot" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2016.01.008" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QP0JX3WC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157748v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Porcher" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Baron" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boutron" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.6735" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8QVGQDNP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157733v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian P. T. Higgins" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.6627" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W85SQN3G-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157743v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-015-0100-4" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157746v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lobna Ouldamer" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bonastre" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Body" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2015-009903" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185212v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj.i4291" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445456v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Machet" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanotte" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leperlier" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2016.2871" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02153379v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Qu&#233;rard" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.6777" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635272v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Nadal" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lorette" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/00015555-2300" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156103v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2015.03.007" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B7GLBH5H-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156122v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40620-015-0175-3" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156089v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barnes" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Porcher" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas G. Altman" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12916-015-0460-y" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156119v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1245/s10434-015-4511-6" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156127v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0132578" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156114v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Lascarrou" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bousser" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13049-015-0103-5" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03404020v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dupont" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Asfar" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1745-6215-15-507" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075603v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kalfon" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ichai" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chastre" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cinotti" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annfar.2014.07.518" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RN1PMV1W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01130448v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tande" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01459-14" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03630844v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giao Do-Pham" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jid.2013.414" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02007513v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Roux" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Garnier" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927120v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guerrini" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brechot" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-013-3189-0" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648139v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Le Fourn" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sylvie Doutre" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0070717" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02524296v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam El-Hage" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Delcuze" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0041777" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00805597v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Depla" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis d'Alteroche" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreau Alain" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hourioux" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0033749" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650628v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Piram" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sirinelli" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Herbreteau" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1525-1470.2011.01485.x" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/37FCB3C70CCF98A6308C3A55E5D7CB8427665F19/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878962v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Journot" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pignon" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gaultier" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Daurat" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bouxin-M&#233;tro" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cct.2010.10.001" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WD32J06K-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593438v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae Grimaldi-Bensouda" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Abenhaim" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michaud" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mouterde" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00228-010-0832-3" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679493v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dion" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saudeau" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnaud" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Friocourt" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Bonneau" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10840-010-9485-5" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375632v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mulleman" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goupille" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Griffoul" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benhamou Cl" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03268917v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tranquard" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Correas" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ladam Marcus" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Manzoni" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vilgrain" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0221-0363(09)70089-7" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679571v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akli Otmani" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Marijon" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lavergne" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Waintraub" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2009.03.013" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00371894v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tubach" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ravaud" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2008.09.012" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00700524v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1000065" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617954v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Griffoul" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Laurent Benhamou" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Valat" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00533142v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Legras" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Camus" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/cc7766" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00217436v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Samson" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.23253" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679594v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alison" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertrand" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bourlier" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2006.12.029" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679588v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel de Labriolle" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pacouret" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Desveaux" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Quilliet" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carrev.2006.12.002" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F86PDVSR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00167783v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Patient" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Morin" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Blanchard" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00156552v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard.2006.063164" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00090721v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Guittet" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2288-6-17" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00068759v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bougnoux" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Couet" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.EPI-05-0546" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00090204v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2288-5-25" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679813v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fauchier" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0735-1097(00)00659-8" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694586v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guesnet" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pugo-Gunsam" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maurage" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinault" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Giraudeau" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364958v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boulet" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Th&#233;venet" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Ab&#233;cassis" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Collignon" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05071094v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Michel" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruel" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gauchet" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2025.203053" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785035v2" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Michel" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chevreul" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gilberg" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gauchet" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckae144.039" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04900913v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Le Duc-Banaszuc" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784951v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckae144.1907" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736447v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795369v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leperlier" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164523v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mah&#233;" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Durand Zaleski" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feuilloy" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abraham" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845360v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320130v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amouzougan" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thomas" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364943v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347091v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848074v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Juneau" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Le Duc-Banaszuk" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05422675v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bocquier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cadoret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fall" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonnay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Leduc-Banaszuk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2025.128122" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503077v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Catalina Hernandez Padilla" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Daix" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard S Hotchkiss" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Monneret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tadie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2025-106790" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529976v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Boralevi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Simon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bernigaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Brun" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Goujon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj-2025-086277" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529988v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Allemang-Trivalle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giraudeau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Maruani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-36295-7" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392414v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cory E Goldstein" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Du Toit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas B Murphy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart G Nicholls" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia F Shaw" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41073-025-00166-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05132876v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thilly" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Michel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bruel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gagneux-Brunon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gilberg" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-60874-3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099188v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Dibao-Dina" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Nasri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dagot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Fouquet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rideau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-025-02828-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075259v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Hemming" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Thompson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hooper" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obioha Ukoumunne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Li" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-025-08756-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392493v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Dequin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Le Gouge" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-025-08003-y" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582391v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gourdy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Belhassen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bigot-Corbel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Boukraa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bubeck" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406574v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Antoine Pereira Macedo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.70341" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392622v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lafon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Brit" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vignon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-098304" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391695v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Muller" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Contou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Ehrmann" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Martin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andreu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/nejmoa2502136" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075241v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Mckenzie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Taljaard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Arnup" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj-2024-080472" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952188v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09622802241293783" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227329v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Simon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Adam" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jiph.2025.102931" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05227781v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-025-02724-1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638655v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Caille" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Billot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202384" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674244v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Navarro" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leducq" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Pierre Jonville-Bera" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Maurier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000533675" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099192v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Sauvage" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Laurent" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Florent Tassi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Godillon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-085094" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674152v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Dugard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2023-077582" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674146v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Deye" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Le Gouge" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fran&#231;ois" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chenevier-Gobeaux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/cce.0000000000001104" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638649v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Weijer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Eldridge" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202197" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674144v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml Letouche" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ms Agier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bruyere" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-024-08309-0" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674979v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Viguier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;sara Agier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Largeau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.15931" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674143v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bimj.202300167" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674151v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Ingen-Housz-Oro" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Guichard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Milpied" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bensaid" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Collet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaad.2024.04.077" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674156v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Leducq" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-023-02017-0" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500356v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Meziani" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Quenot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Kamel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Damien Ricard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa2215145" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106133v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maruani" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000530149" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399145v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevret" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Bouadma" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dupuis" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Burdet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Timsit" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-023-01168-z" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233650v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Guillemette Moineau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Boccara" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mazereeuw-Hautier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bjd/ljac028" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075253v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourmaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fianu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kervran" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verga-G&#233;rard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fournel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2023.102188" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683372v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Landais" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai-Anh Nay" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Auchabie" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Hubert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Frerou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2213-2600(22)00413-1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076637v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poupin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Gana" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Foug&#232;re" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2023.06.016" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638613v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merrick Zwarenstein" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12916-022-02569-w" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04027325v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tavernier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dechartres" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Hoang" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-022-01815-2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674163v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison H Howie" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayden P Nix" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Carroll" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2022.08.007" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674169v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Marchand" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Caille" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Gissot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lengelle" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-022-06365-y" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674179v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Nevins" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelley Vanderhout" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seana N Semchishen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2021.12.006" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674172v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Evrard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Goudelin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-022-06730-0" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076626v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ansoborlo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2022.08.001" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674166v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie L&#233;ger" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ettori-Ajasse" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Boivin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chambe" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-059464" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679771v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boyard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Brunet-Houdard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somany Sengchanh-Vidal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jwh.2021.0597" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342687v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hacard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. D&#8217;acremont" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#8208;h. Jegou" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.20415" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277927v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bernard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Arvieux" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Brunschweiler" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Touchais" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Ansart" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa2020198" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03235796v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Landais" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rebion" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-041799" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997367v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Reignier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lascarrou" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djillali Annane" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Argaud" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-045041" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03246642v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chosidow" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Guillemot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lespine" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0009446" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404699v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alberti" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975920984727" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408026v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamadermatol.2021.3459" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674193v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Mbekwe Yepnang" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra M Eldridge" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09622802211026004" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075261v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pourrat" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Berthy" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dupuis" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Barbier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Buchler" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-022-06381-y" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074691v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernigaud" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guillemot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ahmed-Belkacem" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grimaldi-Bensouda" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lespine" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.19821" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675156v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barraud" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chainier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Postil" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chimot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkab348" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079288v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Chyderiotis" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sicsic" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Raude" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonmarin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jeanleboeuf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2021.05.061" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674183v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-021-05749-w" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355211v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Diguisto" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Arthuis" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Winer" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Parant" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1003448" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122980v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Zohar" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19466315.2020.1800509" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623128v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahtab Samimi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angele Soria" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Amsler" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaad.2019.07.097" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159469v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gandr&#233;" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Le Jeannic" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Vinet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Turmaine" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courtet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-020-04464-2" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158804v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lai" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sbidian" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Cleach" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2019.09.012" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159480v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane M. Mbekwe Yepnang" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra M. Eldridge" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280219900200" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159474v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2020.03.945" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159484v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Leyrat" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno\&#8305;t Allenet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bouzige" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Develay" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.14349" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674215v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Hubert" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Launay" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Feildel Fournial" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chauvire-Drouard" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Lorton" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2019-034828" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075248v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ouldamer" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2020.101686" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159482v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart G. Nicholls" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spencer P. Hey" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion K. Campbell" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2020.04.030" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459852v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gruel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vayne" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rollin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weber" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Faille" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0040-1712957" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159488v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cory E. Goldstein" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1740774519896799" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884657v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chatton" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Le Borgne" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gillaizeau" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Rousseau" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65917-x" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159479v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280220920316" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159468v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMc2001183" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282496v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Birgand" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haudebourg" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Grammatico-Guillon" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Moret" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gouin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciz954" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03183359v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bodet-Contentin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guillon" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boulain" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Frat" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Garot" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jamp.2018.1484" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02282674v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Kerry" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyy229" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158790v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cariou" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Clere-Jehl" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Renon-Carron" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa1812379" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158805v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Merdji" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenhael Colin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grillet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa1906661" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622848v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barbarot" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beneton" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bessis" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-019-3767-8" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622269v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Clerc" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bourdais-Sallot" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2018.3478" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674229v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ferrand" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-019-3370-z" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526628v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Helms" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joret" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martin-Lefevre" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-019-0580-1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625341v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cornillier" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Munck" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hacard" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/00015555-3015" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158793v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12630-018-1239-3" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486726v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaad.2018.10.070" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158596v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Beslon" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Moreau" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Maisonneuve" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11606-017-4233-5" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158608v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-018-2822-1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913363v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guibaud" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vabres" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-018-2725-1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158597v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bodet-Contentin" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Frasca" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Feuillet" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Foucher" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000002890" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684095v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boisram&#233;-Helms" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brisard" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ait Hssain" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(17)32146-3" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWCGZV40-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833316v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas S&#233;nage" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Borgne" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Tourneau" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christian Roussel" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.7550" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158612v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12630-018-1131-1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158638v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Grimshaw" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Ali" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Brehaut" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-018-2895-x" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620128v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Descriaud" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Weymuller" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14767058.2017.1304909" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02153739v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combescure" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Giral" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chapal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280217702416" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158132v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Piver" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Eboue" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Le Vaillant" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14767058.2016.1183631" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094449v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Nicolas" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis D&#8217;alteroche" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ayoub" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Georgescu" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4254/wjh.v9.i27.1125" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158160v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Shah" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy M. Grimshaw" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1740774517703057" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158133v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perrotin" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2017-016069" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01484972v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christele Gras-Le Guen" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Boscher" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Godon" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1542/peds.2016-1857" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157752v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Trinquart" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0158604" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157717v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280214530030" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01255868v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale B&#233;mer" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leger" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tand&#233;" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Plouzeau" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Domelier-Valentin" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02497-15" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01320754v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mathoulin-Pelissier" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chauvin" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Huiart" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Katsahian" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2016.03.107" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157733v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian P. T. Higgins" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.6627" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W85SQN3G-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157748v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Porcher" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Baron" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boutron" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.6735" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8QVGQDNP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157751v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Sautenet" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Contentin" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bigot" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2016.01.008" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QP0JX3WC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639297v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;lphine Raffin" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Machet" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/00015555-2157" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157743v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-015-0100-4" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157746v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lobna Ouldamer" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bonastre" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Body" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2015-009903" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185212v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj.i4291" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445456v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Machet" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanotte" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leperlier" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2016.2871" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02153379v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Qu&#233;rard" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.6777" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635272v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Nadal" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lorette" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/00015555-2300" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156103v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2015.03.007" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B7GLBH5H-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156119v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1245/s10434-015-4511-6" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156127v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0132578" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156089v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barnes" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Porcher" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas G. Altman" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12916-015-0460-y" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156122v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40620-015-0175-3" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156114v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Lascarrou" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bousser" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13049-015-0103-5" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03404020v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dupont" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Asfar" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1745-6215-15-507" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03630844v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giao Do-Pham" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jid.2013.414" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01130448v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tande" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01459-14" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075603v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kalfon" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ichai" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chastre" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cinotti" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annfar.2014.07.518" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RN1PMV1W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02007513v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Roux" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Garnier" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927120v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guerrini" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brechot" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-013-3189-0" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648139v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Le Fourn" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sylvie Doutre" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0070717" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02524296v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam El-Hage" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Delcuze" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0041777" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00805597v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Depla" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis d'Alteroche" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreau Alain" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hourioux" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0033749" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650628v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Piram" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sirinelli" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Herbreteau" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1525-1470.2011.01485.x" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/37FCB3C70CCF98A6308C3A55E5D7CB8427665F19/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878962v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Journot" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pignon" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gaultier" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Daurat" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bouxin-M&#233;tro" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cct.2010.10.001" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WD32J06K-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593438v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae Grimaldi-Bensouda" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Abenhaim" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michaud" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mouterde" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00228-010-0832-3" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679493v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dion" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saudeau" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnaud" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Friocourt" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Bonneau" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10840-010-9485-5" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03268917v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tranquard" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Correas" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ladam Marcus" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Manzoni" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vilgrain" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0221-0363(09)70089-7" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679571v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akli Otmani" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Marijon" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lavergne" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Waintraub" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2009.03.013" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375632v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mulleman" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goupille" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Griffoul" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benhamou Cl" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00700524v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ravaud" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1000065" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00371894v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tubach" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2008.09.012" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617954v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Griffoul" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Laurent Benhamou" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Valat" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00533142v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Legras" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Camus" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/cc7766" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00217436v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Samson" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.23253" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00167783v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Patient" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Morin" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Blanchard" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679588v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel de Labriolle" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pacouret" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Desveaux" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Quilliet" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carrev.2006.12.002" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F86PDVSR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679594v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alison" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertrand" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bourlier" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2006.12.029" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00156552v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard.2006.063164" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00090721v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Guittet" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2288-6-17" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00068759v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bougnoux" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Couet" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.EPI-05-0546" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00090204v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2288-5-25" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679813v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fauchier" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0735-1097(00)00659-8" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694586v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guesnet" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pugo-Gunsam" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maurage" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinault" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Giraudeau" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05606144v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacquet" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaborit" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364958v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boulet" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Th&#233;venet" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Ab&#233;cassis" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Collignon" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05071094v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Michel" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruel" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gauchet" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2025.203053" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785035v2" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Michel" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chevreul" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gilberg" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gauchet" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckae144.039" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04900913v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Le Duc-Banaszuc" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784951v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckae144.1907" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736447v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795369v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leperlier" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845360v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164523v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mah&#233;" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Durand Zaleski" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feuilloy" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abraham" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320130v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amouzougan" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thomas" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364943v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347091v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848074v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Juneau" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Le Duc-Banaszuk" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>