--- v0 (2026-03-17)
+++ v1 (2026-04-12)
@@ -838,295 +838,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01059713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Along-strike variations of P-T conditions in accretionary wedges and syn-orogenic extension, the HP-LT Phyllite-Quartzite Nappe in Crete and the Peloponnese</w:t>
+                <w:t xml:space="preserve">Raman mapping and numerical simulation of calcium carbonates distribution in experimentally carbonated Portland-cement cores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+                <w:t xml:space="preserve">Jérôme Corvisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Trotet</w:t>
+                <w:t xml:space="preserve">Antonin Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Monié</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Goffé</w:t>
+                <w:t xml:space="preserve">Sylvain Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathaniel Findling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 480 (1-4), pp.133-148. </w:t>
+              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22 (1), pp.63-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2009.10.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1127/0935-1221/2010/0022-1977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00411771v1</w:t>
+                <w:t xml:space="preserve">hal-00563619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman mapping and numerical simulation of calcium carbonates distribution in experimentally carbonated Portland-cement cores</w:t>
+                <w:t xml:space="preserve">Along-strike variations of P-T conditions in accretionary wedges and syn-orogenic extension, the HP-LT Phyllite-Quartzite Nappe in Crete and the Peloponnese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Corvisier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Brunet</w:t>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Fabbri</w:t>
+                <w:t xml:space="preserve">F. Trotet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Bernard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathaniel Findling</w:t>
+                <w:t xml:space="preserve">Patrick Monié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Goffé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 22 (1), pp.63-74. </w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 480 (1-4), pp.133-148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1127/0935-1221/2010/0022-1977⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2009.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00563619v1</w:t>
+                <w:t xml:space="preserve">insu-00411771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the H(2)O-NaCl-LiCl System: A Synthetic Fluid Inclusion Study and Thermodynamic Modeling from-50 degrees to+100 degrees C and up to 12 mol/kg</w:t>
               </w:r>
@@ -1289,51 +1289,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Guigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Hellmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Corvisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Mineralogist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 94 (11-12), pp.1707-1726. </w:t>
@@ -1397,51 +1397,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Corvisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathaniel Findling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1517,64 +1517,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of carbonation on the hydro-mechanical properties of Portland cements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Corvisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Schubnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1645,557 +1645,557 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00586211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exceptional preservation of fossil plant spores in high-pressure metamorphic rocks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Late Cenozoic metamorphic evolution and exhumation of Taiwan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Benzerara</w:t>
+                <w:t xml:space="preserve">Olivier Beyssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Beyssac</w:t>
+                <w:t xml:space="preserve">Martine Simoes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Menguy</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Avouac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Guyot</w:t>
+                <w:t xml:space="preserve">Ken Farley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue-Gau Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2007.07.041⟩</w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26 (6), pp.TC6001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2006TC002064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00310250v1</w:t>
+                <w:t xml:space="preserve">insu-00221233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mountain building in Taiwan: A thermokinematic model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exceptional preservation of fossil plant spores in high-pressure metamorphic rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Simoes</w:t>
+                <w:t xml:space="preserve">Karim Benzerara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beyssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Avouac</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Goffé</w:t>
+                <w:t xml:space="preserve">N. Menguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ken Farley</w:t>
+                <w:t xml:space="preserve">Francois Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 112 (B11), pp.B11405. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 262, pp.257-272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2006JB004824⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2007.07.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00221413v1</w:t>
+                <w:t xml:space="preserve">hal-00310250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Garnet reequilibration and growth in the eclogite facies and geodynamical evolution near peak metamorphic conditions.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugues Raimbourg</w:t>
+                <w:t xml:space="preserve">Mountain building in Taiwan: A thermokinematic model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Simoes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Avouac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beyssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Goffé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken Farley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 153 (1), pp.1-28. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 112 (B11), pp.B11405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00410-006-0130-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2006JB004824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00136868v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00221413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Cenozoic metamorphic evolution and exhumation of Taiwan</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Garnet reequilibration and growth in the eclogite facies and geodynamical evolution near peak metamorphic conditions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Raimbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Goffé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 153 (1), pp.1-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00410-006-0130-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2006TC002064⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-00221233v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00136868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A thermodynamic investigation of barium and calcium sulfate stability in sediments at an oceanic ridge axis (Juan de Fuca, ODP legs 139 and 169)</w:t>
               </w:r>
@@ -2428,51 +2428,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alpine Corsica Metamorphic Core Complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Goffé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2564,103 +2564,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinematics of mountain-building in Taiwan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Simoes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Avouac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beyssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Goffé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ken Farley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union (AGU) Fall Meeting 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, San Francisco, United States. pp.T24B-08</w:t>
@@ -2689,90 +2689,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mountain-building in Taiwan: a multidisciplinary and quantitative approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Simoes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Avouac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beyssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue-Gau Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Goffé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3086,51 +3086,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678886v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Crouzet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Brunet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Montes-Hernandez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Recham" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Findling" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenrg.2017.00029" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678896v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Line Auzende" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2017.00086" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468080v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Findling" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lanson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.10.019" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426278v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vidal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Goff&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Arndt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426284v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Malvoisin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carlut" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.03.163" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P157G7CR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01059713v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Christmann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00411771v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trotet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moni&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2009.10.002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00563619v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Corvisier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Fabbri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bernard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2010/0022-1977" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663212v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Monnin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Castelain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Coquinot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gouy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00498666v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Daval" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martinez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guigner" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Hellmann" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2009.3294" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00583749v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2009.01.022" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H2Z42FS7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00586211v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schubnel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2009.07.028" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310250v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benzerara" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beyssac" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Menguy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guyot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.07.041" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTBVKGTW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00221413v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Simoes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Avouac" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Farley" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JB004824" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136868v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Raimbourg" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-006-0130-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F2P9QZPB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00221233v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue-Gau Chen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006TC002064" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663366v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Balleur" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(03)00177-7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00156941v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ader" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Boudou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Javoy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Daniels" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0146-6380(98)00072-2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00726581v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fournier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Dubois" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/91TC00894" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00165282v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00165305v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00819845v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678886v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Crouzet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Brunet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Montes-Hernandez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Recham" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Findling" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenrg.2017.00029" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678896v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Line Auzende" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2017.00086" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468080v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Findling" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lanson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.10.019" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426278v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vidal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Goff&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Arndt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426284v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Malvoisin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carlut" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.03.163" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P157G7CR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01059713v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Christmann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00563619v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Corvisier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Fabbri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bernard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2010/0022-1977" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00411771v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trotet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moni&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2009.10.002" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663212v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Monnin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Castelain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Coquinot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gouy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00498666v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Daval" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martinez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guigner" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Hellmann" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2009.3294" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00583749v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2009.01.022" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H2Z42FS7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00586211v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schubnel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2009.07.028" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00221233v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beyssac" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Simoes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Avouac" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Farley" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue-Gau Chen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006TC002064" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310250v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benzerara" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Menguy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guyot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.07.041" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTBVKGTW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00221413v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JB004824" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136868v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Raimbourg" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-006-0130-3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F2P9QZPB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663366v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Balleur" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(03)00177-7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00156941v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ader" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Boudou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Javoy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Daniels" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0146-6380(98)00072-2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00726581v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fournier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Dubois" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/91TC00894" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00165282v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00165305v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00819845v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>