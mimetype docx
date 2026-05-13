--- v1 (2026-04-12)
+++ v2 (2026-05-13)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrothermal Valorization of Steel Slags—Part I: Coupled H2 Production and CO2 Mineral Sequestration</w:t>
+                <w:t xml:space="preserve">Hydrothermal Steel Slag Valorization—Part II: Hydrogen and Nano-Magnetite Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">German Montes-Hernandez</w:t>
+                <w:t xml:space="preserve">Nadir Recham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadir Recham</w:t>
+                <w:t xml:space="preserve">Anne-Line Auzende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathaniel Findling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Energy Research</w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fenrg.2017.00029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/feart.2017.00086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01678886v1</w:t>
+                <w:t xml:space="preserve">hal-01678896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrothermal Steel Slag Valorization—Part II: Hydrogen and Nano-Magnetite Production</w:t>
+                <w:t xml:space="preserve">Hydrothermal Valorization of Steel Slags—Part I: Coupled H2 Production and CO2 Mineral Sequestration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">German Montes-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadir Recham</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Line Auzende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathaniel Findling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+              <w:t xml:space="preserve">Frontiers in Energy Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/feart.2017.00086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fenrg.2017.00029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01678896v1</w:t>
+                <w:t xml:space="preserve">hal-01678886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen production by hydrothermal oxidation of FeO under acidic conditions</w:t>
               </w:r>
@@ -400,51 +400,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadir Recham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Findling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -642,51 +642,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carlut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">German Montes-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathaniel Findling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -838,295 +838,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01059713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman mapping and numerical simulation of calcium carbonates distribution in experimentally carbonated Portland-cement cores</w:t>
+                <w:t xml:space="preserve">Along-strike variations of P-T conditions in accretionary wedges and syn-orogenic extension, the HP-LT Phyllite-Quartzite Nappe in Crete and the Peloponnese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Corvisier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Brunet</w:t>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Fabbri</w:t>
+                <w:t xml:space="preserve">F. Trotet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Bernard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathaniel Findling</w:t>
+                <w:t xml:space="preserve">Patrick Monié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Goffé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 22 (1), pp.63-74. </w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 480 (1-4), pp.133-148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1127/0935-1221/2010/0022-1977⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2009.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00563619v1</w:t>
+                <w:t xml:space="preserve">insu-00411771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Along-strike variations of P-T conditions in accretionary wedges and syn-orogenic extension, the HP-LT Phyllite-Quartzite Nappe in Crete and the Peloponnese</w:t>
+                <w:t xml:space="preserve">Raman mapping and numerical simulation of calcium carbonates distribution in experimentally carbonated Portland-cement cores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+                <w:t xml:space="preserve">Jérôme Corvisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Trotet</w:t>
+                <w:t xml:space="preserve">Antonin Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Monié</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Goffé</w:t>
+                <w:t xml:space="preserve">Sylvain Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathaniel Findling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 480 (1-4), pp.133-148. </w:t>
+              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22 (1), pp.63-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2009.10.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1127/0935-1221/2010/0022-1977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00411771v1</w:t>
+                <w:t xml:space="preserve">hal-00563619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the H(2)O-NaCl-LiCl System: A Synthetic Fluid Inclusion Study and Thermodynamic Modeling from-50 degrees to+100 degrees C and up to 12 mol/kg</w:t>
               </w:r>
@@ -1289,51 +1289,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Guigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Hellmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Corvisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Mineralogist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 94 (11-12), pp.1707-1726. </w:t>
@@ -1397,51 +1397,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Corvisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathaniel Findling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1517,64 +1517,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of carbonation on the hydro-mechanical properties of Portland cements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Corvisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Schubnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1645,557 +1645,557 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00586211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Cenozoic metamorphic evolution and exhumation of Taiwan</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exceptional preservation of fossil plant spores in high-pressure metamorphic rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Karim Benzerara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Olivier Beyssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Avouac</w:t>
+                <w:t xml:space="preserve">N. Menguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ken Farley</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yue-Gau Chen</w:t>
+                <w:t xml:space="preserve">Francois Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 262, pp.257-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2007.07.041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2006TC002064⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00221233v1</w:t>
+                <w:t xml:space="preserve">hal-00310250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exceptional preservation of fossil plant spores in high-pressure metamorphic rocks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mountain building in Taiwan: A thermokinematic model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Benzerara</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Martine Simoes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Avouac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beyssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Menguy</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Goffé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Guyot</w:t>
+                <w:t xml:space="preserve">Ken Farley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 262, pp.257-272. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 112 (B11), pp.B11405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2007.07.041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2006JB004824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00310250v1</w:t>
+                <w:t xml:space="preserve">insu-00221413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mountain building in Taiwan: A thermokinematic model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Beyssac</w:t>
+                <w:t xml:space="preserve">Garnet reequilibration and growth in the eclogite facies and geodynamical evolution near peak metamorphic conditions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Raimbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Goffé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 112 (B11), pp.B11405. </w:t>
+              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 153 (1), pp.1-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2006JB004824⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00410-006-0130-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00221413v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00136868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Garnet reequilibration and growth in the eclogite facies and geodynamical evolution near peak metamorphic conditions.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Late Cenozoic metamorphic evolution and exhumation of Taiwan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beyssac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Simoes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Avouac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken Farley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue-Gau Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00410-006-0130-3⟩</w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26 (6), pp.TC6001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2006TC002064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00136868v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00221233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A thermodynamic investigation of barium and calcium sulfate stability in sediments at an oceanic ridge axis (Juan de Fuca, ODP legs 139 and 169)</w:t>
               </w:r>
@@ -2428,51 +2428,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alpine Corsica Metamorphic Core Complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Goffé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2564,103 +2564,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinematics of mountain-building in Taiwan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Simoes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Avouac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Simoes</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Beyssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Goffé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ken Farley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union (AGU) Fall Meeting 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, San Francisco, United States. pp.T24B-08</w:t>
@@ -2689,90 +2689,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mountain-building in Taiwan: a multidisciplinary and quantitative approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Simoes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Avouac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Simoes</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Beyssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue-Gau Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Goffé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3086,51 +3086,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678886v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Crouzet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Brunet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Montes-Hernandez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Recham" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Findling" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenrg.2017.00029" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678896v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Line Auzende" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2017.00086" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468080v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Findling" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lanson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.10.019" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426278v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vidal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Goff&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Arndt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426284v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Malvoisin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carlut" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.03.163" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P157G7CR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01059713v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Christmann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00563619v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Corvisier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Fabbri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bernard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2010/0022-1977" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00411771v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trotet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moni&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2009.10.002" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663212v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Monnin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Castelain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Coquinot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gouy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00498666v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Daval" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martinez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guigner" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Hellmann" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2009.3294" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00583749v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2009.01.022" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H2Z42FS7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00586211v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schubnel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2009.07.028" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00221233v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beyssac" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Simoes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Avouac" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Farley" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue-Gau Chen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006TC002064" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310250v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benzerara" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Menguy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guyot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.07.041" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTBVKGTW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00221413v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JB004824" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136868v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Raimbourg" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-006-0130-3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F2P9QZPB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663366v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Balleur" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(03)00177-7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00156941v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ader" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Boudou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Javoy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Daniels" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0146-6380(98)00072-2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00726581v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fournier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Dubois" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/91TC00894" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00165282v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00165305v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00819845v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678896v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Crouzet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Brunet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Recham" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Line Auzende" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Findling" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2017.00086" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678886v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Montes-Hernandez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenrg.2017.00029" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468080v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Findling" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lanson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.10.019" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426278v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vidal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Goff&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Arndt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426284v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Malvoisin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carlut" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.03.163" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P157G7CR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01059713v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Christmann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00411771v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trotet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moni&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2009.10.002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00563619v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Corvisier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Fabbri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bernard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2010/0022-1977" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663212v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Monnin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Castelain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Coquinot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gouy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00498666v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Daval" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martinez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guigner" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Hellmann" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2009.3294" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00583749v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2009.01.022" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H2Z42FS7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00586211v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schubnel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2009.07.028" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310250v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benzerara" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beyssac" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Menguy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guyot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.07.041" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTBVKGTW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00221413v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Simoes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Avouac" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Farley" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JB004824" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136868v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Raimbourg" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-006-0130-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F2P9QZPB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00221233v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue-Gau Chen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006TC002064" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663366v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Balleur" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(03)00177-7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00156941v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ader" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Boudou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Javoy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Daniels" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0146-6380(98)00072-2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00726581v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fournier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Dubois" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/91TC00894" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00165282v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00165305v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00819845v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>