--- v1 (2026-04-25)
+++ v2 (2026-05-17)
@@ -234,446 +234,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05559160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electricity-driven selectivity in the photocatalytic oxidation of methane to carbon monoxide with liquid gallium-semiconductor composite</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thickness Dependence in Phase Formation and Properties of TaSe2 Layers Grown on GaP(111)B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alina Skorynina</w:t>
+                <w:t xml:space="preserve">Corentin Sthioul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Addad</w:t>
+                <w:t xml:space="preserve">Yevheniia Chernukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Fadel</w:t>
+                <w:t xml:space="preserve">Houda Koussir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karima Ben Tayeb</w:t>
+                <w:t xml:space="preserve">Christophe Coinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2024.124834⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (6), pp.10027-10037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.4c17204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04793142v1</w:t>
+                <w:t xml:space="preserve">hal-04943202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the optoelectronic properties and nanostructure of silicon photoelectrodes for enhancing solar fuel production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Joyson Galbao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dhruv Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dharmapura H K Murthy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s43246-025-01023-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05474526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced near-infrared organic photodetectors leveraging core–shell nanotripods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">The art and science of translucent color organic solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baozhong Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhouyi Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaiwen Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mona Tréguer-Delapierre</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.5c02476⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-55924-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05119320v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04912516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Vision‐Adapted Semitransparent Organic Solar Cells for Multicolored Architectural Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhouyi Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baozhong Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -727,3675 +727,3675 @@
               <w:t xml:space="preserve">Advanced Functional Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/adfm.202520191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05509130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The art and science of translucent color organic solar cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baozhong Deng</w:t>
+                <w:t xml:space="preserve">Electricity-driven selectivity in the photocatalytic oxidation of methane to carbon monoxide with liquid gallium-semiconductor composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">My Nghe Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yi Li</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kaiwen Zheng</w:t>
+                <w:t xml:space="preserve">Alina Skorynina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tao Xu</w:t>
+                <w:t xml:space="preserve">Ahmed Addad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Fadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Ben Tayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-55924-9⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.124834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2024.124834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04912516v1</w:t>
+                <w:t xml:space="preserve">hal-04793142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective area molecular beam epitaxy of InSb on InP(111)$_B$ : from thin films to quantum nanostructures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Capiod</w:t>
+                <w:t xml:space="preserve">Enhanced near-infrared organic photodetectors leveraging core–shell nanotripods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaiwen Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baozhong Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Barbot</w:t>
+                <w:t xml:space="preserve">Nan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Coinon</w:t>
+                <w:t xml:space="preserve">Clemence Chinaud-Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Deblock</w:t>
+                <w:t xml:space="preserve">Mona Tréguer-Delapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 36 (12), pp.125301. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (23), pp.34304-34316. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/adaafb⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.5c02476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04935728v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05119320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-Effect of pH Control Agent and pH Value on the Physical Properties of ZnO Thin Films Obtained by Chemical Bath Deposition for Potential Application in Dye-Sensitized Solar Cells</w:t>
+                <w:t xml:space="preserve">Selective area molecular beam epitaxy of InSb on InP(111)$_B$ : from thin films to quantum nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alphonse Déssoudji Gboglo</w:t>
+                <w:t xml:space="preserve">Wijden Khelifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mazabalo Baneto</w:t>
+                <w:t xml:space="preserve">Pierre Capiod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Komlan Segbéya Gadedjisso-Tossou</w:t>
+                <w:t xml:space="preserve">Clément Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ognanmi Ako</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ayayi Claude Ahyi</w:t>
+                <w:t xml:space="preserve">Yves Deblock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/surfaces8030046⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 36 (12), pp.125301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/adaafb⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05313801v1</w:t>
+                <w:t xml:space="preserve">hal-04935728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monolayer-Defined Flat Colloidal PbSe Quantum Dots in Extreme Confinement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural, morphological and optical properties of ZnO thin films grown by time-dependent chemical bath deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alphonse Déssoudji Gboglo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leon Biesterfeld</w:t>
+                <w:t xml:space="preserve">Mazabalo Baneto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huu Thoai Ngo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Addad</w:t>
+                <w:t xml:space="preserve">Ognanmi Ako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominik Rudolph</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wolfgang Leis</w:t>
+                <w:t xml:space="preserve">Komlan Segbéya Gadedjisso-Tossou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5c02957⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Renewable Energy Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15, pp.66 - 75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.61435/ijred.2026.61665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05217565v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05480418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, morphological and optical properties of ZnO thin films grown by time-dependent chemical bath deposition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Grandidier</w:t>
+                <w:t xml:space="preserve">Monolayer-Defined Flat Colloidal PbSe Quantum Dots in Extreme Confinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leon Biesterfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huu Thoai Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Addad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Rudolph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Leis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Renewable Energy Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.61435/ijred.2026.61665⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (31), pp.12019-12024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5c02957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05480418v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05217565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical Framework for Semitransparent Organic Photovoltaics: Bridging Material Design with Optical Engineering</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Lévêque</w:t>
+                <w:t xml:space="preserve">Co-Effect of pH Control Agent and pH Value on the Physical Properties of ZnO Thin Films Obtained by Chemical Bath Deposition for Potential Application in Dye-Sensitized Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alphonse Déssoudji Gboglo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazabalo Baneto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komlan Segbéya Gadedjisso-Tossou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ognanmi Ako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayayi Claude Ahyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (3), pp.46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/surfaces8030046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/smll.202503646⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05217555v1</w:t>
+                <w:t xml:space="preserve">hal-05313801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thickness Dependence in Phase Formation and Properties of TaSe2 Layers Grown on GaP(111)B</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yevheniia Chernukha</w:t>
+                <w:t xml:space="preserve">Theoretical Framework for Semitransparent Organic Photovoltaics: Bridging Material Design with Optical Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baozhong Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhouyi Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaiwen Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houda Koussir</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Coinon</w:t>
+                <w:t xml:space="preserve">Bin Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Patriarche</w:t>
+                <w:t xml:space="preserve">Gaëtan Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (6), pp.10027-10037. </w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (30), </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.4c17204⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/smll.202503646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04943202v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05217555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boosting Gas-Phase TiO 2 Photocatalysis with Weak Electric Field Strengths of Volt/Centimeter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">My Nghe Tran</w:t>
+                <w:t xml:space="preserve">Omnidirectional Optical Engineering and Ternary Strategy for High‐Performance Indoor Organic Photovoltaics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaiwen Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baozhong Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhouyi Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luqiao Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Moreau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thomas Roland</w:t>
+                <w:t xml:space="preserve">Shenghao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.3c19031⟩</w:t>
+              <w:t xml:space="preserve">Solar RRL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/solr.202400483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04774520v2</w:t>
+                <w:t xml:space="preserve">hal-04679575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifunctional semitransparent organic photovoltaics with high-throughput screened infrared reflector</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kaiwen Zheng</w:t>
+                <w:t xml:space="preserve">Boosting Gas-Phase TiO 2 Photocatalysis with Weak Electric Field Strengths of Volt/Centimeter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">My Nghe Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Addad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Teurtrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zihan Wang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hongliang Dong</w:t>
+                <w:t xml:space="preserve">Thomas Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Energy Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsenergylett.4c00149⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (12), pp.14852-14863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.3c19031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04485009v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774520v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InGaAs quantum dot chains grown by twofold selective area molecular beam epitaxy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Barbot</w:t>
+                <w:t xml:space="preserve">Selective area epitaxy of in-plane HgTe nanostructures on CdTe(001) substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Chaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Rondeau-Body</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yves Deblock</w:t>
+                <w:t xml:space="preserve">X Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Tilmant</w:t>
+                <w:t xml:space="preserve">P-H Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-L Rouvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 35 (39), pp.395302. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/ad5f34⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 35 (50), pp.505602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/ad7ff4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04752938v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective area epitaxy of in-plane HgTe nanostructures on CdTe(001) substrate</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">X Baudry</w:t>
+                <w:t xml:space="preserve">Multifunctional semitransparent organic photovoltaics with high-throughput screened infrared reflector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baozhong Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaiwen Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P-H Jouneau</w:t>
+                <w:t xml:space="preserve">Zihan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luqiao Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Gautier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J-L Rouvière</w:t>
+                <w:t xml:space="preserve">Hongliang Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/ad7ff4⟩</w:t>
+              <w:t xml:space="preserve">ACS Energy Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (3), pp.976-984. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsenergylett.4c00149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04746498v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04485009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boosting the performances of semitransparent organic photovoltaics via synergetic near-infrared light management</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kaiwen Zheng</w:t>
+                <w:t xml:space="preserve">InGaAs quantum dot chains grown by twofold selective area molecular beam epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rondeau-Body</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Deblock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hongyu Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zihan Wang</w:t>
+                <w:t xml:space="preserve">Pascal Tilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 36 (18), pp.2311305. </w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 35 (39), pp.395302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adma.202311305⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/ad5f34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04465431v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omnidirectional Optical Engineering and Ternary Strategy for High‐Performance Indoor Organic Photovoltaics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Boosting the performances of semitransparent organic photovoltaics via synergetic near-infrared light management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baozhong Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaiwen Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shenghao Wang</w:t>
+                <w:t xml:space="preserve">Hongyu Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zihan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar RRL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (18), pp.2311305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/solr.202400483⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adma.202311305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04679575v1</w:t>
+                <w:t xml:space="preserve">hal-04465431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ground State of Epitaxial Germanene on Ag(111)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High‐Throughput Computing Guided Low/High Index Optical Coupling Layer for Record‐Performance Semitransparent Organic Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baozhong Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kai Zhang</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Hervé Cruguel</w:t>
+                <w:t xml:space="preserve">Yanglin Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zihan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.3c02821⟩</w:t>
+              <w:t xml:space="preserve">Advanced Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (35), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aenm.202301367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04195214v1</w:t>
+                <w:t xml:space="preserve">hal-04182429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrahigh vacuum Raman spectroscopy for the preparation of III–V semiconductor surfaces</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Coinon</w:t>
+                <w:t xml:space="preserve">Large-area epitaxial Mott insulating 1T-TaSe2 monolayer on GaP(111)B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Koussir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yevheniia Chernukha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Sthioul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Haber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemanja Peric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0152031⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (20), pp.9413-9419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.3c02813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04349101v2</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmonic-Enhanced Tunable Near-Infrared Photoresponse for Narrowband Organic Photodetectors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Shenghao Wang</w:t>
+                <w:t xml:space="preserve">Ultrahigh vacuum Raman spectroscopy for the preparation of III–V semiconductor surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wijden Khelifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Canneson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.3c11753⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 94 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0152031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04349350v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349101v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the intrinsic conductance of selective area grown in-plane InAs nanowires with a GaSb shell</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Coinon</w:t>
+                <w:t xml:space="preserve">The Ground State of Epitaxial Germanene on Ag(111)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Hanf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Borensztein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Berthe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Patriarche</w:t>
+                <w:t xml:space="preserve">Hervé Cruguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/acc810⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (16), pp.15687-15695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.3c02821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04070480v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocatalytic Partial Oxidation of Methane to Carbon Monoxide and Hydrogen over CIGS Solar Cell</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Addad</w:t>
+                <w:t xml:space="preserve">Plasmonic-Enhanced Tunable Near-Infrared Photoresponse for Narrowband Organic Photodetectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanglin Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baozhong Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lifang Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shenghao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2022.122340⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15, pp.49436 - 49446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.3c11753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03924564v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High‐Throughput Computing Guided Low/High Index Optical Coupling Layer for Record‐Performance Semitransparent Organic Solar Cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Lévêque</w:t>
+                <w:t xml:space="preserve">Improving the intrinsic conductance of selective area grown in-plane InAs nanowires with a GaSb shell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wijden Khelifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Troadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Energy Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aenm.202301367⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34 (26), pp.265704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/acc810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04182429v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-area epitaxial Mott insulating 1T-TaSe2 monolayer on GaP(111)B</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Corentin Sthioul</w:t>
+                <w:t xml:space="preserve">Photocatalytic Partial Oxidation of Methane to Carbon Monoxide and Hydrogen over CIGS Solar Cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunyang Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Haber</w:t>
+                <w:t xml:space="preserve">Di Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Ben Tayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nemanja Peric</w:t>
+                <w:t xml:space="preserve">Pardis Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Addad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 23 (20), pp.9413-9419. </w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 325, pp.122340. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.3c02813⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2022.122340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04219794v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03924564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the insulating properties of an ultrathin SrTiO3 shell grown around GaAs nanowires with molecular beam epitaxy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Quantum Dot Acceptors in Two-Dimensional Epitaxially Fused PbSe Quantum Dot Superlattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Notot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willem Walravens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemanja Peric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Addad</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Addad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/ac7576⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (2), pp.3081-3091. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.1c10596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03689625v1</w:t>
+                <w:t xml:space="preserve">hal-03574889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum Dot Acceptors in Two-Dimensional Epitaxially Fused PbSe Quantum Dot Superlattices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transport Properties of Methyl-Terminated Germanane Microcrystallites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Sciacca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Notot</w:t>
+                <w:t xml:space="preserve">Bradley Ryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemanja Peric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willem Walravens</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Addad</w:t>
+                <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 16 (2), pp.3081-3091. </w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (7), pp.1128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsnano.1c10596⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nano12071128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03574889v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03634314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct measurement of band offsets on selective area grown In0.53Ga0.47As/InP heterojunction with multiple probe scanning tunneling microscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Assessing the insulating properties of an ultrathin SrTiO3 shell grown around GaAs nanowires with molecular beam epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemanja Peric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Durand</w:t>
+                <w:t xml:space="preserve">Thomas Dursap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Becdelievre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kekeli N'Konou</w:t>
+                <w:t xml:space="preserve">A. Addad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 121 (19), pp.192104. </w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33 (37), pp.375702. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0104807⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/ac7576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03846293v1</w:t>
+                <w:t xml:space="preserve">hal-03689625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport Properties of Methyl-Terminated Germanane Microcrystallites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct measurement of band offsets on selective area grown In0.53Ga0.47As/InP heterojunction with multiple probe scanning tunneling microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemanja Peric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Sciacca</w:t>
+                <w:t xml:space="preserve">Corentin Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bradley Ryan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nemanja Peric</w:t>
+                <w:t xml:space="preserve">Yan Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Deresmes</w:t>
+                <w:t xml:space="preserve">Kekeli N'Konou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (7), pp.1128. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 121 (19), pp.192104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nano12071128⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0104807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03634314v1</w:t>
+                <w:t xml:space="preserve">hal-03846293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering a robust flat band in III-V semiconductor heterostructures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Van Hove singularities and trap states in two-dimensional CdSe nanoplatelets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemanja Peric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yannick Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shalini Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hossain Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nathali Alexandra Franchina Vergel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tao Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 21, pp.680. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.0c04268⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 21 (4), pp.1702-1708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.0c04509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03089743v1</w:t>
+                <w:t xml:space="preserve">hal-03152599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolving the structure of the striped Ge layer on Ag ( 111 ) : Ag 2 Ge surface alloy with alternate fcc and hcp domains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Zhang</w:t>
+                <w:t xml:space="preserve">Engineering a robust flat band in III-V semiconductor heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathali Alexandra Franchina Vergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Sciacca</w:t>
+                <w:t xml:space="preserve">L. Christiaan Post</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Coati</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yves Borensztein</w:t>
+                <w:t xml:space="preserve">Guillaume Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Patriarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.104.155403⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21, pp.680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.0c04268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03365882v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03089743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Van Hove singularities and trap states in two-dimensional CdSe nanoplatelets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nemanja Peric</w:t>
+                <w:t xml:space="preserve">Resolving the structure of the striped Ge layer on Ag ( 111 ) : Ag 2 Ge surface alloy with alternate fcc and hcp domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Lambert</w:t>
+                <w:t xml:space="preserve">D. Sciacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shalini Singh</w:t>
+                <w:t xml:space="preserve">A. Coati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Hossain Khan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathali Alexandra Franchina Vergel</w:t>
+                <w:t xml:space="preserve">R. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Borensztein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 21 (4), pp.1702-1708. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (15), </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.0c04509⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.104.155403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03152599v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03365882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent Progress on the Scanning Tunneling Microscopy and Spectroscopy Study of Semiconductor Heterojunctions</w:t>
               </w:r>
@@ -4567,51 +4567,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Biadala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (32), pp.38450-38457. </w:t>
@@ -4649,51 +4649,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultraviolet‐Durable Flexible Nonfullerene Organic Solar Cells Realized by a Hybrid Nanostructured Transparent Electrode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chunliu Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4809,51 +4809,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosine Coq Germanicus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Bourlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Notot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4956,51 +4956,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yilian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong Lian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5051,64 +5051,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Account of the diversity of tunneling spectra at the germanene/Al(1 1 1) interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Sciacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemanja Peric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5179,459 +5179,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03036957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iuliacumite: A Novel Chemical Short-Range Order in a Two-Dimensional Wurtzite Single Monolayer InAs 1– x Sb x Shell on InAs Nanowires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trap-free heterostructure of PbS nanoplatelets on InP(001) by chemical epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Biadala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Schnedler</w:t>
+                <w:t xml:space="preserve">Wenbing Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Xu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S R Plissard</w:t>
+                <w:t xml:space="preserve">Jin H Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Canneson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.9b03584⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (2), pp.1961-1967. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.8b08413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03036942v1</w:t>
+                <w:t xml:space="preserve">hal-02054700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trap-free heterostructure of PbS nanoplatelets on InP(001) by chemical epitaxy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+                <w:t xml:space="preserve">Triangular nanoperforation and band engineering of InGaAs quantum wells: a lithographic route toward Dirac cones in III–V semiconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Post</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Franchina Vergel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tadjine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lambert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Canneson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.8b08413⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (15), pp.155301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/aafd3f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02054700v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02133316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triangular nanoperforation and band engineering of InGaAs quantum wells: a lithographic route toward Dirac cones in III–V semiconductors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Iuliacumite: A Novel Chemical Short-Range Order in a Two-Dimensional Wurtzite Single Monolayer InAs 1– x Sb x Shell on InAs Nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Schnedler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Post</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tao Xu</w:t>
+                <w:t xml:space="preserve">Isabelle Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Franchina Vergel</w:t>
+                <w:t xml:space="preserve">J.-P. Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Tadjine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannick Lambert</w:t>
+                <w:t xml:space="preserve">S R Plissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 30 (15), pp.155301. </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (12), pp.8801-8805. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/aafd3f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.9b03584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02133316v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03036942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition modulation by twinning in InAsSb nanowires Composition modulation by twinning in InAsSb nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Schnedler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5721,64 +5721,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of doping level and surface states in tunneling spectroscopy of an In&amp;lt;sub&amp;gt;0.53&amp;lt;/sub&amp;gt;Ga&amp;lt;sub&amp;gt;0.47&amp;lt;/sub&amp;gt;As quantum well grown on p-type doped InP(001)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathali Alexandra Franchina Vergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tadjine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Notot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5868,64 +5868,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of point defect reactions for the atomic-scale roughness of III-V nanowire sidewalls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Díaz Álvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemanja Peric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathali Alexandra Franchina Vergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5983,338 +5983,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02332261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport mechanisms in a puckered graphene-on-lattice</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chemical nature of the anion antisite in dilute phosphide GaAs1−xPx alloy grown at low temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Díaz Álvarez</w:t>
+                <w:t xml:space="preserve">T. Demonchaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Wei</w:t>
+                <w:t xml:space="preserve">K. K. Sossoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Eschimese</w:t>
+                <w:t xml:space="preserve">M. M. Dzagli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Eliet</w:t>
+                <w:t xml:space="preserve">J. P. Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (16), pp.7519-7525. </w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (10), pp.104601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C8NR00678D⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.2.104601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02304358v1</w:t>
+                <w:t xml:space="preserve">hal-01912292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical nature of the anion antisite in dilute phosphide GaAs1−xPx alloy grown at low temperature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transport mechanisms in a puckered graphene-on-lattice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Demonchaux</w:t>
+                <w:t xml:space="preserve">A. Díaz Álvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. K. Sossoe</w:t>
+                <w:t xml:space="preserve">W. Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. M. Dzagli</w:t>
+                <w:t xml:space="preserve">D. Eschimese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. P. Nys</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Berthe</w:t>
+                <w:t xml:space="preserve">Sophie Eliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 2 (10), pp.104601. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (16), pp.7519-7525. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.2.104601⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C8NR00678D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01912292v1</w:t>
+                <w:t xml:space="preserve">hal-02304358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resolving the Controversial Existence of Silicene and Germanene Nanosheets Grown on Graphite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenbing Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Diener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6385,874 +6385,886 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03037862v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supramolecular self-assembly on the B-Si(111)-(√3x√3) R30° surface: From single molecules to multicomponent networks</w:t>
+                <w:t xml:space="preserve">Shallow Heavily Doped n\mathplus\mathplus Germanium by Organo-Antimony Monolayer Doping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Younes Makoudi</w:t>
+                <w:t xml:space="preserve">Thibault Alphazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Díaz Álvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judicaël Jeannoutot</w:t>
+                <w:t xml:space="preserve">François Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Palmino</w:t>
+                <w:t xml:space="preserve">Helen Grampeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Cherioux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Copie</w:t>
+                <w:t xml:space="preserve">Virginie Enyedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfrep.2017.06.001⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (23), pp.20179--20187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.7b02645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02131397v1</w:t>
+                <w:t xml:space="preserve">hal-01872861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shallow Heavily Doped n\mathplus\mathplus Germanium by Organo-Antimony Monolayer Doping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Supramolecular self-assembly on the B-Si(111)-(√3x√3) R30° surface: From single molecules to multicomponent networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Makoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Alphazan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adrian Díaz Álvarez</w:t>
+                <w:t xml:space="preserve">Judicaël Jeannoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Martin</w:t>
+                <w:t xml:space="preserve">Frank Palmino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helen Grampeix</w:t>
+                <w:t xml:space="preserve">Frédéric Cherioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Enyedi</w:t>
+                <w:t xml:space="preserve">Guillaume Copie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 9 (23), pp.20179--20187. </w:t>
+              <w:t xml:space="preserve">Surface Science Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 72, pp.316 - 349. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.7b02645⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfrep.2017.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01872861v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02131397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunneling spectroscopy of p-type doping in silicon from boron-containing molecular monolayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.K. Sossoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mathey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Alphazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sylla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 149, pp.125-128. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mee.2015.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02084763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lazarevicite-type short-range ordering in ternary III-V nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Schnedler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Portz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 94 (19), pp.195306. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.195306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01713066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Equilibration of the Diameter of Ga-Catalyzed GaAs Nanowires</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S.R. Plissard</w:t>
+                <w:t xml:space="preserve">Type I band alignment in GaAs 81 Sb 19 /GaAs core-shell nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Caroff</w:t>
+                <w:t xml:space="preserve">Mengjie Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Capiod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Díaz Álvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiang-Lei Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5b02226⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 107 (11), pp.112102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4930991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01713077v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic characterization of Au clusters in vapor-liquid-solid grown silicon nanowires</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Self-Equilibration of the Diameter of Ga-Catalyzed GaAs Nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Pareige</w:t>
+                <w:t xml:space="preserve">V. Dubrovskii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Díaz Álvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.R. Plissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celia Castro</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B. Grandidier</w:t>
+                <w:t xml:space="preserve">P. Caroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 118 (10), pp.104301. </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (8), pp.5580 - 5584. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4930143⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5b02226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01230692v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalization of Silica Nanoparticles and Native Silicon Oxide with Tailored Boron-Molecular Precursors for Efficient and Predictive p -Doping of Silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mathey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Alphazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Valla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7381,51 +7393,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Aerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aditya Kulkarni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Capiod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6 (1), </w:t>
@@ -7457,10340 +7469,10340 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02906821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface-Induced Optimal Packing of Two-Dimensional Molecular Networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atomic characterization of Au clusters in vapor-liquid-solid grown silicon nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrizio Cleri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Younes Makoudi</w:t>
+                <w:t xml:space="preserve">Wanghua Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Krzeminski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Berthe</w:t>
+                <w:t xml:space="preserve">Philippe Pareige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.066101⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 118 (10), pp.104301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4930143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01118764v1</w:t>
+                <w:t xml:space="preserve">hal-01230692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Type I band alignment in GaAs 81 Sb 19 /GaAs core-shell nanowires</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Adrian Díaz Álvarez</w:t>
+                <w:t xml:space="preserve">Surface-Induced Optimal Packing of Two-Dimensional Molecular Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Copie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiang-Lei Han</w:t>
+                <w:t xml:space="preserve">Fabrizio Cleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Makoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Krzeminski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4930991⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 114 (6), pp.066101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.066101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01713079v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01118764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and electrical conductivity of multilayer silicene</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Nanoscale carrier multiplication mapping in a Si diode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Capiod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paola de Padova</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Krzeminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4861857⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (10), pp 5636-5640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl5022255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00934419v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01070662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic Scale Modelling of Two-Dimensional Molecular Self-Assembly on a Passivated Si Surface</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Krzeminski</w:t>
+                <w:t xml:space="preserve">Synthesis and electrical conductivity of multilayer silicene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Vogt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Capiod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Resta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Cherioux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frank Palmino</w:t>
+                <w:t xml:space="preserve">Paola de Padova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 118 (24), pp.12817-12825. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 104 (2), 021602, 5 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp501955v⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4861857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01015467v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00934419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale carrier multiplication mapping in a Si diode</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId292" w:history="1">
+                <w:t xml:space="preserve">Atomic Scale Modelling of Two-Dimensional Molecular Self-Assembly on a Passivated Si Surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Copie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Makoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Krzeminski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Cherioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Palmino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nl5022255⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (24), pp.12817-12825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp501955v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01070662v1</w:t>
+                <w:t xml:space="preserve">hal-01015467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalous quantum confinement of the longitudinal optical phonon mode in PbSe quantum dots</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Justin Habinshuti</w:t>
+                <w:t xml:space="preserve">Tailored molecular design for supramolecular network engineering on a silicon surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Makoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Kilian</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Addad</w:t>
+                <w:t xml:space="preserve">Bulent Baris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicaël Jeannoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Palmino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.115313⟩</w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (5), pp.900-904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.201200822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00867600v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00808155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hidden surface states at non-polar GaN (101¯0) facets : intrinsic pinning of nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lymperakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.H. Weidlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Lymperakis</w:t>
+                <w:t xml:space="preserve">H. Eisele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Schnedler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 103, 152101, 4 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4823723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00877636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progressive multi-layer drop-casting of CdSe nanoparticles for photocurrent down shifing monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Di Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 103 (5), pp.051102-1-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4816956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00871996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase transformation of PbSe/CdSe nanocrystals from core-shell to Janus structure studied by photoemission spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId309" w:history="1">
+                <w:t xml:space="preserve">Anomalous quantum confinement of the longitudinal optical phonon mode in PbSe quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Habinshuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Capiod</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Kilian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.H. Nguyen</w:t>
+                <w:t xml:space="preserve">O. Cristini-Robbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Justo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F.J. Avila</w:t>
+                <w:t xml:space="preserve">A. Sashchiuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Addad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 87, pp.184102-1 - 184102-11. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.87.184102⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 88, pp.115313-1 - 115313-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.115313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00829514v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00867600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistent enhancement of the carrier density in electron irradiated InAs nanowires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corentin Durand</w:t>
+                <w:t xml:space="preserve">Band offsets at zincblende-wurtzite GaAs nanowire sidewall surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Capiod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Caroff</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/24/27/275706⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 103, pp.122104-1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4821293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02300258v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00871957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Band offsets at zincblende-wurtzite GaAs nanowire sidewall surfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Phase transformation of PbSe/CdSe nanocrystals from core-shell to Janus structure studied by photoemission spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Habinshuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Capiod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gilles Patriarche</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.H. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Justo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.J. Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 103, pp.122104-1-4. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 87, pp.184102-1 - 184102-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4821293⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.87.184102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00871957v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00829514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic bandgap of cleaved ZnO(110) surfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Persistent enhancement of the carrier density in electron irradiated InAs nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Makoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Sabitova</w:t>
+                <w:t xml:space="preserve">Jean Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Ebert</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">L. Ivanova</w:t>
+                <w:t xml:space="preserve">Philippe Caroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4776674⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 24 (27), pp.275706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/24/27/275706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00796416v1</w:t>
+                <w:t xml:space="preserve">hal-02300258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailored molecular design for supramolecular network engineering on a silicon surface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Younes Makoudi</w:t>
+                <w:t xml:space="preserve">Intrinsic bandgap of cleaved ZnO(110) surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sabitova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulent Baris</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">B. Grandidier</w:t>
+                <w:t xml:space="preserve">S. Schaafhausen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ivanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cphc.201200822⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 102, pp.021608-1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4776674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00808155v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00796416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narrowing the length distribution of Ge nanowires</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+                <w:t xml:space="preserve">Optical absorption of silicon nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.P. Nys</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Krzeminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stiévenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.105501⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 112, pp.033506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4739708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00787839v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00732649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faceting, composition and crystal phase evolution in III-V antimonide nanowire heterostructures revealed by combining microscopy techniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">Direct characterization of native chemical ligation of peptides on hydrogenated silicon nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dendane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Melnyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Y. Makoudi</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Grandidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Boukherroub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/23/9/095702⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28, pp.13336-13344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la3030217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00787477v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boron distribution in the core of Si nanowire grown by chemical vapor deposition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId346" w:history="1">
+                <w:t xml:space="preserve">Narrowing the length distribution of Ge nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.G. Dubrovskii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rodrigue Lardé</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4714364⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 108, pp.105501-1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.105501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00787433v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct characterization of native chemical ligation of peptides on hydrogenated silicon nanowires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Boron distribution in the core of Si nanowire grown by chemical vapor deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.G. Dubrovskii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Dendane</w:t>
+                <w:t xml:space="preserve">X.L. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Melnyk</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Rabah Boukherroub</w:t>
+                <w:t xml:space="preserve">Rodrigue Lardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la3030217⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 111 (9), pp.094909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4714364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00787470v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical absorption of silicon nanowires</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. Grandidier</w:t>
+                <w:t xml:space="preserve">Faceting, composition and crystal phase evolution in III-V antimonide nanowire heterostructures revealed by combining microscopy techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.A. Dick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.R. Plissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.H. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Stiévenard</w:t>
+                <w:t xml:space="preserve">Y. Makoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 112, pp.033506. </w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23, pp.095702-1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4739708⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/23/9/095702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00732649v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient photogeneration of charge carriers in silicon nanowires with a radial doping gradient</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atomic scale investigation of silicon nanowires and nanoclusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. H. Chen</w:t>
+                <w:t xml:space="preserve">Manuel Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Houtepen A.</w:t>
+                <w:t xml:space="preserve">W.H. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.J. Savenije</w:t>
+                <w:t xml:space="preserve">Etienne Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Lardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/22/31/315710⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6, pp.271-1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1556-276X-6-271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00603527v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00597078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of long group IV semiconductor nanowires by molecular beam epitaxy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">Growth rate model and doping metrology by atom probe tomography in silicon nanowire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.H. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Larde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Xu</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1556-276X-6-113⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8, pp.771-774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.201000233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00579084v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00597124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charge carrier identification in tunneling spectroscopy of core-shell nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.H. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Habinshuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Justo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 84, pp.195133-1 - 195133-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.195133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00653271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth rate model and doping metrology by atom probe tomography in silicon nanowire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient photogeneration of charge carriers in silicon nanowires with a radial doping gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Larde</w:t>
+                <w:t xml:space="preserve">D.H.K. Murthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Cadel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B. Grandidier</w:t>
+                <w:t xml:space="preserve">W. H. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Houtepen A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.J. Savenije</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssc.201000233⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22 (31), pp.315710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/22/31/315710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00597124v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00603527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic scale investigation of silicon nanowires and nanoclusters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Cadel</w:t>
+                <w:t xml:space="preserve">Synthesis of long group IV semiconductor nanowires by molecular beam epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sulerzycki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Patriarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 6, pp.271-1-6. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1556-276X-6-271⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 6, pp.113-1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1556-276X-6-113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00597078v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00579084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the effect of gas pressure and catalyst droplets number density on silicon nanowires growth, tapering, and gold coverage</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">T. Xu</w:t>
+                <w:t xml:space="preserve">Coulomb energy determination of a single Si dangling bond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.H. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delerue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 105, pp.226404-1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.226404⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3359648⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00549438v1</w:t>
+                <w:t xml:space="preserve">hal-00549059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coulomb energy determination of a single Si dangling bond</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxime Berthe</w:t>
+                <w:t xml:space="preserve">Study of the effect of gas pressure and catalyst droplets number density on silicon nanowires growth, tapering, and gold coverage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.H. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Lardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Delerue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 107 (8), pp.0849028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3359648⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.226404⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00549059v1</w:t>
+                <w:t xml:space="preserve">hal-00549438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faceted sidewalls of silicon nanowires : Au-induced structural reconstructions and electronic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Addad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O.I. Lebedev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Urbieta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 81, pp.115403-1-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.115403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00549070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Above-barrier surface electron resonances induced by a molecular network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rares Stiufiuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Perdigao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Allan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 81, pp.045421-1-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.045421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00549037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-temperature scanning tunneling microscopy study of self-assembled InAs quantum dots grown by droplet epitaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Peilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Suzuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Kanisawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Procedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Proceedings of the 14th International conference on Narrow Gap Semiconductors and Systems, 3 (2), pp.1299-1304. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.phpro.2010.01.180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00568565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(6 x 2) reconstruction of the Ag/Si(111) surface at 77 K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Urbieta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Schulte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.C. Erwin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 603 (2), pp.311-314. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.susc.2008.11.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00473063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The collagen assisted self-assembly of silicon nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Vaurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Stievenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Melnyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 20, pp.235601-1-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0957-4484/20/23/235601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00473380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STM/STS investigation of silicon adatoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Stiufiuc</w:t>
+                <w:t xml:space="preserve">Electron-phonon coupling and intervalley splitting determine the linewidth of single-electron transport through PbSe nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Overgaag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Vanmaekelbergh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Liljeroth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optoelectronics and Advanced Materials - Rapid Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 131, pp.224510-1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3272952⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00473364v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00473088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron-phonon coupling and intervalley splitting determine the linewidth of single-electron transport through PbSe nanocrystals</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gauthier Mahieu</w:t>
+                <w:t xml:space="preserve">STM/STS investigation of silicon adatoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Stiufiuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Stiufiuc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optoelectronics and Advanced Materials - Rapid Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3, pp.1005-1007</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00473088v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00473364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gibbs-Thomson and diffusion-induced contributions to the growth rate of Si, InP, and GaAs nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.G. Dubrovskii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.V. Sibirev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.E. Cirlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.P. Soshnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.H. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 79, pp.205316-1-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.79.205316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00473095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine-terminated silicon nanoparticles: synthesis, optical properties and their use in bioimaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Rosso-Vasic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evan Spruijt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoran Popovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Overgaag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barend van Lagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 19 (33), pp.5926-5933. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/b902671a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00473065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(6 x 2) Reconstruction of the Ag/Si(111) surface at 77 K (vol 603, pg 311, 2009) - Corrigendum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Urbieta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Schulte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.C. Erwin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 603, pp.1079-1079. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.susc.2009.02.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00473064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of Si nanowires on micropillars for the study of their dopant distribution by atom probe tomography</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId318" w:history="1">
+                <w:t xml:space="preserve">Resistivity and surface states density of n and p type silicon nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Vaurette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Deresmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Stiévenard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vacuum Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 26, pp.1960-1963. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1116/1.3021371⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 26, pp.945-948. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1116/1.2908438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00357357v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00357381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scanning tunneling spectroscopy of individual PbSe quantum dots and molecular aggregates stabilized in an inert nanocrystal matrix</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Overgaag</w:t>
+                <w:t xml:space="preserve">Growth of Si nanowires on micropillars for the study of their dopant distribution by atom probe tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Grandidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Stievenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Liljeroth</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yannick Coffinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nn7003876⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vacuum Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 26, pp.1960-1963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1116/1.3021371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00357383v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00357357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scanning tunnelling spectroscopy of cleaved InAs/GaAs quantum dots at low temperatures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Urbieta</w:t>
+                <w:t xml:space="preserve">Scanning tunneling spectroscopy of individual PbSe quantum dots and molecular aggregates stabilized in an inert nanocrystal matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Overgaag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Liljeroth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vanmaekelbergh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.77.155313⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2, pp.600-606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nn7003876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00357382v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00357383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the carrier capture rate of a single quantum level</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Stiufiuc</w:t>
+                <w:t xml:space="preserve">Scanning tunnelling spectroscopy of cleaved InAs/GaAs quantum dots at low temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Urbieta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Delerue</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Stievenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1151186⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77, pp.155313-1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.77.155313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00357378v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00357382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linewidth of resonances in scanning tunneling spectroscopy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId418" w:history="1">
+                <w:t xml:space="preserve">Probing the carrier capture rate of a single quantum level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Stiufiuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Deresmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delerue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 319, pp.436-438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1151186⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.77.205308⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00357367v1</w:t>
+                <w:t xml:space="preserve">hal-00357378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fundamental studies in nanosciences at the Institute of Electronics, Microelectronics, and Nanotechnology (IEMN)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Linewidth of resonances in scanning tunneling spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Delerue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Deresmes</w:t>
+                <w:t xml:space="preserve">L. Jdira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Overgaag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Stiufiuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Grandidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delerue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 5, 631-648, Special Issue on Nanotechnology in France. Part I : C'nano Nord-Ouest. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77, pp.205308-1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJNT.2008.018686⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.77.205308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00357348v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00357367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of electron-phonon interaction on transport in n- and p-type silicon nanowires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francois Vaurette</w:t>
+                <w:t xml:space="preserve">Fundamental studies in nanosciences at the Institute of Electronics, Microelectronics, and Nanotechnology (IEMN)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Allan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Leturcq</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">Sophie Barbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Coffinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Delerue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2949072⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5, 631-648, Special Issue on Nanotechnology in France. Part I : C'nano Nord-Ouest. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJNT.2008.018686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00357349v1</w:t>
+                <w:t xml:space="preserve">hal-00357348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistivity and surface states density of n and p type silicon nanowires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId414" w:history="1">
+                <w:t xml:space="preserve">Evidence of electron-phonon interaction on transport in n- and p-type silicon nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Vaurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Leturcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1116/1.2908438⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 92, pp.242109-1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2949072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00357381v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00357349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth mechanism of organic nanocrystals on passivated semiconductor surfaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.P. Nys</w:t>
+                <w:t xml:space="preserve">Electronic and structural properties, of titanium silicide nanostructures formed on Si (111) 7x7 reconstructed surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Stiufiuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Soubiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Stiévenard</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Optoelectronics and Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 9, pp.SI : 591-594</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00283122v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00285660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covalent functionalization of silicon nitride surfaces by semicarbazide group</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rabah Boukherroub</w:t>
+                <w:t xml:space="preserve">Growth mechanism of organic nanocrystals on passivated semiconductor surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Vaurette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Wallart</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Priester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Stiévenard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.susc.2007.09.017⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 75, pp.235435-1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.75.235435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00283127v1</w:t>
+                <w:t xml:space="preserve">hal-00283122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversible defect engineering of single-walled carbon nanotubes using scanning tunneling microscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Okada</w:t>
+                <w:t xml:space="preserve">Covalent functionalization of silicon nitride surfaces by semicarbazide group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Coffinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Boukherroub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Wallart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.O. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nl071845c⟩</w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 601, pp.5492-5498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.susc.2007.09.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00283164v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport limitations and Schottky barrier height in titanium silicide nanowires grown on the Si(111) surface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reversible defect engineering of single-walled carbon nanotubes using scanning tunneling microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Yoshida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ebine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Kanazawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Soubiron</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">B. Grandidier</w:t>
+                <w:t xml:space="preserve">A. Okada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2711378⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7, pp.3623-3627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl071845c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01790106v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic and structural properties, of titanium silicide nanostructures formed on Si (111) 7x7 reconstructed surface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId418" w:history="1">
+                <w:t xml:space="preserve">Transport limitations and Schottky barrier height in titanium silicide nanowires grown on the Si(111) surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Soubiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Stiufiuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. Soubiron</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Patout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optoelectronics and Advanced Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 90 (10), pp.102112-1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2711378⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00285660v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable orbital coupling in a two-dimensional quantum dot solid probed on a local scale ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detecting the Chemoselective Ligation of Peptides to Silicon with the Use of Cobalt-Carbonyl Labels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Perzyna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Liljeroth</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Urbieta</w:t>
+                <w:t xml:space="preserve">Yannick Coffinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S.G. Hickey</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stiévenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 22 (16), pp.7059-7065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la060370m⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00127867v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00186079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can scanning tunneling spectroscopy measure the density of states of semiconductor quantum dots ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">K. Overgaag</w:t>
+                <w:t xml:space="preserve">Langmuir–Blodgett monolayers of InP quantum dots with short chain ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Wittebrood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Moreels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Speller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 8, pp.3845-3850</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 15, pp.597</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00127827v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00127837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron transport via local polarons at interface atoms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId395" w:history="1">
+                <w:t xml:space="preserve">Variable orbital coupling in a two-dimensional quantum dot solid probed on a local scale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Liljeroth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Overgaag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Urbieta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Deresmes</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.G. Hickey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 97, pp.206801/1-4</w:t>
+              <w:t xml:space="preserve">, 2006, 97, pp.096803/1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00127839v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00127867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Langmuir–Blodgett monolayers of InP quantum dots with short chain ligands</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Deresmes</w:t>
+                <w:t xml:space="preserve">Can scanning tunneling spectroscopy measure the density of states of semiconductor quantum dots ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Liljeroth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Djira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Overgaag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Speller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 15, pp.597</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 8, pp.3845-3850</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00127837v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00127827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting the Chemoselective Ligation of Peptides to Silicon with the Use of Cobalt-Carbonyl Labels</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yannick Coffinier</w:t>
+                <w:t xml:space="preserve">Electron transport via local polarons at interface atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Urbieta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Perdigão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Stiévenard</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 97, pp.206801/1-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la060370m⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00186079v1</w:t>
+                <w:t xml:space="preserve">hal-00127839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled growth of silicon nanowires on silicon surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Billel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Boukherroub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electroceramics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 16, pp.15-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00127826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semicarbazide-functionalized Si(111) surfaces for the site-specific immobilization of peptides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId442" w:history="1">
+                <w:t xml:space="preserve">Semicarbazide-functionalized Si(111) surfaces for the site-specific immobilisation of peptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Coffinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Perzyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Wallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Abstracts of Papers - American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 229:U673, pp.U673 262-COLL Part 1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00126422v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00126426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct evidence for shallow acceptor states with nonspherical symmetry in GaAs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Mahieu</w:t>
+                <w:t xml:space="preserve">Density of states measured by scanning-tunneling spectroscopy sheds new light on the optical transitions in PbSe nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Liljeroth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Zeijlmans van Emmichoven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen G. Hickey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horst Weller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Stievenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 94, pp.26407-1-4. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, 95, pp.086801/1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00126234v1</w:t>
+                <w:t xml:space="preserve">hal-00126240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density of states measured by scanning-tunneling spectroscopy sheds new light on the optical transitions in PbSe nanocrystals</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trichlorosilane isocyanate as coupling agent for mild conditions functionalization of silica-coated surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horst Weller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Grandidier</w:t>
+                <w:t xml:space="preserve">N. Ardes-Guisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.O. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Perzyna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Coffinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 21, pp.9406-9408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la051256r⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00126240v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00126430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trichlorosilane isocyanate as coupling agent for mild conditions functionalization of silica-coated surfaces</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Granier</w:t>
+                <w:t xml:space="preserve">Semicarbazide-functionalized Si(111) surfaces for the site-specific immobilization of peptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Coffinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">C. Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A. Perzyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yannick Coffinier</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Grandidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Wallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 21, pp.9406-9408. </w:t>
+              <w:t xml:space="preserve">, 2005, 21, pp.1489. </w:t>
             </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la051256r⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/la047781s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00126430v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00126422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scanning tunneling microscopy and spectroscopy of reconstructed Si(100) surfaces</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guy Allan</w:t>
+                <w:t xml:space="preserve">Direct evidence for shallow acceptor states with nonspherical symmetry in GaAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Deresmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Stievenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.71.165322⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 94, pp.26407-1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.94.026407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00126420v1</w:t>
+                <w:t xml:space="preserve">hal-00126234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular interactions of PTCDA on Si(100)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.P. Nys</w:t>
+                <w:t xml:space="preserve">Scanning tunneling microscopy and spectroscopy of reconstructed Si(100) surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Perdigao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Delerue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Allan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">X. Wallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 71, pp.165322-1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.71.165322⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00126421v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00126420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrodeposited nanocrystalline PbSe quantum wells : synthesis, electrical and optical properties</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guy Allan</w:t>
+                <w:t xml:space="preserve">Molecular interactions of PTCDA on Si(100)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Soubiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Vaurette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Wallart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 581, pp.178-188</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00126418v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00126421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semicarbazide-functionalized Si(111) surfaces for the site-specific immobilisation of peptides</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Perzyna</w:t>
+                <w:t xml:space="preserve">Electrodeposited nanocrystalline PbSe quantum wells : synthesis, electrical and optical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeger Hens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernst Stefan Kooij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Allan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Vanmaekelbergh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Abstracts of Papers - American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 16, pp.339-343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/16/4/001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00126426v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00126418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polypeptide semicarbazide glass slide microarrays : characterization and comparison with amine slides in serodetection studies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O. Carion</w:t>
+                <w:t xml:space="preserve">Semiconducting surface reconstruction of p-type Si(100) substrates at 5K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Perdigao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Deresmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Grandidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Delerue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 92, pp.216101/1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.92.216101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00141250v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00141285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the density of states from a two- to a zero-dimensional semiconductor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Delerue</w:t>
+                <w:t xml:space="preserve">Polypeptide semicarbazide glass slide microarrays : characterization and comparison with amine slides in serodetection studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Duburcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Desmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Halasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Carion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 15, pp.317-326</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00141246v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00141250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scanning tunnelling spectroscopy of low dimensional semiconductor system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of the density of states from a two- to a zero-dimensional semiconductor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeger Hens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Deresmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Allan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Delerue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 65, pp.809-815. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/epl/i2003-10130-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00141251v1</w:t>
+                <w:t xml:space="preserve">hal-00141246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic-scale observation of dopant atoms in GaAs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scanning tunnelling spectroscopy of low dimensional semiconductor system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Stievenard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PICO : The Omicron NanoTechnology Newsletter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 8, pp.6-7</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 16, pp.S161-S170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00142060v1</w:t>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00141251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semiconducting surface reconstruction of p-type Si(100) substrates at 5K</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">Atomic-scale observation of dopant atoms in GaAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Stievenard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PICO : The Omicron NanoTechnology Newsletter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 8, pp.6-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00141285v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00142060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption behavior of conjugated {C}3-oligomers on Si(100) and HOPG surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stiévenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Krzeminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Delerue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 19 (8), pp.3350-3356. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la026907n⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId539" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00688536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compensation mechanisms in low-temperature-grown Ga1-xMnxAs investigated by scanning tunneling spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Allan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stiévenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 82, pp.712-714. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1522821⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId541" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00146589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption behavior of conjugated (C)3-oligomers on Si(100) and HOPG surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Stievenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Krzeminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delerue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 19, pp.3350-3356</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00146588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H-Si doping profile in GaAs by scanning tunneling microscopy</w:t>
+                <w:t xml:space="preserve">Effect of alkyl substituents on the adsorption of thienylenevinylene oligomers on the Si(100) surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Bernard-Loridant</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Stievenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Krzeminski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delerue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 79, pp.3278-3280</w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 473, pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00152490v1</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00152539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of alkyl substituents on the adsorption of thienylenevinylene oligomers on the Si (100) surface</w:t>
+                <w:t xml:space="preserve">H-Si doping profile in GaAs by scanning tunneling microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christophe Delerue</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Silvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Melin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bernard-Loridant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 79, pp.3278-3280</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00688535v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00152490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of alkyl substituents on the adsorption of thienylenevinylene oligomers on the Si(100) surface</w:t>
+                <w:t xml:space="preserve">Effect of alkyl substituents on the adsorption of thienylenevinylene oligomers on the Si (100) surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stiévenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Krzeminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Delerue</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Delerue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 473, 1-2, pp.1-7. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId548" w:history="1">
+              <w:t xml:space="preserve">, 2001, 473 (1-2), pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0039-6028(00)00946-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00018576v1</w:t>
+                <w:t xml:space="preserve">hal-00688535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of alkyl substituents on the adsorption of thienylenevinylene oligomers on the Si(100) surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Stievenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Krzeminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delerue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 473, pp.1-7</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2001, 473, 1-2, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0039-6028(00)00946-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00152539v1</w:t>
+                <w:t xml:space="preserve">hal-00018576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theory of scanning tunneling microscopy of defects on semiconductors surfaces</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId391" w:history="1">
+                <w:t xml:space="preserve">Atomic-scale study of GaMnAs/GaAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Grandidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delerue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Stievenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lannoo</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Y. Higo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 61, pp.2138-2145</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 77, pp.4001-4003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00158951v1</w:t>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00158645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defect assisted tunneling current : a revised interpretation of scanning tunneling spectroscopy measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theory of scanning tunneling microscopy of defects on semiconductors surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. de La Broïse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delerue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lannoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Stievenard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 76, pp.3142-3144</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 61, pp.2138-2145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00158642v1</w:t>
+                <w:t xml:space="preserve">hal-00158951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging the wave function amplitudes in cleaved semiconductor quantum boxes</w:t>
+                <w:t xml:space="preserve">Defect assisted tunneling current : a revised interpretation of scanning tunneling spectroscopy measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. de La Broïse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Stievenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delerue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y.M. Niquet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Priester</w:t>
+                <w:t xml:space="preserve">M. Lannoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 85, pp.1068-1071</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 76, pp.3142-3144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00158644v1</w:t>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00158642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic-scale study of GaMnAs/GaAs</w:t>
+                <w:t xml:space="preserve">Imaging the wave function amplitudes in cleaved semiconductor quantum boxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.M. Niquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Y. Higo</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Priester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 77, pp.4001-4003</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 85, pp.1068-1071</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00158645v1</w:t>
+                <w:t xml:space="preserve">hal-00158644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanooxidation of silicon surfaces with a scanning probe microscope : application to the conception of new devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stiévenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Aymeric Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Nys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Condensed Matter News</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04249377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17800,3512 +17812,3516 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bottom gated in-plane selective area grown InSb nanowires on GaAs(111)B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Deblock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qianqian Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroMBE 2025 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRHEA, Mar 2025, Auron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05019799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitaxial 2D HfSe2 Semiconductor/TaSe2 Metal van der Waals Heterostructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sthioul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Chernukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Koussir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd European Workshop on Molecular Beam Epitaxy (EuroMBE 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Auron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05039146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accommodation of highly mismatched III-V semiconductors by nanoscale selective area growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Desplanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W Khelifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Coinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence MATEPI 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Villeneuve-d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05502360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Area Epitaxy of In-Plane HgTe Nanostructures on CdTe(001) Substrate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
+                <w:t xml:space="preserve">In-plane InAs and InSb nanowires grown by selective area MBE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wijden Khelifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Capiod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Deblock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence JMC 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales Nanofils Semiconducteurs (J2N) 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C2N, Jun 2024, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05546424v1</w:t>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation-Doped InSb Thin Film And Selective Area Grown In-Plane Nanowires on GaAs (111)B Substrates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Coinon</w:t>
+                <w:t xml:space="preserve">Selective Area Epitaxy of In-Plane HgTe Nanostructures on CdTe(001) Substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chaize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rouviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Okada</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maxime Berthe</w:t>
+                <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMBE2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Matsue, Japan</w:t>
+              <w:t xml:space="preserve">Conférence JMC 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04936794v1</w:t>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05546424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Area Epitaxy of In-Plane HgTe Nanostructures on CdTe(001) Substrate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Rouviere</w:t>
+                <w:t xml:space="preserve">Modulation-Doped InSb Thin Film And Selective Area Grown In-Plane Nanowires on GaAs (111)B Substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Okada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence ICMBE 2024</w:t>
+              <w:t xml:space="preserve">ICMBE2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Matsue, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05546419v1</w:t>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-plane InAs and InSb nanowires grown by selective area MBE</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Deblock</w:t>
+                <w:t xml:space="preserve">Selective Area Epitaxy of In-Plane HgTe Nanostructures on CdTe(001) Substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chaize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rouviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Nanofils Semiconducteurs (J2N) 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, C2N, Jun 2024, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">Conférence ICMBE 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Matsue, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04660092v1</w:t>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05546419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective Area Growth of in-plane In0.5Ga0.5P nanowires on GaAs (111)B substrate by molecular beam epitaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Wallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Desplanque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st European Workshop on Molecular Beam Epitaxy, EuroMBE 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04475475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric field driven insulator-to-metal transition in GaMo4S8 studied with the Nanoprobe</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Charge carriers dynamics in LT-GaAs/GaAs junction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yevheniia Chernukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Diener</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23eme forum des microscopies à sondes locales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Saint-Valery-sur-Somme, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03613274v1</w:t>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of electron transport inside InAs/GaSb quantum nanostructures using four probe scanning tunnelling microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wijden Khelifi</w:t>
+                <w:t xml:space="preserve">Nanoprobe study of the electric field driven insulator-to-metal transition in GaMo4S8</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Koussir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Chernukha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tranchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23eme forum des microscopies à sondes locales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Strongly Correlated Electron Systems (SCES 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Campinas, Brazil. Journal of Physics: Conference Series, Volume 2164, 012046, 4 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/2164/1/012046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03613245v1</w:t>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03753819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of electron transport inside InAs/GaSb quantum nanostructures using four probe scanning tunnelling microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wijden Khelifi</w:t>
+                <w:t xml:space="preserve">Electric field driven insulator-to-metal transition in GaMo4S8 studied with the Nanoprobe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Koussir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yevheniia Chernukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Coinon</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème édition des Rencontres Jeunes C'Nano Nord-Ouest, RJNO 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, C'Nano Nord-Ouest, May 2022, En ligne, France</w:t>
+              <w:t xml:space="preserve">23eme forum des microscopies à sondes locales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Saint-Valery-sur-Somme, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03663746v1</w:t>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonder les phénomènes physiques avec la résolution spatiale et temporelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of electron transport inside InAs/GaSb quantum nanostructures using four probe scanning tunnelling microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wijden Khelifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Grandidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Desplanque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23eme forum des microscopies à sondes locales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Saint-Valery-sur-Somme, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03613280v1</w:t>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InSb thin films and selective area MBE grown nanostructures on InP(111)B substrate</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sonder les phénomènes physiques avec la résolution spatiale et temporelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">X. Wallart</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yevheniia Chernukha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Canneson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Diener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Biadala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Molecular Beam Epitaxy (ICMBE) 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Sheffield - UK, France</w:t>
+              <w:t xml:space="preserve">23eme forum des microscopies à sondes locales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Saint-Valery-sur-Somme, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04332162v1</w:t>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Mobility InAs/GaSb Quantum Well and in-Plane Core-Shell Nanostructures Grown on Highly Mismatched Substrates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Characterization of electron transport inside InAs/GaSb quantum nanostructures using four probe scanning tunnelling microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wijden Khelifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Grandidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Desplanque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMBE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Scheffield, United Kingdom</w:t>
+              <w:t xml:space="preserve">2ème édition des Rencontres Jeunes C'Nano Nord-Ouest, RJNO 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C'Nano Nord-Ouest, May 2022, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04334320v1</w:t>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03663746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge carriers dynamics in LT-GaAs/GaAs junction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yevheniia Chernukha</w:t>
+                <w:t xml:space="preserve">High Mobility InAs/GaSb Quantum Well and in-Plane Core-Shell Nanostructures Grown on Highly Mismatched Substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wijden Khelifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Troadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Patriarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23eme forum des microscopies à sondes locales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Saint-Valery-sur-Somme, France</w:t>
+              <w:t xml:space="preserve">ICMBE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Scheffield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03613631v1</w:t>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04334320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoprobe study of the electric field driven insulator-to-metal transition in GaMo4S8</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Lefebvre</w:t>
+                <w:t xml:space="preserve">InSb thin films and selective area MBE grown nanostructures on InP(111)B substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wijden Khelifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Capiod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Tranchant</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Wallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strongly Correlated Electron Systems (SCES 2020)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Molecular Beam Epitaxy (ICMBE) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Sheffield - UK, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03753819v1</w:t>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04332162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic properties of selective area grown semiconductor heterostructures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Louis Biadala</w:t>
+                <w:t xml:space="preserve">Laser-combined scanning tunneling microscopy on low-temperature grown GaAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yevheniia Chernukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId588" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Diener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Grandidier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du GDR Nanosciences with near-field microscopy under ultra high vacuum 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03606187v1</w:t>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03606048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-combined scanning tunneling microscopy on low-temperature grown GaAs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yevheniia Chernukha</w:t>
+                <w:t xml:space="preserve">Nanoprobe study of the electric field driven insulator-to-metal transition in GaMo4S8</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Koussir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Grandidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Diener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du GDR Nanosciences with near-field microscopy under ultra high vacuum 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03606048v1</w:t>
+                <w:t xml:space="preserve">hal-03606122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoprobe study of the electric field driven insulator-to-metal transition in GaMo4S8</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Lefebvre</w:t>
+                <w:t xml:space="preserve">Towards III-V semiconductor-based artificial graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathali. A. Franchina Vergel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Christiaan Post</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Sciacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascale Diener</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Vaurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du GDR Nanosciences with near-field microscopy under ultra high vacuum 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Compound Semiconductor Week2021, CSW 2021, May 2021, Stockholm, Suède.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03606122v1</w:t>
+                <w:t xml:space="preserve">hal-04485771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards III-V semiconductor-based artificial graphene</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Christiaan Post</w:t>
+                <w:t xml:space="preserve">Electronic properties of selective area grown semiconductor heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Peric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Sciacca</w:t>
+                <w:t xml:space="preserve">Corentin Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Biadala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francois Vaurette</w:t>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Desplanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compound Semiconductor Week2021, CSW 2021, May 2021, Stockholm, Suède.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">Journées du GDR Nanosciences with near-field microscopy under ultra high vacuum 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04485771v1</w:t>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03606187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electric field driven out of equilibrium insulator to metal transition in Mott insulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Diener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Koussir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Koussir</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Y. Chernukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du GDR Nanosciences with near-field microscopy under ultra high vacuum 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03606235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Invited] Pushing the limit of lithography for patterning two-dimensional lattices in III-V semiconductor quantum wells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathali Alexandra Franchina Vergel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Post</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Vaurette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathali Alexandra Franchina Vergel</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yannick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitri Yarekha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th IEEE Electron Devices Technology &amp; Manufacturing Conference, EDTM 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Chengdu, China. pp.1-3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EDTM50988.2021.9420884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03261329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Invited] Bandes plates et cônes de Dirac dans des réseaux électroniques artificiels en nids d’abeilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Delerue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathali Alexandra Franchina Vergel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Christiaan Post</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athmane Tadjine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34èmes Journées Surfaces &amp; Interfaces, JSI 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03317736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supramolecular self-assembly on semiconductor surfaces and outlook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Makoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Palmino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cherioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Krzeminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Cleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Materials Research Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02380785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirac antidot superlattices for electrons in III-V semiconductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.A.Francina Vergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tadjine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.C. Post</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th European Materials Research Society Spring Meeting, E-MRS Spring 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04485976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nano-probing station incorporating MEMS probes for 1D device RF on-wafer characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Daffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Marzouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. El El Fellahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boyaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 47th European Microwave Conference (EuMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Nuremberg, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/EuMC.2017.8230973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01726555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport properties of CdSe nanocrystal superlattice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Scanning tunneling microscopy of GaAs/GaAsSb nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Díaz Álvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Capiod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society Spring Meeting, E-MRS Spring 2014, Symposium F - Established and emerging nanocolloids : from synthesis &amp; characterization to applications</w:t>
+              <w:t xml:space="preserve">European Materials Research Society Spring Meeting, E-MRS Spring 2014, Symposium E - Defect-induced effects in nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00966150v1</w:t>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architectures supramoléculaires sur la surface de Si(111)-B</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Grandidier</w:t>
+                <w:t xml:space="preserve">Scanning tunneling microscopy of GaAs nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Díaz Álvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Capiod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème Forum des Microscopies à Sonde Locale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2014, Mantauban, France. session 7, papier 25, 68-69</w:t>
+              <w:t xml:space="preserve">, Mar 2014, Montauban, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00961550v1</w:t>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00974534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Invited] Surface science of semiconductor nanowires</w:t>
               </w:r>
@@ -21354,1080 +21370,1076 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01044671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical characterization of semiconductor nanowires by scanning tunneling microscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Nys</w:t>
+                <w:t xml:space="preserve">Architectures supramoléculaires sur la surface de Si(111)-B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Makoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicaël Jeannoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Beyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bulent Baris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics West, OPTO, Conference 8996 - Quantum Dots and Nanostructures : Synthesis, Characterization, and Modeling XI</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17ème Forum des Microscopies à Sonde Locale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Mantauban, France. session 7, papier 25, 68-69</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00974539v1</w:t>
+                <w:t xml:space="preserve">hal-00961550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scanning tunneling microscopy of GaAs nanowires</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Transport properties of CdSe nanocrystal superlattice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Capiod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Grandidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiel Evers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Vanmaekelbergh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Forum des Microscopies à Sonde Locale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Montauban, France</w:t>
+              <w:t xml:space="preserve">European Materials Research Society Spring Meeting, E-MRS Spring 2014, Symposium F - Established and emerging nanocolloids : from synthesis &amp; characterization to applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00974534v1</w:t>
+                <w:t xml:space="preserve">hal-00966150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scanning tunneling microscopy of GaAs/GaAsSb nanowires</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Electrical characterization of semiconductor nanowires by scanning tunneling microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Capiod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society Spring Meeting, E-MRS Spring 2014, Symposium E - Defect-induced effects in nanomaterials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Photonics West, OPTO, Conference 8996 - Quantum Dots and Nanostructures : Synthesis, Characterization, and Modeling XI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, San Francisco, CA, United States. 89960E, 10 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2042767⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964089v1</w:t>
+                <w:t xml:space="preserve">hal-00974539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sheet resistance of multi-layer stacking of silicene</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Vogt</w:t>
+                <w:t xml:space="preserve">Deterministic placement of doping atoms on hydroxylated surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mathey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Veyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Enyedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Yckache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Forum des Microscopies à Sondes Locales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Solid State Devices and Materials, SSDM 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Fukuoka, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7567/SSDM.2013.B-3-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00956275v1</w:t>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00956279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale transport measurements with multiple probe scanning tunneling microscopy</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">News from the non-polar GaN(10-10) surface : hidden surface states and intrinsic versus extrinsic Fermi-level pinning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lymperakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.H. Weidlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Eisele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Schnedler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Congress of Metrology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Materials Research Society Spring Meeting, E-MRS Spring 2013, Symposium L - Group III nitrides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId633" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00877775v1</w:t>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00819689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deterministic placement of doping atoms on hydroxylated surfaces</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. Yckache</w:t>
+                <w:t xml:space="preserve">Sheet resistance of multi-layer stacking of silicene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Capiod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Resta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola de Padova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Vogt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Solid State Devices and Materials, SSDM 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scanning Probe Microscopy International Conference, SPM2013, 2nd ImagineNano Event</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Bilbao, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7567/SSDM.2013.B-3-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00956279v1</w:t>
+                <w:t xml:space="preserve">hal-00819684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">News from the non-polar GaN(10-10) surface : hidden surface states and intrinsic versus extrinsic Fermi-level pinning</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.P. Nys</w:t>
+                <w:t xml:space="preserve">Sheet resistance of multi-layer stacking of silicene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Capiod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Resta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola de Padova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Vogt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society Spring Meeting, E-MRS Spring 2013, Symposium L - Group III nitrides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">16ème Forum des Microscopies à Sondes Locales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Spa, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00819689v1</w:t>
+                <w:t xml:space="preserve">hal-00956275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sheet resistance of multi-layer stacking of silicene</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanoscale transport measurements with multiple probe scanning tunneling microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Leturcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Grandidier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scanning Probe Microscopy International Conference, SPM2013, 2nd ImagineNano Event</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th International Congress of Metrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Paris, France. S20 Nanotechnology, 13001, 4 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/metrology/201313001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00819684v1</w:t>
+                <w:t xml:space="preserve">hal-00877775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionisation par impact dans les jonctions p-n de silicium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Capiod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22455,12603 +22467,12603 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Forum des Microscopies à Sondes Locales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Spa, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00956271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheet resistance of multi-layer stacking of silicene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Capiod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Resta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola de Padova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Vogt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Materials Research Society Spring Meeting, E-MRS Spring 2013, Symposium I - The route to post-Si CMOS devices : from high mobility channels to graphene-like 2D nanosheets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00819685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural transitions in ordered supramolecular networks on a semiconductor surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Copie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Krzeminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Cleri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Research Society Fall Meeting, MRS Fall 2013, Symposium WW : Self-Organization and Nanoscale Pattern Formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Boston, MA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00944025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Invited] Nanoscale transport measurements with multiple probe scanning tunneling microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Nanosciences et Nanotechnologies, J3N 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00878826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Band offsets at zincblende-wurtzite GaAs nanowire sidewall surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Capiod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Workshop on Epitaxial Growth and Fundamental Properties of Semiconductor Nanostructures, SemiconNano 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Lake Arrowhead, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00956276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of antimony on III-V nanowires grown by MBE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
+                <w:t xml:space="preserve">Electrical transport measurements of individual III-V semiconductor nanowires with reconstructed sidewalls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Makoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.H. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Caroff</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Fontcuberta I Morral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Nanowire Growth Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Saint Petersburg, Russia</w:t>
+              <w:t xml:space="preserve">International Conference on Nanoscience and Technology, ICN+T 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId648" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00797348v1</w:t>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00798122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NCs self-assembly mechanims revisited using advanced transmission electron microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of antimony on III-V nanowires grown by MBE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Caroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Conesa-Boj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Makoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Grandidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cheynet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">G. Botton</w:t>
+                <w:t xml:space="preserve">A. Fontcuberta I Morral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Microscopy Congress, EMC 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">6th Nanowire Growth Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Saint Petersburg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId651" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00798093v1</w:t>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00797348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards solar cells combining silicon nanopilars and various semiconductor nanoparticles</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">T. Xu</w:t>
+                <w:t xml:space="preserve">STM and STS characterization of PTCDI self assembly on Si(111) Ag surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Stiufiuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Iacovita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Chis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Stiufiuc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Physical Society March Meeting, APS March Meeting 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Boston, MA, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Nanoscience and Technology, ICN+T 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId657" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00798195v1</w:t>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00798184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STM and STS characterization of PTCDI self assembly on Si(111) Ag surface</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Iacovita</w:t>
+                <w:t xml:space="preserve">Towards solar cells combining silicon nanopilars and various semiconductor nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Stievenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Di Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Nanoscience and Technology, ICN+T 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">American Physical Society March Meeting, APS March Meeting 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Boston, MA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId658" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00798184v1</w:t>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00798195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelisation of supra-molecular network on semi-conductor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NCs self-assembly mechanims revisited using advanced transmission electron microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cheynet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Neisius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rauch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Copie</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">B. Grandidier</w:t>
+                <w:t xml:space="preserve">G. Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes Journées de la Matière Condensée, JMC13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Montpellier, France</w:t>
+              <w:t xml:space="preserve">15th European Microscopy Congress, EMC 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId661" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00798179v1</w:t>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00798093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelisation of supramolecular network on semiconductor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId292" w:history="1">
+                <w:t xml:space="preserve">Modelisation of supra-molecular network on semi-conductor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Copie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Krzeminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Younes Makoudi</w:t>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Makoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Journées de la Matière Condensée (JMC 13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t>
+              <w:t xml:space="preserve">13èmes Journées de la Matière Condensée, JMC13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId664" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00737384v1</w:t>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00798179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical transport measurements of individual III-V semiconductor nanowires with reconstructed sidewalls</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Caroff</w:t>
+                <w:t xml:space="preserve">Modelisation of supramolecular network on semiconductor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Copie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Krzeminski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Cleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Makoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Nanoscience and Technology, ICN+T 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">13ème Journées de la Matière Condensée (JMC 13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId665" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00798122v1</w:t>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00737384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de l'énergie de Coulomb à l'échelle atomique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Four-point probe measurements at the nanoscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Forum des Microscopies à Sonde Locale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Ecully, France</w:t>
+              <w:t xml:space="preserve">Herodot Summer School</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Cargese, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId666" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00807249v1</w:t>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des propriétés électroniques de nanofils semiconducteurs d'InAs par microscopie à effet tunnel basse température et quatre pointes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.P. Nys</w:t>
+                <w:t xml:space="preserve">Atomic analyzis and photocurrent studies of isolated sub-100 nm diameter silicon nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Stievenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Grandidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kreminsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Forum des Microscopies à Sonde Locale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Ecully, France</w:t>
+              <w:t xml:space="preserve">American Physical Society March Meeting, APS March Meeting 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Dallas, TX, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId667" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00807239v1</w:t>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00579044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atom probe investigation of silicon nanowires grown by VLS and IPSLS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lianbo Yu</w:t>
+                <w:t xml:space="preserve">Étude des propriétés électroniques de nanofils semiconducteurs d'InAs par microscopie à effet tunnel basse température et quatre pointes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.H. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Caroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thematic Days on Nanowires and Applications, GDR 2974</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">14ème Forum des Microscopies à Sonde Locale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Ecully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId668" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00591402v1</w:t>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined STM and four-probe resistivity measurements on single semiconductor nanowires</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Caroff</w:t>
+                <w:t xml:space="preserve">Atom probe investigation of silicon nanowires grown by VLS and IPSLS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. M. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pareige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Grandidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Stievenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lianbo Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st AtMol International Workshop on Atomic Scale Interconnection Machine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Thematic Days on Nanowires and Applications, GDR 2974</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Villeneuve d'Ascq, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId674" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00800076v1</w:t>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00591402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of dopants in silicon nanowires grown by solid-liquid-solid or vapor-liquid-solid</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Cadel</w:t>
+                <w:t xml:space="preserve">Nanobiodetectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Stievenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Stievenard</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Melnyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2èmes Journées Nanosciences et Nanotechnologies du C'nano Nord-Ouest, J2NO 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Rouen, France</w:t>
+              <w:t xml:space="preserve">Thematic Days on Nanowires and Applications, GDR 2974</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00807251v1</w:t>
+                <w:t xml:space="preserve">hal-00591405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of antimony-containing heterostructure nanowires by molecular beam epitaxy : crystal phase control, surfaces and interfaces</w:t>
+                <w:t xml:space="preserve">Coulomb energy determination of a single Si dangling bond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Caroff</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Thanh Hai Nguyen</w:t>
+                <w:t xml:space="preserve">T.H. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Grandidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delerue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Society Spring Meeting, MRS Spring 2011, Symposium EE : Semiconductor nanowires - From fundamentals to applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, San Francisco, CA, United States</w:t>
+              <w:t xml:space="preserve">Herodot Summer School</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Cargese, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId677" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00807152v1</w:t>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge generation efficiency of core-shell Si nanowires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.P. Nys</w:t>
+                <w:t xml:space="preserve">Mesure de l'énergie de Coulomb à l'échelle atomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.H. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Stievenard</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delerue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2èmes Journées Nanosciences et Nanotechnologies du C'nano Nord-Ouest, J2NO 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Rouen, France</w:t>
+              <w:t xml:space="preserve">14ème Forum des Microscopies à Sonde Locale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Ecully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId680" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00807231v1</w:t>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanobiodetectors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O. Melnyk</w:t>
+                <w:t xml:space="preserve">Combined STM and four-probe resistivity measurements on single semiconductor nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Caroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thematic Days on Nanowires and Applications, GDR 2974</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1st AtMol International Workshop on Atomic Scale Interconnection Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Singapore, Singapore. pp.107-118, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-28172-3_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId681" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00591405v1</w:t>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00800076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coulomb energy determination of a single Si dangling bond</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Delerue</w:t>
+                <w:t xml:space="preserve">Growth of antimony-containing heterostructure nanowires by molecular beam epitaxy : crystal phase control, surfaces and interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Caroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimberly A. Dick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.R. Plissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Hai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Herodot Summer School</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Cargese, France</w:t>
+              <w:t xml:space="preserve">Materials Research Society Spring Meeting, MRS Spring 2011, Symposium EE : Semiconductor nanowires - From fundamentals to applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, San Francisco, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId682" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00807579v1</w:t>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical transport measurements and topography of III-V semiconductor nanowires by four probe and low temperature scanning tunneling microscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Caroff</w:t>
+                <w:t xml:space="preserve">Investigation of dopants in silicon nanowires grown by solid-liquid-solid or vapor-liquid-solid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Grandidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Stievenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Society Fall Meeting, MRS Fall 2011, Symposium BB : Semiconductor nanowires for photovoltaics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Boston, MA, United States</w:t>
+              <w:t xml:space="preserve">2èmes Journées Nanosciences et Nanotechnologies du C'nano Nord-Ouest, J2NO 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId683" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00807581v1</w:t>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical and structural properties of as-grown core-shell silicon nanowires</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Di Zhou</w:t>
+                <w:t xml:space="preserve">Charge generation efficiency of core-shell Si nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Stievenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Semiconductor Nanostructures for Photovoltaics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Hangzhou, China</w:t>
+              <w:t xml:space="preserve">2èmes Journées Nanosciences et Nanotechnologies du C'nano Nord-Ouest, J2NO 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId684" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00807241v1</w:t>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coulomb energy determination of a single Si dangling bond</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
+                <w:t xml:space="preserve">Electrical transport measurements and topography of III-V semiconductor nanowires by four probe and low temperature scanning tunneling microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Makoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.H. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">C. Delerue</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Caroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Statistical Physics and Low Dimensional Systems, SPLDS 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Nancy, France</w:t>
+              <w:t xml:space="preserve">Materials Research Society Fall Meeting, MRS Fall 2011, Symposium BB : Semiconductor nanowires for photovoltaics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Boston, MA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId685" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00807228v1</w:t>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical transport measurements and topography of semiconductor nanowires by four probe and low temperature scanning tunneling microscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Nys</w:t>
+                <w:t xml:space="preserve">Electrical and structural properties of as-grown core-shell silicon nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Di Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Grandidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Stievenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Herodot Summer School</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Cargese, France</w:t>
+              <w:t xml:space="preserve">Workshop on Semiconductor Nanostructures for Photovoltaics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Hangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId686" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00807584v1</w:t>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient photogeneration of long-lived charge carriers in core-shell silicon nanowires</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Electrical transport measurements and topography of semiconductor nanowires by four probe and low temperature scanning tunneling microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Hai Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Caroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society Spring Meeting, E-MRS Spring 2011, Symposium I : Transport and photonics in Si-based nanodevices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Nice, France</w:t>
+              <w:t xml:space="preserve">Herodot Summer School</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Cargese, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId687" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00807240v1</w:t>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical transport measurements and topography of III-V semiconductor nanowires by four probe and low temperature scanning tunneling microscopy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient photogeneration of long-lived charge carriers in core-shell silicon nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.H.K. Murthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.J. Savenije</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.D.A. Siebbeles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Grandidier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Plenary Workshop of GdR Nanofils Semiconducteurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Porquerolles, France</w:t>
+              <w:t xml:space="preserve">European Materials Research Society Spring Meeting, E-MRS Spring 2011, Symposium I : Transport and photonics in Si-based nanodevices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId689" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00807242v1</w:t>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Four-point probe measurements at the nanoscale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coulomb energy determination of a single Si dangling bond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.H. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delerue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Herodot Summer School</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Cargese, France</w:t>
+              <w:t xml:space="preserve">Workshop on Statistical Physics and Low Dimensional Systems, SPLDS 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId690" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00807585v1</w:t>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic analyzis and photocurrent studies of isolated sub-100 nm diameter silicon nanowires</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Kreminsky</w:t>
+                <w:t xml:space="preserve">Electrical transport measurements and topography of III-V semiconductor nanowires by four probe and low temperature scanning tunneling microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Makoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.H. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Caroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Physical Society March Meeting, APS March Meeting 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Dallas, TX, United States</w:t>
+              <w:t xml:space="preserve">4th Plenary Workshop of GdR Nanofils Semiconducteurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId691" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00579044v1</w:t>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced SEM and TEM investigations of individual and self-assembled colloidal PbSe nanocrystals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId309" w:history="1">
+                <w:t xml:space="preserve">Electronic structure of PbSe/CdSe core/shell nanocrystals revealed by scanning tunneling- and photo- electron spectroscopies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Habinshuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.H. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Justo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId654" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">T. Neisius</w:t>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Nanostructures Self-Assembly, NanoSEA 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, _, France</w:t>
+              <w:t xml:space="preserve">Microscopies à Sonde Locale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Mittelwihr, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId693" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00574127v1</w:t>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00496502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology of &amp;lt;111&amp;gt;-oriented Si nanowire and its physical origin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">Scanning tunneling microscopy of semiconductor nanowire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Stievenard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Physical Society March Meeting, APS 2010 March Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, _, France</w:t>
+              <w:t xml:space="preserve">6èmes Journées Franco-Russes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId695" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00574398v1</w:t>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00574394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Band offsets in PbSe/CdSe core-shell nanocrystals</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient photogeneration of long-lived charge carriers in core-shell silicon nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.H.K. Murthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.J. Savenije</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.D.A. Siebbeles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Grandidier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscience with Nanocrystals International Conference, NaNaX4</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Munich, Germany</w:t>
+              <w:t xml:space="preserve">5th International Meeting on Molecular Electronics, ElecMol'10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId696" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00574408v1</w:t>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00574420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Four-probe electrical transport measurements on individual inorganic nanowires</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development of semi-conductor nanoparticle systems for a new hybrid Si-nanowire solar cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Habinshuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Turrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Stievenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on New trends in Electrical Scanning Probe Microscopies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Grenoble, France</w:t>
+              <w:t xml:space="preserve">30th European Congress of Molecular Spectroscopy, EUCMOS 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId698" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00574393v1</w:t>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00574396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scanning tunneling microscopy of semiconductor nanowire</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Band offsets in PbSe/CdSe core/shell nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Habinshuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Justo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.H. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Cristini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6èmes Journées Franco-Russes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId699" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00574394v1</w:t>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00496509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient photogeneration of long-lived charge carriers in core-shell silicon nanowires</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Advanced SEM and TEM investigations of individual and self-assembled colloidal PbSe nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cheynet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Habinshuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Cristini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rauch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Neisius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Meeting on Molecular Electronics, ElecMol'10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Grenoble, France</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Nanostructures Self-Assembly, NanoSEA 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, _, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId700" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00574420v1</w:t>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00574127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of semi-conductor nanoparticle systems for a new hybrid Si-nanowire solar cell</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId415" w:history="1">
+                <w:t xml:space="preserve">Morphology of &amp;lt;111&amp;gt;-oriented Si nanowire and its physical origin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Grandidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Stievenard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th European Congress of Molecular Spectroscopy, EUCMOS 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Florence, Italy</w:t>
+              <w:t xml:space="preserve">American Physical Society March Meeting, APS 2010 March Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, _, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId701" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00574396v1</w:t>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00574398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Band offsets in PbSe/CdSe core/shell nanocrystals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId309" w:history="1">
+                <w:t xml:space="preserve">Band offsets in PbSe/CdSe core-shell nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Habinshuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Justo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.H. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId705" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Bournel</w:t>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bourne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Munich, Germany</w:t>
+              <w:t xml:space="preserve">Nanoscience with Nanocrystals International Conference, NaNaX4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId704" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00496509v1</w:t>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00574408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic structure of PbSe/CdSe core/shell quantum dots and the effect of an added shell</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Four-probe electrical transport measurements on individual inorganic nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Workshop on Beam Injection Assessment of Microstructures in Semiconductors, BIAMS 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Halle, Germany</w:t>
+              <w:t xml:space="preserve">Workshop on New trends in Electrical Scanning Probe Microscopies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId706" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00574418v1</w:t>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00574393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resolving dopants in semiconductors by scanning tunneling microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Thématiques du GdR Nanofils Semiconducteurs - Dopage des nanofils semiconducteurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00808236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic scale dopant metrology in an individual silicon nanowire by atom probe tomography</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electronic structure of PbSe/CdSe core/shell quantum dots and the effect of an added shell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.H. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Grandidier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology 2010 Advanced Materials, CNTs, Particles, Films and Composites - 2010 NSTI Nanotechnology Conference and Expo, NSTI-Nanotech 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Anaheim, CA, United States. pp.29-32</w:t>
+              <w:t xml:space="preserve">10th International Workshop on Beam Injection Assessment of Microstructures in Semiconductors, BIAMS 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Halle, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId708" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01953261v1</w:t>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00574418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semiconductor nanoparticles for photovoltaics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId309" w:history="1">
+                <w:t xml:space="preserve">Experimental determination of band offsets in PbSe/CdSe core/shell nanocrystals by ultra-violet photoelectron spectroscopy (UPS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Habinshuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId702" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">T. Xu</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Justo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.H. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Cristini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXII International Conference on Raman Spectroscopy, ICORS 2010</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 5th SOLEIL Users' Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Palaiseau, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00568587v1</w:t>
+                <w:t xml:space="preserve">hal-00496488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination of band offsets in PbSe/CdSe core/shell nanocrystals by ultra-violet photoelectron spectroscopy (UPS)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId309" w:history="1">
+                <w:t xml:space="preserve">Semiconductor nanoparticles for photovoltaics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Habinshuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">F. Bournel</w:t>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Turrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Stievenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 5th SOLEIL Users' Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XXII International Conference on Raman Spectroscopy, ICORS 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, United States. pp.51-52, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3482650⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId712" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00496488v1</w:t>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00568587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of Langmuir-Blodgett films of PbSe/CdSe quantum dots for the determination of the PbSe/CdSe band alignment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Justin Habinshuti</w:t>
+                <w:t xml:space="preserve">Atomic scale dopant metrology in an individual silicon nanowire by atom probe tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.H. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Lardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. de Geyter</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emmanuel Cadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Trends in Nanotechnology International Conference, TNT2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Braga, Portugal</w:t>
+              <w:t xml:space="preserve">Nanotechnology 2010 Advanced Materials, CNTs, Particles, Films and Composites - 2010 NSTI Nanotechnology Conference and Expo, NSTI-Nanotech 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Anaheim, CA, United States. pp.29-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00574419v1</w:t>
+                <w:t xml:space="preserve">hal-01953261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STM/STS characterization of PTCDI/melamine self assembly on Si(111) √3×√3 Ag surface</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Photoelectron spectroscopy and structural modification of PbSe/CdSe core/shell quantum dots (QDs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Habinshuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.H. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Godey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Justo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th European Congress of Molecular Spectroscopy, EUCMOS 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Florence, Italy</w:t>
+              <w:t xml:space="preserve">5th Soleil User's Meeting, SUM10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId716" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00574409v1</w:t>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00808239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Band offsets in PbSe/CdSe core/shell nanocrystals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId309" w:history="1">
+                <w:t xml:space="preserve">The use of Langmuir-Blodgett films of PbSe/CdSe quantum dots for the determination of the PbSe/CdSe band alignment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Justo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Habinshuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. de Geyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Grandidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Hens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soleil User's Meeting 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Saclay, France</w:t>
+              <w:t xml:space="preserve">11th Trends in Nanotechnology International Conference, TNT2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Braga, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId718" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00574407v1</w:t>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00574419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic structure of PbSe/CdSe core/shell nanocrystals revealed by scanning tunneling- and photo- electron spectroscopies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">STM/STS characterization of PTCDI/melamine self assembly on Si(111) √3×√3 Ag surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Stiufiuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Grandidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Stiufiuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.M. Lucaciu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des Microscopies à Sonde Locale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Mittelwihr, France</w:t>
+              <w:t xml:space="preserve">30th European Congress of Molecular Spectroscopy, EUCMOS 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId719" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00574395v1</w:t>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00574409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoelectron spectroscopy and structural modification of PbSe/CdSe core/shell quantum dots (QDs)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId309" w:history="1">
+                <w:t xml:space="preserve">Band offsets in PbSe/CdSe core/shell nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Habinshuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Justo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.H. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId721" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Cristini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Soleil User's Meeting, SUM10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">Soleil User's Meeting 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId720" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00808239v1</w:t>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00574407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic structure of PbSe/CdSe core/shell nanocrystals revealed by scanning tunneling- and photo- electron spectroscopies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Habinshuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.H. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Justo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId705" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Bournel</w:t>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bourne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopies à Sonde Locale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Mittelwihr, France</w:t>
+              <w:t xml:space="preserve">Forum des Microscopies à Sonde Locale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Mittelwihr, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId722" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00496502v1</w:t>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00574395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HRTEM, HAADF and HR-EELS investigations of colloidal PbSe nanoparticles.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atomic structure of Si nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Société Française de Microscopie 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, PARIS, France</w:t>
+              <w:t xml:space="preserve">IAP 'Brunch' Workshop on Semiconductor Nanowires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId723" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00488364v1</w:t>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00575326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanocristaux de chalcogénures de plomb : synthèse, caractérisation et applications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Turrell</w:t>
+                <w:t xml:space="preserve">Nanobiodetector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Stievenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Melnyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes Journées Francophones des Jeunes Physico-Chimistes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Ambleteuse, France</w:t>
+              <w:t xml:space="preserve">4èmes Journées Nationales en Nanosciences et Nanotechnologies, J3N 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId724" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00429381v1</w:t>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00575419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de défauts atomiques uniques dans un semiconducteur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution à l'élargissement des pics de résonance de boîtes quantiques PbSe étudiées par spectroscopie tunnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Overgaag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Delerue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Allan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nanomicrotechnologies : Surfaces et nanostructures - Analyses, mesures et modélisations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">Forum des Microscopies à Sonde Locale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Hardelot, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId725" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00575341v1</w:t>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00575393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic scale structure of Si nanowire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">Origin of the morphology for &amp;lt;111&amp;gt;-oriented Si nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Stiévenard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Nanoscience and Technology, ChinaNANO 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Beijing, China</w:t>
+              <w:t xml:space="preserve">4th Nanowire Growth Workshop, NWG 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId726" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00575328v1</w:t>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00575367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation électrique de défauts ponctuels atomiques uniques dans un semi-conducteur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HRTEM, HAADF and HR-EELS investigations of colloidal PbSe nanoparticles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cheynet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Habinshuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nanomicrotechnologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès Société Française de Microscopie 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId727" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00575347v1</w:t>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00488364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic structure of Si nanowires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanocristaux de chalcogénures de plomb : synthèse, caractérisation et applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Habinshuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Cristini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Turrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAP 'Brunch' Workshop on Semiconductor Nanowires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">10èmes Journées Francophones des Jeunes Physico-Chimistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Ambleteuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId728" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00575326v1</w:t>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00429381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanobiodetector</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation de défauts atomiques uniques dans un semiconducteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes Journées Nationales en Nanosciences et Nanotechnologies, J3N 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journées Nanomicrotechnologies : Surfaces et nanostructures - Analyses, mesures et modélisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId729" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00575419v1</w:t>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00575341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à l'élargissement des pics de résonance de boîtes quantiques PbSe étudiées par spectroscopie tunnel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gauthier Mahieu</w:t>
+                <w:t xml:space="preserve">Atomic scale structure of Si nanowire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Stiévenard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des Microscopies à Sonde Locale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Hardelot, France</w:t>
+              <w:t xml:space="preserve">International Conference on Nanoscience and Technology, ChinaNANO 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId730" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00575393v1</w:t>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00575328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of the morphology for &amp;lt;111&amp;gt;-oriented Si nanowires</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation électrique de défauts ponctuels atomiques uniques dans un semi-conducteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Stiévenard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Nanowire Growth Workshop, NWG 2009</w:t>
+              <w:t xml:space="preserve">Journées Nanomicrotechnologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId731" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00575367v1</w:t>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00575347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure determination and band gap measurement of PbSe nanoparticles</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId694" w:history="1">
+                <w:t xml:space="preserve">Creating quantum dots for applications in opto-electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Turrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Habinshuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Raulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice L. Baldeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International EELS-Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Banff, Canada</w:t>
+              <w:t xml:space="preserve">International Conference on Advanced Vibrational Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId732" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00496455v1</w:t>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00435098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic structures of Si nanowire facetted sidewalls</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Urbieta</w:t>
+                <w:t xml:space="preserve">Crystal structure determination and band gap measurement of PbSe nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cheynet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Cristini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Habinshuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des Microscopies à Sonde Locale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Hardelot, France</w:t>
+              <w:t xml:space="preserve">International EELS-Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Banff, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId733" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00575321v1</w:t>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00496455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creating quantum dots for applications in opto-electronics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrice L. Baldeck</w:t>
+                <w:t xml:space="preserve">Atomic structures of Si nanowire facetted sidewalls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Addad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O.I. Lebedev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Urbieta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advanced Vibrational Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">Forum des Microscopies à Sonde Locale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Hardelot, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId734" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00435098v1</w:t>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00575321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId737" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalyst : platinum replaces gold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basma El Zein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference for NanoTechnology Industries, ICNI 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Riyadh, Saudi Arabia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId737" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00575401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HR-TEM, HAADF and HR-EELS investigation of colloidal PbSe nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cheynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Robbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Habinshuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Colloque de la Société Française des Microscopies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00575349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId741" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic scale structure of Si nanowire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Stievenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Physical Society March Meeting, 2009 APS March Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Pittsburgh, PA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId741" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00575327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HAADF and HR-EELS investigation HRTEM, HAADF and HR-EELS investigation of colloidal PbSe nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cheynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Habinshuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11eme Colloque de la Société Française des Microscopies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00496461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titan-cubed investigations of PbSe colloids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cheynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Robbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Habinshuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Electron Energy Loss Spectroscopy Meeting, 'Enhanced Data Generated by Electrons', EDGE 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Banff, Alberta, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00575417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures atomiques des facettes sur les nanofils de silicium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Addad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O.I. Lebedev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Urbieta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Colloque de la Société Française des Microscopies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00575366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId745" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunneling spectroscopy of semiconductor nanocrystals in superlattices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Overgaag</w:t>
+                <w:t xml:space="preserve">Organometallic synthesis and characterization of spherical PbSe nanocrystals (NCs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Habinshuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Turrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Robbe-Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Vanmaekelbergh</w:t>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kinowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Chemical Society National Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, New Orleans, LA, United States</w:t>
+              <w:t xml:space="preserve">Ecole thématique ‘Croissance de nano-objets métalliques et semi-conducteurs dans des matrices diélectriques destinées aux applications optiques'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId745" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00362015v1</w:t>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00361982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId746" w:history="1">
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic coupling in molecular aggregates and 2D assemblies of PbSe quantum dots</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Overgaag</w:t>
+                <w:t xml:space="preserve">Organometallic synthesis and characterization of spherical PbSe nanocrystals (NCs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Habinshuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Turrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Vanmaekelbergh</w:t>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kinowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Conference on Nanoscience with Nanocrystals, NaNaX 3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Lecce, Italy</w:t>
+              <w:t xml:space="preserve">Croissance de nano-objets métalliques et semi-conducteurs dans des matrices diélectriques destinées aux applications optiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId746" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00361978v1</w:t>
+            <w:hyperlink r:id="rId748" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00348638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId747" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organometallic synthesis and characterization of spherical PbSe nanocrystals (NCs)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">[Invité] Caractérisation électrique de défauts atomiques uniques dans un semi-conducteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Kinowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Croissance de nano-objets métalliques et semi-conducteurs dans des matrices diélectriques destinées aux applications optiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales en Nanosciences et Nanotechnologies, J3N 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId747" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00348638v1</w:t>
+            <w:hyperlink r:id="rId749" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00811728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId748" w:history="1">
+            <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Invité] Caractérisation électrique de défauts atomiques uniques dans un semi-conducteur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Raman spectra of quasi-spherical PbSe nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Habinshuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Robbe-Cristini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Turrell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales en Nanosciences et Nanotechnologies, J3N 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Grenoble, France</w:t>
+              <w:t xml:space="preserve">XXI International Conference on Raman Spectroscopy, ICORS 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Uxbridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId748" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00811728v1</w:t>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00362017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId749" w:history="1">
+            <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman spectra of quasi-spherical PbSe nanocrystals</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Kinowski</w:t>
+                <w:t xml:space="preserve">Tunneling spectroscopy of semiconductor nanocrystals in superlattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Overgaag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId702" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Turrell</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Liljeroth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delerue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vanmaekelbergh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXI International Conference on Raman Spectroscopy, ICORS 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Uxbridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">Ecole thématique du CNRS ‘Nanoobjects in living cell, from physics to physiology'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId749" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00362017v1</w:t>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00362018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId751" w:history="1">
+            <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunneling spectroscopy of semiconductor nanocrystals in superlattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Overgaag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delerue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vanmaekelbergh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole thématique du CNRS ‘Nanoobjects in living cell, from physics to physiology'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">American Chemical Society National Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, New Orleans, LA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId751" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00362018v1</w:t>
+            <w:hyperlink r:id="rId752" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00362015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId752" w:history="1">
+            <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman spectra of quasi-spherical PbSe nanocrystals</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Turrell</w:t>
+                <w:t xml:space="preserve">Electronic coupling in molecular aggregates and 2D assemblies of PbSe quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Overgaag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Liljeroth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vanmaekelbergh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées C'nanoNO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Poitiers, France</w:t>
+              <w:t xml:space="preserve">3rd Conference on Nanoscience with Nanocrystals, NaNaX 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Lecce, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId752" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00335634v1</w:t>
+            <w:hyperlink r:id="rId753" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00361978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId753" w:history="1">
+            <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localized growth and characterisation of silicon nanowires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Xu</w:t>
+                <w:t xml:space="preserve">Raman spectra of quasi-spherical PbSe nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Habinshuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Cristini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Turrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Workshop on Beam Injection Assessment of Microstructures in Semiconductors, BIAMS 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Toledo, Spain</w:t>
+              <w:t xml:space="preserve">Journées C'nanoNO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId753" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00361979v1</w:t>
+            <w:hyperlink r:id="rId754" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00335634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId754" w:history="1">
+            <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, self-assembly and Raman studies of PbSe nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Habinshuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Turrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Kinowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId754" w:history="1">
+            <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00332467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId755" w:history="1">
+            <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunneling spectroscopy of semiconductor nanocrystals in superlattices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Mahieu</w:t>
+                <w:t xml:space="preserve">Localized growth and characterisation of silicon nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Stiévenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Statistical Physics and Low Dimensional Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Nancy, France</w:t>
+              <w:t xml:space="preserve">9th International Workshop on Beam Injection Assessment of Microstructures in Semiconductors, BIAMS 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Toledo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId755" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00362016v1</w:t>
+            <w:hyperlink r:id="rId756" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00361979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId756" w:history="1">
+            <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman spectra of quasi-spherical PbSe nanocrystals</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Turrell</w:t>
+                <w:t xml:space="preserve">Tunneling spectroscopy of semiconductor nanocrystals in superlattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delerue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIth International Conference on Raman Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">Workshop on Statistical Physics and Low Dimensional Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId756" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00335632v1</w:t>
+            <w:hyperlink r:id="rId757" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00362016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId757" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des mécanismes de la croissance et du dopage de nanofils de silicium</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Raman spectra of quasi-spherical PbSe nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Habinshuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Cristini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Turrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Grandidier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ères Journées Nanosciences Nord-Ouest, J2NO 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Poitiers, France</w:t>
+              <w:t xml:space="preserve">XXIth International Conference on Raman Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId757" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00361981v1</w:t>
+            <w:hyperlink r:id="rId758" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00335632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId758" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of spectroscopic techniques for synthesis optimisation and for the characterization of optical properties of semiconductor nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId759" w:history="1">
+            <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.N.B. Bhaktha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Raulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId760" w:history="1">
+            <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Capoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouazaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIXth European Congress on Molecular Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Opatija, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId758" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00335637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId762" w:history="1">
+            <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration de nanofils de silicium sur pointes de tungstène pour caractérisation en sonde atomique et microscopie champ proche</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">Etude des mécanismes de la croissance et du dopage de nanofils de silicium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. M. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pareige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Larde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Xu</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ères Journées Nanosciences Nord-Ouest, J2NO 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId762" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00361980v1</w:t>
+            <w:hyperlink r:id="rId763" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00361981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId763" w:history="1">
+            <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organometallic synthesis and characterization of spherical PbSe nanocrystals (NCs)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">O. Robbe-Cristini</w:t>
+                <w:t xml:space="preserve">Elaboration de nanofils de silicium sur pointes de tungstène pour caractérisation en sonde atomique et microscopie champ proche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId703" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Stiévenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole thématique ‘Croissance de nano-objets métalliques et semi-conducteurs dans des matrices diélectriques destinées aux applications optiques'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">1ères Journées Nanosciences Nord-Ouest, J2NO 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId763" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00361982v1</w:t>
+            <w:hyperlink r:id="rId764" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00361980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId764" w:history="1">
+            <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bipolar transport in semiconductor nanocrystals</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spectroscopie électronique de boîtes quantiques et de nanocristaux semi-conducteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Scanning Probe Spectroscopy and 1st International Workshop on Spin-Polarized Scanning Tunneling Microscopy, SPS'06 SPSTM-1</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Hamburg, Germany</w:t>
+              <w:t xml:space="preserve">GDR Physique Quantique Mésoscopique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId764" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00127868v1</w:t>
+            <w:hyperlink r:id="rId765" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00127918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Running current through a single non resonant quantum state in silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Urbieta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Stiufiuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Scanning Probe Spectroscopy and 1st International Workshop on Spin-Polarized Scanning Tunneling Microscopy, SPS'06 SPSTM-1</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Hamburg, Germany</w:t>
+              <w:t xml:space="preserve">European Conference on Surface Science, ECOSS 24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId765" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00127890v1</w:t>
+            <w:hyperlink r:id="rId766" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00127916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId766" w:history="1">
+            <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic coupling in two-dimensional arrays of PbSe nanocrystals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId446" w:history="1">
+                <w:t xml:space="preserve">Bipolar transport in semiconductor nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Overgaag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Liljeroth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">K. Overgaag</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Jdira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId767" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Speller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Scanning Probe Spectroscopy and 1st International Workshop on Spin-Polarized Scanning Tunneling Microscopy, SPS'06 SPSTM-1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId766" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00127891v1</w:t>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00127868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseau organique, atome artificiel et liaison pendante silicium : apport de la spectroscopie STM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Running current through a single non resonant quantum state in silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Urbieta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Stiufiuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes Journées de la Matière Condensée, JMC10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Toulouse, France</w:t>
+              <w:t xml:space="preserve">4th International Conference on Scanning Probe Spectroscopy and 1st International Workshop on Spin-Polarized Scanning Tunneling Microscopy, SPS'06 SPSTM-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00127920v1</w:t>
+                <w:t xml:space="preserve">hal-00127890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudier des nanostructures découplées du substrat : un paradoxe pour la microscopie à effet tunnel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electronic coupling in two-dimensional arrays of PbSe nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Liljeroth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Overgaag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId770" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hickey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vanmaekelbergh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole de Science des Surfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Porquerolles, France</w:t>
+              <w:t xml:space="preserve">4th International Conference on Scanning Probe Spectroscopy and 1st International Workshop on Spin-Polarized Scanning Tunneling Microscopy, SPS'06 SPSTM-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00127917v1</w:t>
+                <w:t xml:space="preserve">hal-00127891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Running current through a single non resonant quantum state in silicon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réseau organique, atome artificiel et liaison pendante silicium : apport de la spectroscopie STM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Grandidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Stiufiuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delerue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Surface Science, ECOSS 24</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">10èmes Journées de la Matière Condensée, JMC10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId770" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00127916v1</w:t>
+            <w:hyperlink r:id="rId771" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00127920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId771" w:history="1">
+            <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Si-based nanowires by solid-liquid phase growth</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etudier des nanostructures découplées du substrat : un paradoxe pour la microscopie à effet tunnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Nanofils</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">Ecole de Science des Surfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId771" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00127914v1</w:t>
+            <w:hyperlink r:id="rId772" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00127917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable electronic coupling in two-dimensional arrays of PbSe nanocrystals measured by scanning tunnelling spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Vanmaekelbergh</w:t>
+                <w:t xml:space="preserve">Synthesis of Si-based nanowires by solid-liquid phase growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Liljeroth</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K. Overgaag</w:t>
+                <w:t xml:space="preserve">Yannick Coffinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Nanosciences and Technology, ICN+T 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Basel, Switzerland</w:t>
+              <w:t xml:space="preserve">GDR Nanofils</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId772" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00127915v1</w:t>
+            <w:hyperlink r:id="rId773" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00127914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId773" w:history="1">
+            <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopie électronique de boîtes quantiques et de nanocristaux semi-conducteurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variable electronic coupling in two-dimensional arrays of PbSe nanocrystals measured by scanning tunnelling spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vanmaekelbergh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Liljeroth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Overgaag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId770" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hickey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Physique Quantique Mésoscopique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, La Grande Motte, France</w:t>
+              <w:t xml:space="preserve">International Conference on Nanosciences and Technology, ICN+T 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Basel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId773" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00127918v1</w:t>
+            <w:hyperlink r:id="rId774" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00127915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId774" w:history="1">
+            <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical coupling in two-dimensional arrays of PbSe nanocrystals</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of titanium silicides nanowires on Si(111) by scanning tunnelling microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId767" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Deresmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Stievenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Society 2005 Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Boston, MA, United States</w:t>
+              <w:t xml:space="preserve">GDR Nanoélectronique - Journées Matériaux Semi-conducteurs pour Nanostructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId774" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00126438v1</w:t>
+            <w:hyperlink r:id="rId775" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00126446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId775" w:history="1">
+            <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semiconductor surface reconstructions of the Si(100) surface at 5K</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Urbieta</w:t>
+                <w:t xml:space="preserve">Etude par microscopie à effet tunnel de nanocristaux de PTCDA sur Si(100) et H-Si(100)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Vaurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Stiévenard</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Stievenard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52nd International Symposium and Exhibition of the American Vacuum Society, AVS-52</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Boston, MA, United States</w:t>
+              <w:t xml:space="preserve">Forum des microscopies à champ proche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId775" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00126447v1</w:t>
+            <w:hyperlink r:id="rId776" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00126436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId776" w:history="1">
+            <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions moléculaires de PTCDA sur Pd(111)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.P. Nys</w:t>
+                <w:t xml:space="preserve">Semicarbazide-functionalized Si (111) surfaces for the site-specific immobilisation of peptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Coffinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Perzyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Wallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des microscopies à champ proche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Anglet, France</w:t>
+              <w:t xml:space="preserve">229th American Chemical Society National Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, San Diego, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId776" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00126445v1</w:t>
+            <w:hyperlink r:id="rId777" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00126444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId777" w:history="1">
+            <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceptor states in GaAs studied by X-STS at 5K</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Semiconductor surface reconstructions of the Si(100) surface at 5K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Urbieta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Stiévenard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Scanning Tunneling Microscopy/Spectroscopy and Related Techniques, STM'05</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Sapporo, Japan</w:t>
+              <w:t xml:space="preserve">52nd International Symposium and Exhibition of the American Vacuum Society, AVS-52</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Boston, MA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId777" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00126437v1</w:t>
+            <w:hyperlink r:id="rId778" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00126447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId778" w:history="1">
+            <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular interactions of PTCDA on Si(100) and H-Si(100) surfaces : towards self-assembled molecular nanocristals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Soubiron</w:t>
+                <w:t xml:space="preserve">Interactions moléculaires de PTCDA sur Pd(111)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Wallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Stievenard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Society 2005 Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Boston, MA, United States</w:t>
+              <w:t xml:space="preserve">Forum des microscopies à champ proche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId778" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00126448v1</w:t>
+            <w:hyperlink r:id="rId779" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00126445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId779" w:history="1">
+            <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of titanium silicides nanowires on Si(111) by scanning tunnelling microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrical coupling in two-dimensional arrays of PbSe nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Liljeroth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Overgaag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId770" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hickey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vanmaekelbergh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Nanoélectronique - Journées Matériaux Semi-conducteurs pour Nanostructures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">Materials Research Society 2005 Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Boston, MA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId779" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00126446v1</w:t>
+            <w:hyperlink r:id="rId780" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00126438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId780" w:history="1">
+            <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semicarbazide-functionalized Si (111) surfaces for the site-specific immobilisation of peptides</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Perzyna</w:t>
+                <w:t xml:space="preserve">Molecular interactions of PTCDA on Si(100) and H-Si(100) surfaces : towards self-assembled molecular nanocristals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Vaurette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Soubiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Wallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">229th American Chemical Society National Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, San Diego, CA, United States</w:t>
+              <w:t xml:space="preserve">Materials Research Society 2005 Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Boston, MA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId780" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00126444v1</w:t>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00126448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId781" w:history="1">
+            <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude par microscopie à effet tunnel de nanocristaux de PTCDA sur Si(100) et H-Si(100)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acceptor states in GaAs studied by X-STS at 5K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Deresmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Stievenard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des microscopies à champ proche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Anglet, France</w:t>
+              <w:t xml:space="preserve">13th International Conference on Scanning Tunneling Microscopy/Spectroscopy and Related Techniques, STM'05</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Sapporo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId781" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00126436v1</w:t>
+            <w:hyperlink r:id="rId782" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00126437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId782" w:history="1">
+            <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption of PTCDA on Si(100) and Si(100)-H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Soubiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Vaurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Wallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NSTI Nanotechnology Conference and Trade Show</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, United States. pp.3/383-386</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId782" w:history="1">
+            <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00248093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId783" w:history="1">
+            <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unusual density of states in brick-shaped PbSe nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeger Hens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Allan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Delerue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Physical Society March Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Austin, TX, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId783" w:history="1">
+            <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00146641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId784" w:history="1">
+            <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scanning tunnelling spectroscopy of low dimensional semiconductor system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Workshop on Beam Induced Assessment of Microstructures in Semiconductors, BIAMS 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId784" w:history="1">
+            <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00146647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId785" w:history="1">
+            <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude par microscopie à effet tunnel de la passivation hydrogène des dopants silicium dans GaAs</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cross-sectional surface structure of III-V heterostructures by scanning tunneling microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des microscopies à sonde locale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Marseille, France</w:t>
+              <w:t xml:space="preserve">Nanoparticles in Materials Science, Franco-American Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId785" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00152513v1</w:t>
+            <w:hyperlink r:id="rId786" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00152582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId786" w:history="1">
+            <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen passivation and local electron-beam reactivation of silicon dopants in GaAs characterized by differential conductance and STM spectroscopy measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId545" w:history="1">
+                <w:t xml:space="preserve">Etude par microscopie à effet tunnel de la passivation hydrogène des dopants silicium dans GaAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Melin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bernard-Loridant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Scanning Tunneling Microscopy, Spectroscopy and Related Techniques, STM 2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">Forum des microscopies à sonde locale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId786" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00152579v1</w:t>
+            <w:hyperlink r:id="rId787" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00152513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId787" w:history="1">
+            <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-sectional surface structure of III-V heterostructures by scanning tunneling microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrogen passivation and local electron-beam reactivation of silicon dopants in GaAs characterized by differential conductance and STM spectroscopy measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Melin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Silvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bernard-Loridant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoparticles in Materials Science, Franco-American Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Chicago, United States</w:t>
+              <w:t xml:space="preserve">11th International Conference on Scanning Tunneling Microscopy, Spectroscopy and Related Techniques, STM 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId787" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00152582v1</w:t>
+            <w:hyperlink r:id="rId788" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00152579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId788" w:history="1">
+            <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen passivation and local electron-beam reactivation of Silicon dopants in GaAs characterized by differential conductance and STM spectroscopy measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Melin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bernard-Loridant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Scanning Tunneling Microscopy/Spectroscopy and Related Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId788" w:history="1">
+            <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00152514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId789" w:history="1">
+            <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and electronic studies of InAs quantum dots embedded in GaAs by scanning tunneling microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alaska Meeting on Fundamental Optical Properties in Semiconductors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Girdwood, AK, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId789" w:history="1">
+            <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00152583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId790" w:history="1">
+            <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réactivation par injection électronique des donneurs Si dans le GaAs hydrogéné ou deutéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId791" w:history="1">
+            <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Kurowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bernard-Loridant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId792" w:history="1">
+            <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8èmes Journées Nationales Microélectronique et Optoélectronique, JNMO 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId790" w:history="1">
+            <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00152537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId793" w:history="1">
+            <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of alkyl substituents on the adsorption of thienylenevinylene oligomers on the Si (100) surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Stievenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Krzeminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delerue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 47th International Symposium of the American Vacuum Society, AVS 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Boston, MA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId793" w:history="1">
+            <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00158959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId794" w:history="1">
+            <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scanning tunneling microscopy based lithography in UHV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Melin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Stievenard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th MEL-ARI/NID Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Pise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId794" w:history="1">
+            <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00158944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -35061,279 +35073,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId795" w:history="1">
+            <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth of metallic TaSe2 on GaP(111)B substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Sthioul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yevheniia Chernukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Koussir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Conference on Molecular Beam Epitaxy (ICMBE 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Matsue, Japan. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId795" w:history="1">
+            <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04730929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId796" w:history="1">
+            <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular beam epitaxy of TaSe2 on GaP(111)B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sthioul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Koussir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Koussir</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Y. Chernukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId797" w:history="1">
+            <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId798" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Haber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du GDR/GDR-I HOWDI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Porquerolles, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId796" w:history="1">
+            <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04118157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -35343,102 +35355,102 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId799" w:history="1">
+            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scanning tunneling microscopy and spectroscopy of semiconductor materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bhattacharya P., Fornari R., Kamimura H. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comprehensive semiconductor science and technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.Volume 4, 262-286, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId799" w:history="1">
+            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00591735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -35448,209 +35460,209 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId800" w:history="1">
+            <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling Of Supramolecular Network Deposited On A Semiconductor Surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Copie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Krzeminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Cleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Makoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId800" w:history="1">
+            <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00941972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId801" w:history="1">
+            <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la physique de nanostructures semi-conductrices et organiques à l'élaboration d'interfaces bioréactives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId801" w:history="1">
+            <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00138589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -35660,515 +35672,515 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId802" w:history="1">
+            <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent electronic transport in HgTe nanostructures grown by selective area epitaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Deblock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId802" w:history="1">
+            <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05546433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId803" w:history="1">
+            <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bottom gated in-plane InSb nanostructures on GaAs(111)B grown by selective area epitaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Deblock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qianqian Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId803" w:history="1">
+            <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05547559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId804" w:history="1">
+            <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iuliacumite: a novel two-dimensional chemical short range order in a wurtzite single monolayer InAs 1-x Sb x shell on InAs nanowires</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S.R. Plissard</w:t>
+                <w:t xml:space="preserve">Single-electron tunneling PbS/InP neuromorphic computing building blocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId806" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P F Jarschel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId807" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J H Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Biadala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId804" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376359v1</w:t>
+            <w:hyperlink r:id="rId805" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02394922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId805" w:history="1">
+            <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-electron tunneling PbS/InP neuromorphic computing building blocks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yannick Lambert</w:t>
+                <w:t xml:space="preserve">Iuliacumite: a novel two-dimensional chemical short range order in a wurtzite single monolayer InAs 1-x Sb x shell on InAs nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Schnedler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.R. Plissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId805" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02394922v1</w:t>
+            <w:hyperlink r:id="rId808" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId808"/>
+      <w:footerReference w:type="default" r:id="rId809"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -36315,51 +36327,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559160v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Nghe Tran" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Manh Nguyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Kpessu Ahounou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto de la Torre Miranda" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Alzate Banguero" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-026-02013-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793142v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Skorynina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Addad" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fadel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Ben Tayeb" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2024.124834" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474526v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Joyson Galbao" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhruv Aggarwal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grandidier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dharmapura H K Murthy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-025-01023-7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119320v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiwen Zheng" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baozhong Deng" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Chen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Chinaud-Chaix" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Tr&#233;guer-Delapierre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c02476" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509130v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhouyi Lu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengnan Lin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoyu Dai" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luqiao Yin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202520191" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912516v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Li" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Xu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-55924-9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935728v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wijden Khelifi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Capiod" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Barbot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coinon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Deblock" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/adaafb" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313801v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse D&#233;ssoudji Gboglo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazabalo Baneto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Segb&#233;ya Gadedjisso-Tossou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ognanmi Ako" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayayi Claude Ahyi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/surfaces8030046" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217565v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Biesterfeld" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Thoai Ngo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Rudolph" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Leis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5c02957" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480418v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61435/ijred.2026.61665" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217555v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Wei" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202503646" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943202v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Sthioul" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevheniia Chernukha" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Koussir" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c17204" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774520v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Moreau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Teurtrie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roland" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c19031" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485009v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zihan Wang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongliang Dong" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.4c00149" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752938v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rondeau-Body" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tilmant" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ad5f34" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746498v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Chaize" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Baudry" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-H Jouneau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gautier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ad7ff4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465431v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyu Li" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202311305" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679575v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenghao Wang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.202400483" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195214v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Zhang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Hanf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bernard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Borensztein" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cruguel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c02821" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349101v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Canneson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Berthe" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Legendre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0152031" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349350v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanglin Zhao" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lifang Wu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c11753" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070480v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Berthe" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Troadec" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patriarche" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/acc810" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924564v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyang Dong" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Yu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pardis Simon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2022.122340" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182429v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.202301367" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219794v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Haber" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemanja Peric" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.3c02813" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689625v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dursap" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Becdelievre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Addad" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac7576" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574889v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Notot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Walravens" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.1c10596" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846293v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Durand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Lu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kekeli N'Konou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0104807" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634314v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Sciacca" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Ryan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deresmes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12071128" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089743v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathali Alexandra Franchina Vergel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Christiaan Post" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fleury" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c04268" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03365882v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zhang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sciacca" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coati" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bernard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.155403" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152599v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lambert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalini Singh" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hossain Khan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c04509" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541941v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Peng" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202100655" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540799v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Jarschel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Ho Kim" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Biadala" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c06096" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418472v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunliu Gong" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuanglong Wang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Lian" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weixia Lan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.201900522" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02531301v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Coq Germanicus" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Bourlier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#233;rini" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.145522" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418469v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiwei Wu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilian Li" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grandidier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab94df" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036957v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Pirri" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ab4d15" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036942v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schnedler" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Xu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lefebvre" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Nys" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S R Plissard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b03584" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054700v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbing Peng" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin H Kim" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.8b08413" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133316v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Post" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Franchina Vergel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tadjine" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aafd3f" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02332273v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Xu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Portz" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Nys" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Plissard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aaf9ce" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309916v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Notot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mohr" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kouassi N&#8217;guissan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.094604" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02332261v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian D&#237;az &#193;lvarez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Nys" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab1a4e" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304358v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D&#237;az &#193;lvarez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wei" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eschimese" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Eliet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR00678D" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01912292v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Demonchaux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. K. Sossoe" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Dzagli" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Nys" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.104601" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03037862v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Diener" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.8b01467" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131397v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Makoudi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Jeannoutot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Palmino" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cherioux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Copie" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfrep.2017.06.001" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872861v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Alphazan" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Grampeix" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Enyedi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b02645" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084763v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.K. Sossoe" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mathey" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alphazan" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sylla" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2015.10.002" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01713066v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schnedler" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Portz" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.195306" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01713077v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dubrovskii" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caroff" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b02226" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01230692v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanghua Chen" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pareige" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Castro" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4930143" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084783v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mathey" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Valla" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Veyre" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fontaine" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b03408" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906821v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiel Evers" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juleon Schins" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Aerts" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Kulkarni" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms9195" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118764v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Cleri" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Krzeminski" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.066101" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01713079v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengjie Wei" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang-Lei Han" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4930991" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934419v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vogt" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Resta" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola de Padova" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4861857" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015467v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cherioux" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp501955v" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070662v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl5022255" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867600v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Habinshuti" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kilian" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cristini-Robbe" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sashchiuk" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.115313" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877636v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lymperakis" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Weidlich" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Eisele" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Nys" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4823723" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871996v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Zhou" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Cristini" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4816956" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829514v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H. Nguyen" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Justo" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Avila" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.184102" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300258v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nys" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Caroff" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/24/27/275706" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871957v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4821293" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796416v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sabitova" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ebert" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lenz" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schaafhausen" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ivanova" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4776674" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808155v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulent Baris" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201200822" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787839v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.G. Dubrovskii" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.105501" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787477v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Dick" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Makoudi" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/9/095702" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-Q60RXSV6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787433v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chen" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.L. Liu" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Lard&#233;" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4714364" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787470v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dendane" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Melnyk" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Boukherroub" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la3030217" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732649v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Sti&#233;venard" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4739708" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603527v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H.K. Murthy" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. H. Chen" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Houtepen A." TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Savenije" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/22/31/315710" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579084v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sulerzycki" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-113" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653271v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gomes" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mahieu" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.195133" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597124v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.H. Chen" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Larde" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cadel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201000233" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597078v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Roussel" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Talbot" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-271" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549438v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3359648" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549059v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delerue" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.226404" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549070v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.I. Lebedev" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Urbieta" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.115403" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549037v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rares Stiufiuc" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Perdigao" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Allan" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.045421" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568565v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peilloux" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Suzuki" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kanisawa" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2010.01.180" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473063v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schulte" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Erwin" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2008.11.025" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PSRV1VCF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473380v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Salhi" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Vaurette" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stievenard" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/20/23/235601" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473364v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stiufiuc" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stiufiuc" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473088v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Overgaag" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vanmaekelbergh" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Liljeroth" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Mahieu" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3272952" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473095v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.V. Sibirev" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E. Cirlin" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.P. Soshnikov" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.205316" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473065v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Rosso-Vasic" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Spruijt" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Popovic" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barend van Lagen" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b902671a" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EACA47D9C6008786721204E4C28B9872FB87B2A9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473064v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2009.02.002" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FKWHRHQ0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357357v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coffinier" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3021371" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357383v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Overgaag" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Liljeroth" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vanmaekelbergh" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn7003876" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357382v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.155313" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357378v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1151186" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357367v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jdira" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.205308" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357348v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barbet" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delerue" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2008.018686" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357349v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leturcq" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2949072" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357381v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sti&#233;venard" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.2908438" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283122v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Priester" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.235435" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283127v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wallart" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Durand" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2007.09.017" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MD3DW3XP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283164v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yoshida" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ebine" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kanazawa" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Okada" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl071845c" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01790106v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Soubiron" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Patout" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2711378" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285660v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127867v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Hickey" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127827v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Djira" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Speller" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127839v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perdig&#227;o" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127837v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lambert" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wittebrood" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Moreels" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186079v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Olivier" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Perzyna" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la060370m" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127826v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Billel" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126422v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Olivier" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perzyna" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la047781s" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126234v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.026407" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126240v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Zeijlmans van Emmichoven" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen G. Hickey" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Weller" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126430v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ardes-Guisot" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Granier" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la051256r" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126420v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.71.165322" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126421v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126418v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeger Hens" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst Stefan Kooij" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/16/4/001" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-FDNPLF7F-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126426v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141250v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Duburcq" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desmet" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Halasa" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Carion" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141246v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2003-10130-3" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-VPLVR48L-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141251v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142060v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141285v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.92.216101" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688536v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la026907n" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146589v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1522821" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146588v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152490v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Silvestre" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Melin" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bernard-Loridant" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688535v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(00)00946-8" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018576v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/679662E7D182A9F64BD9FCA0395EFD04119CF6A5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152539v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158951v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. de La Bro&#239;se" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lannoo" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158642v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158644v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.M. Niquet" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Legrand" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158645v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Higo" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249377v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Aymeric Fontaine" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Nys" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019799v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianqian Lan" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039146v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sthioul" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chernukha" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Koussir" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502360v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Desplanque" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Barbot" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Khelifi" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Coinon" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546424v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chaize" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Baudry" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouviere" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautier" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Jouneau" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936794v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Okada" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thomas" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546419v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660092v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475475v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desplanque" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613274v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613245v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663746v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613280v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332162v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334320v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613631v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753819v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tranchant" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2164/1/012046" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606187v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Peric" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606048v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606122v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485771v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathali. A. Franchina Vergel" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606235v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261329v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Post" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Yarekha" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDTM50988.2021.9420884" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317736v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athmane Tadjine" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380785v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485976v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A.Francina Vergel" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Post" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berthe" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lambert" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726555v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Daffe" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marzouk" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El El Fellahi" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boyaval" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC.2017.8230973" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966150v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961550v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Beyer" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044671v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974539v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2042767" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974534v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964089v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956275v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877775v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metrology/201313001" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956279v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Veyre" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fontaine" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Enyedi" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yckache" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/SSDM.2013.B-3-2" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819689v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819684v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956271v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819685v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944025v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878826v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956276v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797348v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Conesa-Boj" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fontcuberta I Morral" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798093v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cheynet" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Neisius" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rauch" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lazar" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Botton" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798195v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798184v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Iacovita" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chis" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798179v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Copie" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cleri" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737384v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798122v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807249v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807239v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591402v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. M. Chen" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pareige" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianbo Yu" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800076v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28172-3_8" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TNPM5B2Q-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807251v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lard&#233;" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807152v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly A. Dick" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hai Nguyen" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807231v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591405v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807579v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807581v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807241v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807228v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807584v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807240v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.D.A. Siebbeles" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807242v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807585v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579044v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kreminsky" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574127v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cristini" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574398v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574408v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourne" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574393v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574394v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574420v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574396v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Turrell" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kinowski" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496509v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bournel" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574418v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808236v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01953261v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cadel" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568587v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3482650" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496488v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574419v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Geyter" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Hens" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574409v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Lucaciu" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574407v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574395v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808239v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Godey" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496502v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488364v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429381v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575341v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575328v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575347v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575326v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575419v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575393v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575367v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496455v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575321v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435098v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Raulin" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice L. Baldeck" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575401v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma El Zein" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575349v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Robbe" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575327v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496461v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575417v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575366v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362015v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361978v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348638v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811728v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362017v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Robbe-Cristini" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362018v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335634v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361979v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332467v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362016v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335632v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361981v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335637v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N.B. Bhaktha" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Capoen" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouazaoui" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361980v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361982v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127868v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127890v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127891v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hickey" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127920v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127917v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127916v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127914v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127915v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127918v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126438v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126447v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126445v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126437v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126448v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126446v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126444v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126436v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00248093v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146641v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146647v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152513v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152579v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152582v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152514v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152583v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152537v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kurowski" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Constant" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158959v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158944v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730929v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118157v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chapuis" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Haber" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591735v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941972v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138589v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546433v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547559v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376359v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394922v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P F Jarschel" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J H Kim" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559160v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Nghe Tran" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Manh Nguyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Kpessu Ahounou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto de la Torre Miranda" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Alzate Banguero" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-026-02013-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943202v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Sthioul" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevheniia Chernukha" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Koussir" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coinon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c17204" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474526v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Joyson Galbao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhruv Aggarwal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grandidier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dharmapura H K Murthy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-025-01023-7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912516v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baozhong Deng" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Li" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhouyi Lu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiwen Zheng" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Xu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-55924-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509130v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengnan Lin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoyu Dai" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luqiao Yin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202520191" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793142v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Skorynina" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Addad" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fadel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Ben Tayeb" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2024.124834" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119320v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Chen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Chinaud-Chaix" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Tr&#233;guer-Delapierre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c02476" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935728v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wijden Khelifi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Capiod" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Barbot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Deblock" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/adaafb" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480418v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse D&#233;ssoudji Gboglo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazabalo Baneto" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ognanmi Ako" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Segb&#233;ya Gadedjisso-Tossou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61435/ijred.2026.61665" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217565v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Biesterfeld" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Thoai Ngo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Rudolph" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Leis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5c02957" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313801v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayayi Claude Ahyi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/surfaces8030046" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217555v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Wei" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202503646" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679575v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenghao Wang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.202400483" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774520v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Moreau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Teurtrie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roland" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c19031" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746498v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Chaize" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Baudry" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-H Jouneau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gautier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ad7ff4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485009v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zihan Wang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongliang Dong" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.4c00149" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752938v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rondeau-Body" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tilmant" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ad5f34" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465431v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyu Li" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202311305" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182429v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanglin Zhao" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.202301367" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219794v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Haber" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemanja Peric" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.3c02813" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349101v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Canneson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Berthe" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Legendre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0152031" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195214v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Zhang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Hanf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bernard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Borensztein" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cruguel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c02821" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349350v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lifang Wu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c11753" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070480v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Berthe" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Troadec" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patriarche" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/acc810" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924564v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyang Dong" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Yu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pardis Simon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2022.122340" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574889v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Notot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Walravens" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.1c10596" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634314v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Sciacca" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Ryan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deresmes" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12071128" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689625v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dursap" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Becdelievre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Addad" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac7576" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846293v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Durand" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Lu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kekeli N'Konou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0104807" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152599v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lambert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalini Singh" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hossain Khan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathali Alexandra Franchina Vergel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c04509" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089743v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Christiaan Post" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fleury" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c04268" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03365882v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zhang" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sciacca" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coati" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bernard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.155403" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541941v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Peng" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202100655" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540799v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Jarschel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Ho Kim" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Biadala" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c06096" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418472v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunliu Gong" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuanglong Wang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Lian" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weixia Lan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.201900522" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02531301v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Coq Germanicus" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Bourlier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#233;rini" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.145522" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418469v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiwei Wu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilian Li" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grandidier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab94df" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036957v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Pirri" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ab4d15" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054700v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbing Peng" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin H Kim" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.8b08413" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133316v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Post" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Franchina Vergel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tadjine" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aafd3f" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036942v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schnedler" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Xu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lefebvre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Nys" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S R Plissard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b03584" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02332273v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Xu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Portz" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Nys" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Plissard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aaf9ce" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309916v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Notot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mohr" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kouassi N&#8217;guissan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.094604" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02332261v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian D&#237;az &#193;lvarez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Nys" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab1a4e" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01912292v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Demonchaux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. K. Sossoe" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Dzagli" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Nys" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.104601" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304358v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D&#237;az &#193;lvarez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wei" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eschimese" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Eliet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR00678D" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03037862v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Diener" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.8b01467" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872861v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Alphazan" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Grampeix" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Enyedi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b02645" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131397v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Makoudi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Jeannoutot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Palmino" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cherioux" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Copie" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfrep.2017.06.001" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4S0QL2H-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084763v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.K. Sossoe" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mathey" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alphazan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sylla" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2015.10.002" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01713066v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schnedler" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Portz" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.195306" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01713079v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengjie Wei" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang-Lei Han" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4930991" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01713077v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dubrovskii" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caroff" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b02226" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084783v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mathey" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Valla" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Veyre" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fontaine" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b03408" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906821v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiel Evers" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juleon Schins" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Aerts" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Kulkarni" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms9195" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01230692v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanghua Chen" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pareige" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Castro" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4930143" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118764v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Cleri" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Krzeminski" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.066101" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070662v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl5022255" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934419v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vogt" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Resta" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola de Padova" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4861857" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015467v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cherioux" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp501955v" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808155v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulent Baris" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201200822" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877636v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lymperakis" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Weidlich" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Eisele" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Nys" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4823723" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871996v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Zhou" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Cristini" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4816956" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867600v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Habinshuti" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kilian" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cristini-Robbe" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sashchiuk" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.115313" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871957v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4821293" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829514v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H. Nguyen" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Justo" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Avila" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.184102" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300258v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nys" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Caroff" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/24/27/275706" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796416v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sabitova" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ebert" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lenz" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schaafhausen" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ivanova" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4776674" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732649v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Sti&#233;venard" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4739708" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787470v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dendane" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Melnyk" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Boukherroub" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la3030217" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787839v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.G. Dubrovskii" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.105501" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787433v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chen" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.L. Liu" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Lard&#233;" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4714364" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787477v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Dick" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Makoudi" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/9/095702" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-Q60RXSV6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597078v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Roussel" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.H. Chen" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Talbot" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cadel" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-271" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597124v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Larde" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201000233" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653271v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gomes" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mahieu" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.195133" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603527v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H.K. Murthy" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. H. Chen" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Houtepen A." TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Savenije" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/22/31/315710" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579084v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sulerzycki" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-113" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549059v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delerue" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.226404" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549438v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3359648" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549070v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.I. Lebedev" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Urbieta" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.115403" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549037v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rares Stiufiuc" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Perdigao" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Allan" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.045421" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568565v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peilloux" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Suzuki" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kanisawa" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2010.01.180" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473063v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schulte" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Erwin" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2008.11.025" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PSRV1VCF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473380v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Salhi" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Vaurette" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stievenard" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/20/23/235601" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473088v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Overgaag" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vanmaekelbergh" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Liljeroth" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Mahieu" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3272952" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473364v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stiufiuc" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stiufiuc" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473095v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.V. Sibirev" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E. Cirlin" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.P. Soshnikov" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.205316" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473065v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Rosso-Vasic" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Spruijt" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Popovic" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barend van Lagen" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b902671a" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EACA47D9C6008786721204E4C28B9872FB87B2A9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473064v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2009.02.002" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FKWHRHQ0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357381v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sti&#233;venard" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.2908438" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357357v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coffinier" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3021371" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357383v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Overgaag" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Liljeroth" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vanmaekelbergh" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn7003876" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357382v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.155313" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357378v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1151186" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357367v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jdira" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.205308" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357348v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barbet" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delerue" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2008.018686" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357349v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leturcq" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2949072" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285660v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Soubiron" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283122v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Priester" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.235435" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283127v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wallart" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Durand" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2007.09.017" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MD3DW3XP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283164v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yoshida" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ebine" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kanazawa" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Okada" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl071845c" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01790106v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Patout" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2711378" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186079v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Olivier" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Perzyna" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la060370m" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127837v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lambert" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wittebrood" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Moreels" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127867v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Hickey" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127827v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Djira" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Speller" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127839v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perdig&#227;o" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127826v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Billel" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126426v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Olivier" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perzyna" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126240v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Zeijlmans van Emmichoven" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen G. Hickey" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Weller" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126430v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ardes-Guisot" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Granier" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la051256r" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126422v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la047781s" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126234v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.026407" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126420v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.71.165322" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126421v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126418v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeger Hens" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst Stefan Kooij" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/16/4/001" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-FDNPLF7F-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141285v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.92.216101" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141250v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Duburcq" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desmet" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Halasa" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Carion" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141246v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2003-10130-3" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-VPLVR48L-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141251v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142060v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688536v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la026907n" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146589v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1522821" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146588v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152539v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152490v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Silvestre" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Melin" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bernard-Loridant" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688535v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(00)00946-8" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018576v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/679662E7D182A9F64BD9FCA0395EFD04119CF6A5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158645v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Higo" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158951v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. de La Bro&#239;se" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lannoo" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158642v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158644v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.M. Niquet" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Legrand" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249377v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Aymeric Fontaine" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Nys" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019799v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianqian Lan" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039146v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sthioul" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chernukha" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Koussir" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502360v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Desplanque" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Barbot" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Khelifi" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Coinon" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660092v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546424v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chaize" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Baudry" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouviere" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautier" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Jouneau" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936794v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Okada" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thomas" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546419v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475475v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desplanque" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613631v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753819v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tranchant" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2164/1/012046" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613274v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613245v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613280v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663746v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334320v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332162v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606048v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606122v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485771v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathali. A. Franchina Vergel" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606187v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Peric" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606235v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261329v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Post" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Yarekha" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDTM50988.2021.9420884" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317736v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athmane Tadjine" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380785v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485976v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A.Francina Vergel" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Post" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berthe" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lambert" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726555v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Daffe" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marzouk" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El El Fellahi" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boyaval" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC.2017.8230973" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964089v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974534v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044671v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961550v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Beyer" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966150v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974539v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2042767" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956279v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Veyre" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fontaine" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Enyedi" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yckache" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/SSDM.2013.B-3-2" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819689v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819684v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956275v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877775v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metrology/201313001" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956271v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819685v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944025v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878826v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956276v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798122v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797348v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Conesa-Boj" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fontcuberta I Morral" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798184v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Iacovita" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chis" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798195v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798093v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cheynet" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Neisius" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rauch" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lazar" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Botton" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798179v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Copie" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cleri" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737384v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807585v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579044v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kreminsky" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807239v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591402v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. M. Chen" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pareige" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianbo Yu" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591405v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807579v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807249v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800076v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28172-3_8" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TNPM5B2Q-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807152v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly A. Dick" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hai Nguyen" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807251v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lard&#233;" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807231v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807581v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807241v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807584v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807240v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.D.A. Siebbeles" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807228v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807242v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496502v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cristini" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bournel" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574394v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574420v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574396v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Turrell" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kinowski" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496509v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574127v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574398v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574408v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourne" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574393v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808236v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574418v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496488v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568587v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3482650" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01953261v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cadel" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808239v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Godey" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574419v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Geyter" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Hens" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574409v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Lucaciu" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574407v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574395v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575326v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575419v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575393v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575367v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488364v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429381v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575341v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575328v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575347v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435098v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Raulin" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice L. Baldeck" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496455v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575321v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575401v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma El Zein" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575349v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Robbe" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575327v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496461v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575417v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575366v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361982v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Robbe-Cristini" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348638v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811728v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362017v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362018v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362015v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361978v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335634v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332467v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361979v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362016v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335632v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335637v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N.B. Bhaktha" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Capoen" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouazaoui" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361981v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361980v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127918v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127916v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127868v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127890v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127891v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hickey" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127920v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127917v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127914v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127915v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126446v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126436v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126444v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126447v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126445v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126438v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126448v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126437v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00248093v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146641v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146647v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152582v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152513v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152579v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152514v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152583v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152537v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kurowski" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Constant" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158959v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158944v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730929v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118157v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chapuis" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Haber" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591735v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941972v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138589v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546433v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547559v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394922v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P F Jarschel" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J H Kim" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376359v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>