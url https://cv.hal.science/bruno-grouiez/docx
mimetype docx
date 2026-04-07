--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -1,5451 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...5399 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:107.2625698324px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bruno GROUIEZ </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Bruno GROUIEZIngénieur de Recherche Climate Impacts on Environment Laboratory (CIEL) EMR CNRS 7007 - AEROLABU.F.R. Sciences Exactes et NaturellesBâtiment 6Moulin de la Housse B.P. 103951687 Reims Cedex 2https://www.aerolab- innovation.com</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bruno-grouiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1908-2427</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13598579X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">215157527</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000359297841</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activités de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'ai obtenu mon doctorat en physique à l'Université de Reims Champagne-Ardenne (URCA), France, en 2008, avec une thèse intitulée « Applications des lasers à cascade quantique pulsés à l’étude de l’atmosphère ». J’ai ensuite effectué un post-doctorat au CEA Saclay, au sein du LILM (Laboratoire d’Interactions Laser-Matière), avant de rejoindre l’Université de Reims en tant qu’ingénieur de recherche.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De 2009 à 2013, j’ai mené des travaux au laboratoire CReSTIC portant sur la caractérisation de matériaux organiques, notamment le pentacène. De 2013 à fin 2025, j’ai exercé au GSMA, où j’étais responsable du fonctionnement de deux instruments : un spectromètre à transformée de Fourier haute résolution (IFS 125 HR Bruker), dédié à l’étude des paramètres spectroscopiques de molécules d'intérêt atmopshérique (contribution aux bases de données HITRAN, GEISA et S&MPO-VAMDC), ainsi qu’un spectromètre EM27/SUN dans le cadre du réseau COCCON, utilisé pour la quantification des gaz à effet de serre.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis janvier 2026, à la suite de la restructuration du GSMA, j’exerce mes fonctions au sein du laboratoire CIEL, au sein de l’EMR CNRS 7007 EROLAB. J’y suis responsable des mesures par occultation solaire à l’aide d’un EM27/SUN et je participe notamment aux activités de calibration/validation de la mission spatiale MicroCarb.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participations Actuelles dans des projets de recherche </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">* Depuis 2025 : Participation aux activités de calibration/validation de MicroCarb (https://cnes.fr/projets/microcarb)* Depuis 2020 : Initiative MAGIC (https://www.aeris-data.fr/projects/magic/)* Depuis 2014 : FRIPON (réseau de détection de météorites) (référent local)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Anciennes participations dans des projets de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">* 2021-2025 : ANR [ICAR-HO2] (https://anr.fr/Projet-ANR-20-CE04-0003) (développement d’un instrument dédié à la mesure du radical HO2)* 2022 : Proposal SOLEIL 20211156 (mars 2022, ozone)* 2017-2022 : [ANR WaVIL](https://anr.fr/Projet-ANR-16-CE01-0009) (spectroscopie haute résolution de la molécule d’eau)* 2017 : Proposal SOLEIL 20161195 (juin 2017, méthane)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formations</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Octobre 2005 – Décembre 2008 (Thèse) : « Applications des lasers à cascade quantique pulsés à l’étude de l’atmosphère »Direction : Pr. B. PARVITTE et Pr. V. ZENINARI(Mention très honorable avec félicitations du jury)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2005 : DEA Méthodes Physiques d’Analyse et Instrumentation (MPAI), Université de Reims (Mention Bien, deuxième de la promotion).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expériences professionnelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">* 2026-present : Ingénieur de recherche au laboratoire CIEL (Climate Impacts on Environment Laboratory), Reims, FRANCE. Étude des gaz à effet de serre par différentes techniques de spectroscopie infrarouge ; spectroscopie moléculaire et mesures atmosphériques.* 2013-present : Ingénieur de recherche au Groupe de Spectrométrie Moléculaire et Atmosphère (GSMA), Reims, FRANCE. Étude des gaz à effet de serre par spectroscopie infrarouge ; spectroscopie moléculaire et mesures atmosphériques.* 2009-2013 : Ingénieur de recherche au laboratoire CReSTIC (Centre de Recherche en Sciences et Technologies de l'Information et de la Communication), Reims, FRANCE. Mesures par spectroscopie d’admittance sur des jonctions métal/semi-conducteur organique/métal ; analyse de la réponse diélectrique de matériaux organiques (pentacène) ; caractérisation des phénomènes de relaxation de charges dans les transistors organiques.* 2009 (sept-nov) : Ingénieur-chercheur (CDD, post-doctorat) au Laboratoire d’Interaction Laser-Matière (LIM), CEA-Saclay, Paris, FRANCE. Développement d’un banc de mesure basé sur la technique CRDS (Cavity Ring-Down Spectroscopy).* 2008-2009 : Attaché temporaire d’enseignement et de recherche au GSMA, Reims, FRANCE. Montage d’un laser à cascade quantique en cavité externe ; enseignements en informatique.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First line intensities of the ν 3 + ν 6 band of methyl fluoride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ziadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael M. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Nikitin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aroui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 348, pp.109684. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2025.109684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Line Intensities of the Ν3+Ν6 Band of Methyl Fluoride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazem Ziadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Nikitin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aroui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 348, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.5253187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Resolution FTIR Spectroscopy of CH3F: Global Effective Hamiltonian Analysis of the Ground State and the 2ν3, ν3 + ν6, and 2ν6 Bands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazem Ziadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael M. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30 (22), pp.4389. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules30224389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365117v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements and calculations of H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O broadened by CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; collisional parameters for planetary atmospheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Ducreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vispoel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.R. Gamache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lepère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 345, pp.109576. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2025.109576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of New Measurements of 18O-substituted Isotopic Species 16O16O18O and 16O18O16O of Ozone in the THz and Far-Infrared Ranges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Starikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Manceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Burgalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric and Oceanic Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (2), pp.132-141. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S1024856024700167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone spectroscopy in the terahertz range from first high-resolution Synchrotron SOLEIL experiments combined with far-infrared measurements and ab initio intensity calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.G. Tyuterev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Manceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Tashkun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 305, pp.123456. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.saa.2023.123456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of H2O broadened by CO2 line-shape parameters: Beyond the Voigt profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É. Ducreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lepère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vispoel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 323, pp.109026. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2024.109026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved calibration procedures for the EM27/SUN spectrometers of the COllaborative Carbon Column Observing Network (COCCON)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Hase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darko Dubravica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blumenstock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (8), pp.2433 - 2463. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-15-2433-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range-resolved detection of boundary layer stable water vapor isotopologues using a ground-based 1.98 µm differential absorption LIDAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Hamperl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Dherbecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Raybaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Totems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chazette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (26), pp.47199-47215. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/oe.472451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03908665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absorption of deuterated water vapor in the 1.98 µm spectral region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Régalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Capitaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mikhailenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 276, pp.107915. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2021.107915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential absorption lidar for water vapor isotopologues in the 1.98 μm spectral region: sensitivity analysis with respect to regional atmospheric variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Hamperl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Capitaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Dherbecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Raybaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chazette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (10), pp.6675-6693. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-14-6675-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03238468v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FRIPON: a worldwide network to track incoming meteoroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Zanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Malgoyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 644 (6), pp.A53. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202038649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line positions and intensities in the ν2 fundamental band of sulfuryl fluoride using the C2 top data system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadoua Hmida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rotger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Manceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 227, pp.63-71. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2019.01.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line position analysis of the ( ν 9 , ν 7 , ν 3 ) bending triad of SO2F2 using the C 2 v Top Data System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hmida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rotger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Manceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 339, pp.23-30. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jms.2017.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line position analysis of the ν 2 band of SO 2 F 2 using the C 2v Top Data System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hmida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rotger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Manceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 325, pp.29-34. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jms.2016.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low frequency dielectric loss of metal/insulator/organic semiconductor junctions in ambient conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pleutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Zander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bejbouji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (10), pp.1916-1924. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orgel.2012.04.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous-wave quantum cascade lasers absorption spectrometers for trace gas detection in the atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zéninari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Decarpenterie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (4), pp.805-812. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S1054660X11070127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoacoustic spectroscopy for trace gas detection with cryogenic and room-temperature continuous-wave quantum cascade lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zeninari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Decarpenterie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (2), pp.194-201. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/s11534-009-0042-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed quantum-cascade-laser spectroscopy with intermediate-size pulses: application to NH3 in the 10 μm region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zeninari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Parvitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 100 (2), pp.265-273. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-010-3993-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser diode absorption spectroscopy for accurate CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; line parameters at 2 μm: consequences for space-based DIAL measurements and potential biases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Marnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48 (29), pp.5475-5483. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.48.005475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative method for gas detection using pulsed quantum-cascade-laser spectrometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Parvitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zeninari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (2), pp.181. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.34.000181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of a quantum cascade laser used in both cw and pulsed modes. Application to the study of SO2 lines around 9 μm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Parvitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zéninari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 90 (2), pp.177-186. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-007-2857-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A complete study of CO2 line parameters around 4845cm−1 for Lidar applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Parvitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 109 (3), pp.426-434. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2007.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of line parameters with a quantum cascade laser spectrometer around : Comparison with calculations of the and bands of and the band of</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Zéninari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Parvitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 105 (2), pp.312-325. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2006.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WRF-Chem CO2 simulation over a medium sized city: An evaluation across grey-zone resolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lauvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Crevoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vianna, France. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-18123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the impact of using CO2-collisional parameters in atmospheric water vapor retrievals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Ducreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Régalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lepère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Vispoel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europlanet Science Congress 2024, held 8-13 September, 2024 at Freie Universität, Berlin, Germany. Online at https://www.epsc2024.eu/, id. EPSC2024-663</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Berlin, France. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2024-663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WaVIL : a Differential Absorption LIDAR for Water Vapor and Isotope HDO Observation in the Lower Troposphere -Instrument Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Hamperl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Capitaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Santagata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Dherbecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Melkonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Applications to Chemical, Security and Environmental Analysis 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Washington, United States. pp.LM4A.4, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/LACSEA.2020.LM4A.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse diélectrique de jonctions metal/insulator/organic semiconductor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Zander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pleutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lmimouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TELECOM'2013 and 8èmes Journées Franco-Maghrébines des Micro-ondes et leurs Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Marrakech, Maroc. papier 304, 1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponses diélectriques de jonctions métal/oxyde/pentacène/métal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Zander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pleutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Parbaile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Congrès National sur les Dispositifs Electroniques Organiques, DIELOR 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic processes at organic interfaces : traps, dipoles and ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pleutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MINOTOR Workshop - Modelling of electronic processes at interfaces in organic-based electronic devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency dielectric analysis of metal/insulator/organic semi-conductor junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Zander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pleutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lmimouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Organic Electronics, ICOE 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Tarragona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability studies of pentacene-based thin film transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pleutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Zander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bejbouji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society Spring Meeting, MRS Spring 2012, Symposium J : Organic and Hybrid-Organic Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, San Francisco, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie d'admittance de jonctions métal/isolant/pentacene/métal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pleutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Zander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bejbouji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Nanostructures π-Conjugués, MNPC 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Obernai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Admittance model of metal/insulator/organic semiconductor capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Zander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lmimouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vuillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Organic Electronics, ICOE 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'une cellule métal/oxyde/pentacène/métal par spectroscopie d'admittance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Zander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lmimouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vuillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Congrès sur les Dispositifs Electroniques Organiques, DIELOR 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency response of metal/insulator/organic semiconductor/metal structure. Influence of the self assembled monolayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Zander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lmimouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lenfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Meeting on Molecular Electronics, ElecMol'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical evaluation of the performance of EM27/SUN measurements as part of the MAGIC initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Habchi El Fenniri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Hamdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Te</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jeseck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienna, France. 2025, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-20456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic Data at High Temperature for Exoplanetary Studies: The e-PYTHEAS Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coustenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Campargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael M. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamic Evolution of Atmospheric, Ecological, and Hydrological Systems in Circum-Mediterranean Regions. MedGU 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.263-267, 2025, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-86777-4_49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications des lasers à cascade quantique pulsés à l’étude de l’atmosphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grouiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Optique [physics.optics]. Université de Reims Champagne-Ardenne, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03631551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId179"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -5506,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FE4DB7F9"/>
+    <w:nsid w:val="8EB5C4DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5654,347 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4A16AD35"/>
-[...295 lines deleted...]
-    <w:nsid w:val="F42CB9DA"/>
+    <w:nsid w:val="1D56DC5B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6102,56 +407,50 @@
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
-  </w:num>
-[...4 lines deleted...]
-    <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -6190,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aeris-data.fr/projects/magic/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-20-CE04-0003" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-16-CE01-0009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457374v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ziadi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Rey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grouiez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Nikitin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aroui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2025.109684" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357095v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Ziadi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grouiez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Nikitin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Aroui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.5253187" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05365117v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Voute" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Tison" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30224389" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349648v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Ducreux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vispoel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.R. Gamache" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lep&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2025.109576" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753994v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Starikova" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barbe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Manceron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Burgalat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1024856024700167" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753987v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.G. Tyuterev" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Tashkun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2023.123456" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753990v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Ducreux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2024.109026" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657389v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alberti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Hase" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Frey" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darko Dubravica" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blumenstock" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-15-2433-2022" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03908665v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Hamperl" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Dherbecourt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Raybaut" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Totems" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chazette" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.472451" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349993v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence R&#233;galia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Capitaine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mikhailenko" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2021.107915" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03238468v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-14-6675-2021" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097279v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Zanda" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bouley" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jeanne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Malgoyre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038649" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356342v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadoua Hmida" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cours" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rotger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2019.01.026" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632431v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hmida" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boudon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2017.07.005" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632415v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faye" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2016.05.007" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787369v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Ledru" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pleutin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Zander" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bejbouji" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2012.04.035" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632645v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Joly" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Z&#233;ninari" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Decarpenterie" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cousin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1054660X11070127" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632652v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Zeninari" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grossel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Decarpenterie" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11534-009-0042-8" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632648v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Parvitte" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-010-3993-y" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-64NC06LX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632676v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.000181" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429159v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marnas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gibert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bruneau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.48.005475" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632685v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2007.06.003" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4WQ72TC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632690v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Courtois" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-007-2857-6" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NM5XM553-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632693v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Z&#233;ninari" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Joly" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Parvitte" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2006.11.006" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FPXSW3NG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357420v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Abdallah" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lauvaux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Crevoisier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-18123" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357002v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Ducreux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lep&#232;re" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Vispoel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-663" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152591v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Santagata" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Melkonian" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/LACSEA.2020.LM4A.4" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804735v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ledru" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zander" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pleutin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lmimouni" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797691v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Parbaile" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797679v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Clement" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gu&#233;rin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797680v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797703v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807723v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574078v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vuillaume" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574077v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574103v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lenfant" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444807v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coustenis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Campargue" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Georges" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-86777-4_49" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03631551v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bruno-grouiez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1908-2427" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13598579X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/215157527" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359297841" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457374v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ziadi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Rey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grouiez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Nikitin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aroui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2025.109684" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357095v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Ziadi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grouiez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Nikitin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Aroui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.5253187" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05365117v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Voute" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Tison" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30224389" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349648v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Ducreux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vispoel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.R. Gamache" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lep&#232;re" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2025.109576" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753994v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Starikova" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barbe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Manceron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Burgalat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1024856024700167" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753987v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.G. Tyuterev" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Tashkun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2023.123456" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753990v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Ducreux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2024.109026" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657389v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alberti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Hase" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Frey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darko Dubravica" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blumenstock" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-15-2433-2022" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03908665v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Hamperl" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Dherbecourt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Raybaut" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Totems" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chazette" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.472451" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349993v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence R&#233;galia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Capitaine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mikhailenko" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2021.107915" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03238468v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-14-6675-2021" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097279v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Zanda" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bouley" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jeanne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Malgoyre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038649" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356342v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadoua Hmida" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cours" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rotger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2019.01.026" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632431v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hmida" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boudon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2017.07.005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632415v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faye" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2016.05.007" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787369v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Ledru" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pleutin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Zander" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bejbouji" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2012.04.035" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632645v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Joly" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Z&#233;ninari" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Decarpenterie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cousin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1054660X11070127" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632652v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Zeninari" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grossel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Decarpenterie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11534-009-0042-8" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632648v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Parvitte" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-010-3993-y" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-64NC06LX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429159v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marnas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gibert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bruneau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.48.005475" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632676v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.000181" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632690v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Courtois" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-007-2857-6" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NM5XM553-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632685v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2007.06.003" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4WQ72TC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632693v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Z&#233;ninari" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Joly" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Parvitte" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2006.11.006" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FPXSW3NG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357420v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Abdallah" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lauvaux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Crevoisier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-18123" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357002v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Ducreux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lep&#232;re" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Vispoel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-663" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152591v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Santagata" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Melkonian" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/LACSEA.2020.LM4A.4" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804735v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ledru" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zander" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pleutin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lmimouni" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797691v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Parbaile" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797679v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Clement" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gu&#233;rin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797680v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797703v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807723v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574078v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vuillaume" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574077v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574103v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lenfant" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357397v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar El Habchi El Fenniri" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Hamdouni" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Te" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jeseck" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-20456" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444807v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coustenis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Campargue" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Georges" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-86777-4_49" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03631551v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>