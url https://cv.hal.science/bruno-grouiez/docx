--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:107.2625698324px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bruno GROUIEZ </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Bruno GROUIEZIngénieur de Recherche Climate Impacts on Environment Laboratory (CIEL) EMR CNRS 7007 - AEROLABU.F.R. Sciences Exactes et NaturellesBâtiment 6Moulin de la Housse B.P. 103951687 Reims Cedex 2https://www.aerolab- innovation.com</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bruno-grouiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1908-2427</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13598579X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">215157527</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000359297841</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activités de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'ai obtenu mon doctorat en physique à l'Université de Reims Champagne-Ardenne (URCA), France, en 2008, avec une thèse intitulée « Applications des lasers à cascade quantique pulsés à l’étude de l’atmosphère ». J’ai ensuite effectué un post-doctorat au CEA Saclay, au sein du LILM (Laboratoire d’Interactions Laser-Matière), avant de rejoindre l’Université de Reims en tant qu’ingénieur de recherche.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De 2009 à 2013, j’ai mené des travaux au laboratoire CReSTIC portant sur la caractérisation de matériaux organiques, notamment le pentacène. De 2013 à fin 2025, j’ai exercé au GSMA, où j’étais responsable du fonctionnement de deux instruments : un spectromètre à transformée de Fourier haute résolution (IFS 125 HR Bruker), dédié à l’étude des paramètres spectroscopiques de molécules d'intérêt atmopshérique (contribution aux bases de données HITRAN, GEISA et S&MPO-VAMDC), ainsi qu’un spectromètre EM27/SUN dans le cadre du réseau COCCON, utilisé pour la quantification des gaz à effet de serre.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis janvier 2026, à la suite de la restructuration du GSMA, j’exerce mes fonctions au sein du laboratoire CIEL, au sein de l’EMR CNRS 7007 EROLAB. J’y suis responsable des mesures par occultation solaire à l’aide d’un EM27/SUN et je participe notamment aux activités de calibration/validation de la mission spatiale MicroCarb.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participations Actuelles dans des projets de recherche </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">* Depuis 2025 : Participation aux activités de calibration/validation de MicroCarb (https://cnes.fr/projets/microcarb)* Depuis 2020 : Initiative MAGIC (https://www.aeris-data.fr/projects/magic/)* Depuis 2014 : FRIPON (réseau de détection de météorites) (référent local)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Anciennes participations dans des projets de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">* 2021-2025 : ANR [ICAR-HO2] (https://anr.fr/Projet-ANR-20-CE04-0003) (développement d’un instrument dédié à la mesure du radical HO2)* 2022 : Proposal SOLEIL 20211156 (mars 2022, ozone)* 2017-2022 : [ANR WaVIL](https://anr.fr/Projet-ANR-16-CE01-0009) (spectroscopie haute résolution de la molécule d’eau)* 2017 : Proposal SOLEIL 20161195 (juin 2017, méthane)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formations</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Octobre 2005 – Décembre 2008 (Thèse) : « Applications des lasers à cascade quantique pulsés à l’étude de l’atmosphère »Direction : Pr. B. PARVITTE et Pr. V. ZENINARI(Mention très honorable avec félicitations du jury)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2005 : DEA Méthodes Physiques d’Analyse et Instrumentation (MPAI), Université de Reims (Mention Bien, deuxième de la promotion).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expériences professionnelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">* 2026-present : Ingénieur de recherche au laboratoire CIEL (Climate Impacts on Environment Laboratory), Reims, FRANCE. Étude des gaz à effet de serre par différentes techniques de spectroscopie infrarouge ; spectroscopie moléculaire et mesures atmosphériques.* 2013-present : Ingénieur de recherche au Groupe de Spectrométrie Moléculaire et Atmosphère (GSMA), Reims, FRANCE. Étude des gaz à effet de serre par spectroscopie infrarouge ; spectroscopie moléculaire et mesures atmosphériques.* 2009-2013 : Ingénieur de recherche au laboratoire CReSTIC (Centre de Recherche en Sciences et Technologies de l'Information et de la Communication), Reims, FRANCE. Mesures par spectroscopie d’admittance sur des jonctions métal/semi-conducteur organique/métal ; analyse de la réponse diélectrique de matériaux organiques (pentacène) ; caractérisation des phénomènes de relaxation de charges dans les transistors organiques.* 2009 (sept-nov) : Ingénieur-chercheur (CDD, post-doctorat) au Laboratoire d’Interaction Laser-Matière (LIM), CEA-Saclay, Paris, FRANCE. Développement d’un banc de mesure basé sur la technique CRDS (Cavity Ring-Down Spectroscopy).* 2008-2009 : Attaché temporaire d’enseignement et de recherche au GSMA, Reims, FRANCE. Montage d’un laser à cascade quantique en cavité externe ; enseignements en informatique.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First line intensities of the ν 3 + ν 6 band of methyl fluoride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ziadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael M. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Nikitin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aroui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 348, pp.109684. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2025.109684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Line Intensities of the Ν3+Ν6 Band of Methyl Fluoride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazem Ziadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Nikitin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aroui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 348, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.5253187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Resolution FTIR Spectroscopy of CH3F: Global Effective Hamiltonian Analysis of the Ground State and the 2ν3, ν3 + ν6, and 2ν6 Bands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazem Ziadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael M. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30 (22), pp.4389. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules30224389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365117v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements and calculations of H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O broadened by CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; collisional parameters for planetary atmospheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Ducreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vispoel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.R. Gamache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lepère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 345, pp.109576. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2025.109576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of New Measurements of 18O-substituted Isotopic Species 16O16O18O and 16O18O16O of Ozone in the THz and Far-Infrared Ranges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Starikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Manceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Burgalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric and Oceanic Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (2), pp.132-141. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S1024856024700167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone spectroscopy in the terahertz range from first high-resolution Synchrotron SOLEIL experiments combined with far-infrared measurements and ab initio intensity calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.G. Tyuterev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Manceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Tashkun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 305, pp.123456. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.saa.2023.123456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of H2O broadened by CO2 line-shape parameters: Beyond the Voigt profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É. Ducreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lepère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vispoel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 323, pp.109026. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2024.109026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved calibration procedures for the EM27/SUN spectrometers of the COllaborative Carbon Column Observing Network (COCCON)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Hase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darko Dubravica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blumenstock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (8), pp.2433 - 2463. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-15-2433-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range-resolved detection of boundary layer stable water vapor isotopologues using a ground-based 1.98 µm differential absorption LIDAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Hamperl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Dherbecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Raybaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Totems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chazette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (26), pp.47199-47215. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/oe.472451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03908665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absorption of deuterated water vapor in the 1.98 µm spectral region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Régalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Capitaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mikhailenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 276, pp.107915. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2021.107915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential absorption lidar for water vapor isotopologues in the 1.98 μm spectral region: sensitivity analysis with respect to regional atmospheric variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Hamperl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Capitaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Dherbecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Raybaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chazette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (10), pp.6675-6693. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-14-6675-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03238468v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FRIPON: a worldwide network to track incoming meteoroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Zanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Malgoyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 644 (6), pp.A53. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202038649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line positions and intensities in the ν2 fundamental band of sulfuryl fluoride using the C2 top data system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadoua Hmida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rotger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Manceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 227, pp.63-71. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2019.01.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line position analysis of the ( ν 9 , ν 7 , ν 3 ) bending triad of SO2F2 using the C 2 v Top Data System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hmida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rotger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Manceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 339, pp.23-30. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jms.2017.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line position analysis of the ν 2 band of SO 2 F 2 using the C 2v Top Data System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hmida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rotger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Manceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 325, pp.29-34. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jms.2016.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low frequency dielectric loss of metal/insulator/organic semiconductor junctions in ambient conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pleutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Zander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bejbouji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (10), pp.1916-1924. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orgel.2012.04.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous-wave quantum cascade lasers absorption spectrometers for trace gas detection in the atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zéninari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Decarpenterie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (4), pp.805-812. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S1054660X11070127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoacoustic spectroscopy for trace gas detection with cryogenic and room-temperature continuous-wave quantum cascade lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zeninari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Decarpenterie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (2), pp.194-201. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/s11534-009-0042-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed quantum-cascade-laser spectroscopy with intermediate-size pulses: application to NH3 in the 10 μm region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zeninari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Parvitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 100 (2), pp.265-273. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-010-3993-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser diode absorption spectroscopy for accurate CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; line parameters at 2 μm: consequences for space-based DIAL measurements and potential biases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Marnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48 (29), pp.5475-5483. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.48.005475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative method for gas detection using pulsed quantum-cascade-laser spectrometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Parvitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zeninari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (2), pp.181. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.34.000181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of a quantum cascade laser used in both cw and pulsed modes. Application to the study of SO2 lines around 9 μm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Parvitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zéninari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 90 (2), pp.177-186. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-007-2857-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A complete study of CO2 line parameters around 4845cm−1 for Lidar applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Parvitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 109 (3), pp.426-434. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2007.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of line parameters with a quantum cascade laser spectrometer around : Comparison with calculations of the and bands of and the band of</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Zéninari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Parvitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 105 (2), pp.312-325. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2006.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WRF-Chem CO2 simulation over a medium sized city: An evaluation across grey-zone resolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lauvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Crevoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vianna, France. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-18123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the impact of using CO2-collisional parameters in atmospheric water vapor retrievals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Ducreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Régalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lepère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Vispoel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europlanet Science Congress 2024, held 8-13 September, 2024 at Freie Universität, Berlin, Germany. Online at https://www.epsc2024.eu/, id. EPSC2024-663</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Berlin, France. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2024-663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WaVIL : a Differential Absorption LIDAR for Water Vapor and Isotope HDO Observation in the Lower Troposphere -Instrument Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Hamperl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Capitaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Santagata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Dherbecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Melkonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Applications to Chemical, Security and Environmental Analysis 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Washington, United States. pp.LM4A.4, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/LACSEA.2020.LM4A.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse diélectrique de jonctions metal/insulator/organic semiconductor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Zander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pleutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lmimouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TELECOM'2013 and 8èmes Journées Franco-Maghrébines des Micro-ondes et leurs Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Marrakech, Maroc. papier 304, 1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponses diélectriques de jonctions métal/oxyde/pentacène/métal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Zander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pleutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Parbaile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Congrès National sur les Dispositifs Electroniques Organiques, DIELOR 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic processes at organic interfaces : traps, dipoles and ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pleutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MINOTOR Workshop - Modelling of electronic processes at interfaces in organic-based electronic devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency dielectric analysis of metal/insulator/organic semi-conductor junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Zander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pleutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lmimouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Organic Electronics, ICOE 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Tarragona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability studies of pentacene-based thin film transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pleutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Zander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bejbouji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society Spring Meeting, MRS Spring 2012, Symposium J : Organic and Hybrid-Organic Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, San Francisco, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie d'admittance de jonctions métal/isolant/pentacene/métal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pleutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Zander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bejbouji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Nanostructures π-Conjugués, MNPC 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Obernai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Admittance model of metal/insulator/organic semiconductor capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Zander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lmimouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vuillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Organic Electronics, ICOE 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'une cellule métal/oxyde/pentacène/métal par spectroscopie d'admittance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Zander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lmimouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vuillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Congrès sur les Dispositifs Electroniques Organiques, DIELOR 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency response of metal/insulator/organic semiconductor/metal structure. Influence of the self assembled monolayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Zander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lmimouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lenfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Meeting on Molecular Electronics, ElecMol'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical evaluation of the performance of EM27/SUN measurements as part of the MAGIC initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Habchi El Fenniri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Hamdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Te</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jeseck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienna, France. 2025, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-20456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic Data at High Temperature for Exoplanetary Studies: The e-PYTHEAS Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coustenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Campargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael M. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamic Evolution of Atmospheric, Ecological, and Hydrological Systems in Circum-Mediterranean Regions. MedGU 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.263-267, 2025, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-86777-4_49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications des lasers à cascade quantique pulsés à l’étude de l’atmosphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grouiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Optique [physics.optics]. Université de Reims Champagne-Ardenne, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03631551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId179"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:107.2625698324px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bruno GROUIEZ </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Bruno GROUIEZIngénieur de Recherche Climate Impacts on Environment Laboratory (CIEL) EMR CNRS 7007 - AEROLABU.F.R. Sciences Exactes et NaturellesBâtiment 6Moulin de la Housse B.P. 103951687 Reims Cedex 2https://www.aerolab- innovation.com</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bruno-grouiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1908-2427</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13598579X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">215157527</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000359297841</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activités de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'ai obtenu mon doctorat en physique à l'Université de Reims Champagne-Ardenne (URCA), France, en 2008, avec une thèse intitulée « Applications des lasers à cascade quantique pulsés à l’étude de l’atmosphère ». J’ai ensuite effectué un post-doctorat au CEA Saclay, au sein du LILM (Laboratoire d’Interactions Laser-Matière), avant de rejoindre l’Université de Reims en tant qu’ingénieur de recherche.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De 2009 à 2013, j’ai mené des travaux au laboratoire CReSTIC portant sur la caractérisation de matériaux organiques, notamment le pentacène. De 2013 à fin 2025, j’ai exercé au GSMA, où j’étais responsable du fonctionnement de deux instruments : un spectromètre à transformée de Fourier haute résolution (IFS 125 HR Bruker), dédié à l’étude des paramètres spectroscopiques de molécules d'intérêt atmopshérique (contribution aux bases de données HITRAN, GEISA et S&MPO-VAMDC), ainsi qu’un spectromètre EM27/SUN dans le cadre du réseau COCCON, utilisé pour la quantification des gaz à effet de serre.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis janvier 2026, à la suite de la restructuration du GSMA, j’exerce mes fonctions au sein du laboratoire CIEL, au sein de l’EMR CNRS 7007 EROLAB. J’y suis responsable des mesures par occultation solaire à l’aide d’un EM27/SUN et je participe notamment aux activités de calibration/validation de la mission spatiale MicroCarb.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participations Actuelles dans des projets de recherche </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">* Depuis 2025 : Participation aux activités de calibration/validation de MicroCarb (https://cnes.fr/projets/microcarb)* Depuis 2020 : Initiative MAGIC (https://www.aeris-data.fr/projects/magic/)* Depuis 2014 : FRIPON (réseau de détection de météorites) (référent local)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Anciennes participations dans des projets de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">* 2021-2025 : ANR [ICAR-HO2] (https://anr.fr/Projet-ANR-20-CE04-0003) (développement d’un instrument dédié à la mesure du radical HO2)* 2022 : Proposal SOLEIL 20211156 (mars 2022, ozone)* 2017-2022 : [ANR WaVIL](https://anr.fr/Projet-ANR-16-CE01-0009) (spectroscopie haute résolution de la molécule d’eau)* 2017 : Proposal SOLEIL 20161195 (juin 2017, méthane)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formations</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Octobre 2005 – Décembre 2008 (Thèse) : « Applications des lasers à cascade quantique pulsés à l’étude de l’atmosphère »Direction : Pr. B. PARVITTE et Pr. V. ZENINARI(Mention très honorable avec félicitations du jury)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2005 : DEA Méthodes Physiques d’Analyse et Instrumentation (MPAI), Université de Reims (Mention Bien, deuxième de la promotion).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expériences professionnelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">* 2026-present : Ingénieur de recherche au laboratoire CIEL (Climate Impacts on Environment Laboratory), Reims, FRANCE. Étude des gaz à effet de serre par différentes techniques de spectroscopie infrarouge ; spectroscopie moléculaire et mesures atmosphériques.* 2013-present : Ingénieur de recherche au Groupe de Spectrométrie Moléculaire et Atmosphère (GSMA), Reims, FRANCE. Étude des gaz à effet de serre par spectroscopie infrarouge ; spectroscopie moléculaire et mesures atmosphériques.* 2009-2013 : Ingénieur de recherche au laboratoire CReSTIC (Centre de Recherche en Sciences et Technologies de l'Information et de la Communication), Reims, FRANCE. Mesures par spectroscopie d’admittance sur des jonctions métal/semi-conducteur organique/métal ; analyse de la réponse diélectrique de matériaux organiques (pentacène) ; caractérisation des phénomènes de relaxation de charges dans les transistors organiques.* 2009 (sept-nov) : Ingénieur-chercheur (CDD, post-doctorat) au Laboratoire d’Interaction Laser-Matière (LIM), CEA-Saclay, Paris, FRANCE. Développement d’un banc de mesure basé sur la technique CRDS (Cavity Ring-Down Spectroscopy).* 2008-2009 : Attaché temporaire d’enseignement et de recherche au GSMA, Reims, FRANCE. Montage d’un laser à cascade quantique en cavité externe ; enseignements en informatique.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of new spectra of 18O-substituted isotopic ozone species using SOLEIL experimental setup in the THz and far-infrared ranges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.N. Starikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Manceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.G. Tyuterev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.109927. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2026.109927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05596508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First line intensities of the ν 3 + ν 6 band of methyl fluoride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ziadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael M. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Nikitin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aroui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 348, pp.109684. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2025.109684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Resolution FTIR Spectroscopy of CH3F: Global Effective Hamiltonian Analysis of the Ground State and the 2ν3, ν3 + ν6, and 2ν6 Bands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazem Ziadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael M. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30 (22), pp.4389. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules30224389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365117v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements and calculations of H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O broadened by CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; collisional parameters for planetary atmospheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Ducreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vispoel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.R. Gamache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lepère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 345, pp.109576. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2025.109576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone spectroscopy in the terahertz range from first high-resolution Synchrotron SOLEIL experiments combined with far-infrared measurements and ab initio intensity calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.G. Tyuterev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Manceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Tashkun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 305, pp.123456. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.saa.2023.123456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of New Measurements of 18O-substituted Isotopic Species 16O16O18O and 16O18O16O of Ozone in the THz and Far-Infrared Ranges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Starikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Manceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Burgalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric and Oceanic Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (2), pp.132-141. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S1024856024700167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of H2O broadened by CO2 line-shape parameters: Beyond the Voigt profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É. Ducreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lepère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vispoel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 323, pp.109026. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2024.109026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range-resolved detection of boundary layer stable water vapor isotopologues using a ground-based 1.98 µm differential absorption LIDAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Hamperl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Dherbecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Raybaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Totems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chazette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (26), pp.47199-47215. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/oe.472451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03908665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved calibration procedures for the EM27/SUN spectrometers of the COllaborative Carbon Column Observing Network (COCCON)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Hase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darko Dubravica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blumenstock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (8), pp.2433 - 2463. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-15-2433-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absorption of deuterated water vapor in the 1.98 µm spectral region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Régalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Capitaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mikhailenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 276, pp.107915. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2021.107915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential absorption lidar for water vapor isotopologues in the 1.98 μm spectral region: sensitivity analysis with respect to regional atmospheric variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Hamperl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Capitaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Dherbecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Raybaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chazette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (10), pp.6675-6693. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-14-6675-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03238468v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FRIPON: a worldwide network to track incoming meteoroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Zanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Malgoyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 644 (6), pp.A53. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202038649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line positions and intensities in the ν2 fundamental band of sulfuryl fluoride using the C2 top data system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadoua Hmida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rotger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Manceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 227, pp.63-71. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2019.01.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line position analysis of the ( ν 9 , ν 7 , ν 3 ) bending triad of SO2F2 using the C 2 v Top Data System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hmida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rotger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Manceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 339, pp.23-30. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jms.2017.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line position analysis of the ν 2 band of SO 2 F 2 using the C 2v Top Data System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hmida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rotger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Manceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 325, pp.29-34. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jms.2016.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low frequency dielectric loss of metal/insulator/organic semiconductor junctions in ambient conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pleutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Zander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bejbouji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (10), pp.1916-1924. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orgel.2012.04.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous-wave quantum cascade lasers absorption spectrometers for trace gas detection in the atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zéninari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Decarpenterie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (4), pp.805-812. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S1054660X11070127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoacoustic spectroscopy for trace gas detection with cryogenic and room-temperature continuous-wave quantum cascade lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zeninari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Decarpenterie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (2), pp.194-201. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/s11534-009-0042-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed quantum-cascade-laser spectroscopy with intermediate-size pulses: application to NH3 in the 10 μm region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zeninari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Parvitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 100 (2), pp.265-273. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-010-3993-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser diode absorption spectroscopy for accurate CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; line parameters at 2 μm: consequences for space-based DIAL measurements and potential biases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Marnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48 (29), pp.5475-5483. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.48.005475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative method for gas detection using pulsed quantum-cascade-laser spectrometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Parvitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zeninari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (2), pp.181. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.34.000181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A complete study of CO2 line parameters around 4845cm−1 for Lidar applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Parvitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 109 (3), pp.426-434. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2007.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of a quantum cascade laser used in both cw and pulsed modes. Application to the study of SO2 lines around 9 μm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Parvitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zéninari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 90 (2), pp.177-186. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-007-2857-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of SO2 line parameters with a quantum cascade laser spectrometer around 1090 cm-1. Comparison with theoretical calculations of the nu1 and nu1 + nu2 – nu2 bands of 32SO2 and the nu1 band of 34SO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Zéninari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Parvitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 105 (2), pp.312-325. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2006.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New CO2-collisional parameters for H2O: their impact on water vapor retrievals in Venus’ atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Ducreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Vispoel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Gamache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lepère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPSC-DPS Joint Meeting 2025 - Finlandia Hall Helsinki, Finland - 7–12 September 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Helsinki, Finland. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc-dps2025-753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05586515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WRF-Chem CO2 simulation over a medium sized city: An evaluation across grey-zone resolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lauvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Crevoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vianna, France. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-18123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New H2O broadened by CO2 collisional parameters: from lab to atmospheric retrievals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Ducreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lepère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Vispoel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 17th International HITRAN Conference (combined with the 16th ASA Conference) Center for Astrophysics | Harvard &amp; Smithsonian, Cambridge, Massachusetts, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Cambridge (Harvard University), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the impact of using CO2-collisional parameters in atmospheric water vapor retrievals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Ducreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Régalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lepère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Vispoel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europlanet Science Congress 2024, held 8-13 September, 2024 at Freie Universität, Berlin, Germany. Online at https://www.epsc2024.eu/, id. EPSC2024-663</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Berlin, France. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2024-663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Far infrared spectroscopy of the ozone molecule and its isotopomers between 50 and 800 cm-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Manceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir G. Tyuterev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Burgalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th ASA Conference (united with 16th HITRAN Conference), Reims, France, 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of broadening line parameters on H2O retrievals in CO2 dense atmospheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Erwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Gamache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Vispoel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU22-7138, 23–27 May 2022, Vienna (Austria) (6min)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-7138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05586975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WaVIL : a Differential Absorption LIDAR for Water Vapor and Isotope HDO Observation in the Lower Troposphere -Instrument Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Hamperl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Capitaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Santagata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Dherbecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Melkonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Applications to Chemical, Security and Environmental Analysis 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Washington, United States. pp.LM4A.4, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/LACSEA.2020.LM4A.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse diélectrique de jonctions metal/insulator/organic semiconductor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Zander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pleutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lmimouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TELECOM'2013 and 8èmes Journées Franco-Maghrébines des Micro-ondes et leurs Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Marrakech, Maroc. papier 304, 1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponses diélectriques de jonctions métal/oxyde/pentacène/métal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Zander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pleutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Parbaile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Congrès National sur les Dispositifs Electroniques Organiques, DIELOR 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic processes at organic interfaces : traps, dipoles and ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pleutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MINOTOR Workshop - Modelling of electronic processes at interfaces in organic-based electronic devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency dielectric analysis of metal/insulator/organic semi-conductor junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Zander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pleutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lmimouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Organic Electronics, ICOE 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Tarragona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability studies of pentacene-based thin film transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pleutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Zander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bejbouji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society Spring Meeting, MRS Spring 2012, Symposium J : Organic and Hybrid-Organic Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, San Francisco, CA, United States. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/opl.2012.1248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie d'admittance de jonctions métal/isolant/pentacene/métal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pleutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Zander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bejbouji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Nanostructures π-Conjugués, MNPC 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Obernai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Admittance model of metal/insulator/organic semiconductor capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Zander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lmimouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vuillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Organic Electronics, ICOE 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'une cellule métal/oxyde/pentacène/métal par spectroscopie d'admittance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Zander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lmimouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vuillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Congrès sur les Dispositifs Electroniques Organiques, DIELOR 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency response of metal/insulator/organic semiconductor/metal structure. Influence of the self assembled monolayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Zander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lmimouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lenfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Meeting on Molecular Electronics, ElecMol'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2O broadened by CO2 lineshape parameters measurements for CO2-rich atmospheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Ducreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Régalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lepère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 27th International Conference on High-Resolution Molecular Spectroscopy Bologna, Italy, September 2 – 6, 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Bologne (ITA), Italy. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the Voigt line profile for H2O - CO2 collision system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Ducreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lepère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Vispoel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">METAMORPHOSE 2024 - scientific day - Université de Mons, Mons, Belgium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Mons, Belgique, Belgium. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05591677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical evaluation of the performance of EM27/SUN measurements as part of the MAGIC initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Habchi El Fenniri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Hamdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Te</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jeseck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienna, France. 2025, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-20456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurements by Ultra-Light SpEctrometer&amp;quot; (AMULSE) dedicated to vertical profile measurements of greenhouse gases (CO2, CH4) under stratospheric balloons: instrumental development and field application.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Maamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Decarpenterie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dumelié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016, held 17-22 April, 2016 in Vienna Austria, id. EPSC2016-13468 - Poster in Session AS4.16/GI2.1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne (Austria), Austria. 18, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05591659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic Data at High Temperature for Exoplanetary Studies: The e-PYTHEAS Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coustenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Campargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael M. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamic Evolution of Atmospheric, Ecological, and Hydrological Systems in Circum-Mediterranean Regions. MedGU 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.263-267, 2025, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-86777-4_49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous-wave distributed feedback quantum cascade laser spectrometers for the study of the atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zéninari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Parvitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nova Science Publishers, Inc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Laser and Optics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, , pp.49 - 81, 2010, 978-161761486-6, 978-160741854-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications des lasers à cascade quantique pulsés à l’étude de l’atmosphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grouiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Optique [physics.optics]. Université de Reims Champagne-Ardenne, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03631551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Line Intensities of the Ν3+Ν6 Band of Methyl Fluoride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazem Ziadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Nikitin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aroui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId203"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8EB5C4DE"/>
+    <w:nsid w:val="F429B100"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1D56DC5B"/>
+    <w:nsid w:val="AF28D92A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bruno-grouiez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1908-2427" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13598579X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/215157527" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359297841" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457374v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ziadi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Rey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grouiez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Nikitin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aroui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2025.109684" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357095v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Ziadi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grouiez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Nikitin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Aroui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.5253187" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05365117v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Voute" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Tison" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30224389" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349648v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Ducreux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vispoel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.R. Gamache" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lep&#232;re" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2025.109576" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753994v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Starikova" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barbe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Manceron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Burgalat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1024856024700167" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753987v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.G. Tyuterev" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Tashkun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2023.123456" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753990v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Ducreux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2024.109026" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657389v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alberti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Hase" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Frey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darko Dubravica" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blumenstock" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-15-2433-2022" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03908665v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Hamperl" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Dherbecourt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Raybaut" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Totems" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chazette" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.472451" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349993v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence R&#233;galia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Capitaine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mikhailenko" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2021.107915" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03238468v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-14-6675-2021" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097279v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Zanda" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bouley" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jeanne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Malgoyre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038649" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356342v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadoua Hmida" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cours" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rotger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2019.01.026" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632431v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hmida" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boudon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2017.07.005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632415v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faye" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2016.05.007" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787369v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Ledru" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pleutin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Zander" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bejbouji" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2012.04.035" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632645v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Joly" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Z&#233;ninari" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Decarpenterie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cousin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1054660X11070127" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632652v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Zeninari" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grossel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Decarpenterie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11534-009-0042-8" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632648v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Parvitte" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-010-3993-y" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-64NC06LX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429159v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marnas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gibert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bruneau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.48.005475" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632676v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.000181" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632690v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Courtois" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-007-2857-6" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NM5XM553-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632685v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2007.06.003" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4WQ72TC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632693v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Z&#233;ninari" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Joly" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Parvitte" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2006.11.006" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FPXSW3NG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357420v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Abdallah" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lauvaux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Crevoisier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-18123" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357002v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Ducreux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lep&#232;re" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Vispoel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-663" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152591v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Santagata" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Melkonian" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/LACSEA.2020.LM4A.4" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804735v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ledru" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zander" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pleutin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lmimouni" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797691v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Parbaile" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797679v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Clement" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gu&#233;rin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797680v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797703v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807723v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574078v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vuillaume" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574077v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574103v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lenfant" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357397v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar El Habchi El Fenniri" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Hamdouni" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Te" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jeseck" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-20456" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444807v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coustenis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Campargue" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Georges" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-86777-4_49" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03631551v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bruno-grouiez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1908-2427" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13598579X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/215157527" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359297841" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596508v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.N. Starikova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Manceron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grouiez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.G. Tyuterev" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2026.109927" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457374v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ziadi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Rey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Nikitin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aroui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2025.109684" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05365117v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Ziadi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Voute" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Tison" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grouiez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30224389" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349648v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Ducreux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vispoel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.R. Gamache" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lep&#232;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2025.109576" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753987v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Tashkun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2023.123456" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753994v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Starikova" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barbe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Burgalat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1024856024700167" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753990v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Ducreux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2024.109026" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03908665v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Hamperl" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Dherbecourt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Raybaut" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Totems" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chazette" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.472451" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657389v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alberti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Hase" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Frey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darko Dubravica" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blumenstock" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-15-2433-2022" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349993v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence R&#233;galia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Capitaine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mikhailenko" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2021.107915" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03238468v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-14-6675-2021" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097279v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Zanda" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bouley" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jeanne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Malgoyre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038649" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356342v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadoua Hmida" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cours" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rotger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2019.01.026" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632431v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hmida" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boudon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2017.07.005" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MTFRM425-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632415v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faye" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2016.05.007" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KSRCVH0D-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787369v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Ledru" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pleutin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Zander" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bejbouji" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2012.04.035" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632645v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Joly" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Z&#233;ninari" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Decarpenterie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cousin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1054660X11070127" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632652v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Zeninari" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grossel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Decarpenterie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11534-009-0042-8" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632648v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Parvitte" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-010-3993-y" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-64NC06LX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429159v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marnas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gibert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bruneau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.48.005475" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632676v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.000181" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632685v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2007.06.003" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4WQ72TC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632690v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Courtois" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-007-2857-6" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NM5XM553-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632693v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Z&#233;ninari" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Joly" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Parvitte" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2006.11.006" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FPXSW3NG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586515v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Ducreux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Vispoel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gamache" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lep&#232;re" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-753" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357420v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Abdallah" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lauvaux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Crevoisier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-18123" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590373v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Robert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357002v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-663" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589589v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Manceron" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir G. Tyuterev" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Burgalat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586975v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Erwin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7138" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152591v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Santagata" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Melkonian" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/LACSEA.2020.LM4A.4" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804735v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ledru" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zander" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pleutin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lmimouni" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797691v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Parbaile" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797679v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Clement" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gu&#233;rin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797680v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797703v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2012.1248" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807723v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574078v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vuillaume" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574077v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574103v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lenfant" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590404v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591677v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357397v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar El Habchi El Fenniri" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Hamdouni" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Te" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jeseck" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-20456" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591659v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Maamary" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cousin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumeli&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444807v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coustenis" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Campargue" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Georges" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-86777-4_49" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589471v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03631551v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357095v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rey" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Nikitin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Aroui" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>