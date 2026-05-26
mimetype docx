--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:107.2625698324px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bruno GROUIEZ </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Bruno GROUIEZIngénieur de Recherche Climate Impacts on Environment Laboratory (CIEL) EMR CNRS 7007 - AEROLABU.F.R. Sciences Exactes et NaturellesBâtiment 6Moulin de la Housse B.P. 103951687 Reims Cedex 2https://www.aerolab- innovation.com</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bruno-grouiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1908-2427</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13598579X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">215157527</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000359297841</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activités de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'ai obtenu mon doctorat en physique à l'Université de Reims Champagne-Ardenne (URCA), France, en 2008, avec une thèse intitulée « Applications des lasers à cascade quantique pulsés à l’étude de l’atmosphère ». J’ai ensuite effectué un post-doctorat au CEA Saclay, au sein du LILM (Laboratoire d’Interactions Laser-Matière), avant de rejoindre l’Université de Reims en tant qu’ingénieur de recherche.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De 2009 à 2013, j’ai mené des travaux au laboratoire CReSTIC portant sur la caractérisation de matériaux organiques, notamment le pentacène. De 2013 à fin 2025, j’ai exercé au GSMA, où j’étais responsable du fonctionnement de deux instruments : un spectromètre à transformée de Fourier haute résolution (IFS 125 HR Bruker), dédié à l’étude des paramètres spectroscopiques de molécules d'intérêt atmopshérique (contribution aux bases de données HITRAN, GEISA et S&MPO-VAMDC), ainsi qu’un spectromètre EM27/SUN dans le cadre du réseau COCCON, utilisé pour la quantification des gaz à effet de serre.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis janvier 2026, à la suite de la restructuration du GSMA, j’exerce mes fonctions au sein du laboratoire CIEL, au sein de l’EMR CNRS 7007 EROLAB. J’y suis responsable des mesures par occultation solaire à l’aide d’un EM27/SUN et je participe notamment aux activités de calibration/validation de la mission spatiale MicroCarb.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participations Actuelles dans des projets de recherche </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">* Depuis 2025 : Participation aux activités de calibration/validation de MicroCarb (https://cnes.fr/projets/microcarb)* Depuis 2020 : Initiative MAGIC (https://www.aeris-data.fr/projects/magic/)* Depuis 2014 : FRIPON (réseau de détection de météorites) (référent local)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Anciennes participations dans des projets de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">* 2021-2025 : ANR [ICAR-HO2] (https://anr.fr/Projet-ANR-20-CE04-0003) (développement d’un instrument dédié à la mesure du radical HO2)* 2022 : Proposal SOLEIL 20211156 (mars 2022, ozone)* 2017-2022 : [ANR WaVIL](https://anr.fr/Projet-ANR-16-CE01-0009) (spectroscopie haute résolution de la molécule d’eau)* 2017 : Proposal SOLEIL 20161195 (juin 2017, méthane)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formations</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Octobre 2005 – Décembre 2008 (Thèse) : « Applications des lasers à cascade quantique pulsés à l’étude de l’atmosphère »Direction : Pr. B. PARVITTE et Pr. V. ZENINARI(Mention très honorable avec félicitations du jury)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2005 : DEA Méthodes Physiques d’Analyse et Instrumentation (MPAI), Université de Reims (Mention Bien, deuxième de la promotion).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expériences professionnelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">* 2026-present : Ingénieur de recherche au laboratoire CIEL (Climate Impacts on Environment Laboratory), Reims, FRANCE. Étude des gaz à effet de serre par différentes techniques de spectroscopie infrarouge ; spectroscopie moléculaire et mesures atmosphériques.* 2013-present : Ingénieur de recherche au Groupe de Spectrométrie Moléculaire et Atmosphère (GSMA), Reims, FRANCE. Étude des gaz à effet de serre par spectroscopie infrarouge ; spectroscopie moléculaire et mesures atmosphériques.* 2009-2013 : Ingénieur de recherche au laboratoire CReSTIC (Centre de Recherche en Sciences et Technologies de l'Information et de la Communication), Reims, FRANCE. Mesures par spectroscopie d’admittance sur des jonctions métal/semi-conducteur organique/métal ; analyse de la réponse diélectrique de matériaux organiques (pentacène) ; caractérisation des phénomènes de relaxation de charges dans les transistors organiques.* 2009 (sept-nov) : Ingénieur-chercheur (CDD, post-doctorat) au Laboratoire d’Interaction Laser-Matière (LIM), CEA-Saclay, Paris, FRANCE. Développement d’un banc de mesure basé sur la technique CRDS (Cavity Ring-Down Spectroscopy).* 2008-2009 : Attaché temporaire d’enseignement et de recherche au GSMA, Reims, FRANCE. Montage d’un laser à cascade quantique en cavité externe ; enseignements en informatique.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of new spectra of 18O-substituted isotopic ozone species using SOLEIL experimental setup in the THz and far-infrared ranges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.N. Starikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Manceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.G. Tyuterev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.109927. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2026.109927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05596508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First line intensities of the ν 3 + ν 6 band of methyl fluoride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ziadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael M. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Nikitin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aroui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 348, pp.109684. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2025.109684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Resolution FTIR Spectroscopy of CH3F: Global Effective Hamiltonian Analysis of the Ground State and the 2ν3, ν3 + ν6, and 2ν6 Bands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazem Ziadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael M. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30 (22), pp.4389. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules30224389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365117v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements and calculations of H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O broadened by CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; collisional parameters for planetary atmospheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Ducreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vispoel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.R. Gamache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lepère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 345, pp.109576. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2025.109576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone spectroscopy in the terahertz range from first high-resolution Synchrotron SOLEIL experiments combined with far-infrared measurements and ab initio intensity calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.G. Tyuterev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Manceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Tashkun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 305, pp.123456. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.saa.2023.123456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of New Measurements of 18O-substituted Isotopic Species 16O16O18O and 16O18O16O of Ozone in the THz and Far-Infrared Ranges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Starikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Manceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Burgalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric and Oceanic Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (2), pp.132-141. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S1024856024700167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of H2O broadened by CO2 line-shape parameters: Beyond the Voigt profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É. Ducreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lepère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vispoel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 323, pp.109026. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2024.109026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range-resolved detection of boundary layer stable water vapor isotopologues using a ground-based 1.98 µm differential absorption LIDAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Hamperl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Dherbecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Raybaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Totems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chazette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (26), pp.47199-47215. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/oe.472451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03908665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved calibration procedures for the EM27/SUN spectrometers of the COllaborative Carbon Column Observing Network (COCCON)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Hase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darko Dubravica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blumenstock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (8), pp.2433 - 2463. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-15-2433-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absorption of deuterated water vapor in the 1.98 µm spectral region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Régalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Capitaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mikhailenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 276, pp.107915. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2021.107915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential absorption lidar for water vapor isotopologues in the 1.98 μm spectral region: sensitivity analysis with respect to regional atmospheric variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Hamperl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Capitaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Dherbecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Raybaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chazette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (10), pp.6675-6693. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-14-6675-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03238468v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FRIPON: a worldwide network to track incoming meteoroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Zanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Malgoyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 644 (6), pp.A53. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202038649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line positions and intensities in the ν2 fundamental band of sulfuryl fluoride using the C2 top data system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadoua Hmida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rotger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Manceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 227, pp.63-71. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2019.01.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line position analysis of the ( ν 9 , ν 7 , ν 3 ) bending triad of SO2F2 using the C 2 v Top Data System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hmida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rotger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Manceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 339, pp.23-30. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jms.2017.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line position analysis of the ν 2 band of SO 2 F 2 using the C 2v Top Data System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hmida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rotger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Manceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 325, pp.29-34. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jms.2016.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low frequency dielectric loss of metal/insulator/organic semiconductor junctions in ambient conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pleutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Zander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bejbouji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (10), pp.1916-1924. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orgel.2012.04.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous-wave quantum cascade lasers absorption spectrometers for trace gas detection in the atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zéninari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Decarpenterie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (4), pp.805-812. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S1054660X11070127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoacoustic spectroscopy for trace gas detection with cryogenic and room-temperature continuous-wave quantum cascade lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zeninari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Decarpenterie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (2), pp.194-201. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/s11534-009-0042-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed quantum-cascade-laser spectroscopy with intermediate-size pulses: application to NH3 in the 10 μm region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zeninari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Parvitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 100 (2), pp.265-273. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-010-3993-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser diode absorption spectroscopy for accurate CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; line parameters at 2 μm: consequences for space-based DIAL measurements and potential biases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Marnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48 (29), pp.5475-5483. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.48.005475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative method for gas detection using pulsed quantum-cascade-laser spectrometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Parvitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zeninari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (2), pp.181. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.34.000181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A complete study of CO2 line parameters around 4845cm−1 for Lidar applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Parvitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 109 (3), pp.426-434. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2007.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of a quantum cascade laser used in both cw and pulsed modes. Application to the study of SO2 lines around 9 μm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Parvitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zéninari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 90 (2), pp.177-186. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-007-2857-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of SO2 line parameters with a quantum cascade laser spectrometer around 1090 cm-1. Comparison with theoretical calculations of the nu1 and nu1 + nu2 – nu2 bands of 32SO2 and the nu1 band of 34SO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Zéninari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Parvitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 105 (2), pp.312-325. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2006.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New CO2-collisional parameters for H2O: their impact on water vapor retrievals in Venus’ atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Ducreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Vispoel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Gamache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lepère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPSC-DPS Joint Meeting 2025 - Finlandia Hall Helsinki, Finland - 7–12 September 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Helsinki, Finland. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc-dps2025-753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05586515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WRF-Chem CO2 simulation over a medium sized city: An evaluation across grey-zone resolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lauvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Crevoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vianna, France. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-18123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New H2O broadened by CO2 collisional parameters: from lab to atmospheric retrievals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Ducreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lepère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Vispoel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 17th International HITRAN Conference (combined with the 16th ASA Conference) Center for Astrophysics | Harvard &amp; Smithsonian, Cambridge, Massachusetts, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Cambridge (Harvard University), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the impact of using CO2-collisional parameters in atmospheric water vapor retrievals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Ducreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Régalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lepère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Vispoel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europlanet Science Congress 2024, held 8-13 September, 2024 at Freie Universität, Berlin, Germany. Online at https://www.epsc2024.eu/, id. EPSC2024-663</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Berlin, France. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2024-663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Far infrared spectroscopy of the ozone molecule and its isotopomers between 50 and 800 cm-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Manceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir G. Tyuterev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Burgalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th ASA Conference (united with 16th HITRAN Conference), Reims, France, 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of broadening line parameters on H2O retrievals in CO2 dense atmospheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Erwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Gamache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Vispoel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU22-7138, 23–27 May 2022, Vienna (Austria) (6min)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-7138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05586975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WaVIL : a Differential Absorption LIDAR for Water Vapor and Isotope HDO Observation in the Lower Troposphere -Instrument Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Hamperl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Capitaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Santagata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Dherbecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Melkonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Applications to Chemical, Security and Environmental Analysis 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Washington, United States. pp.LM4A.4, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/LACSEA.2020.LM4A.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse diélectrique de jonctions metal/insulator/organic semiconductor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Zander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pleutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lmimouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TELECOM'2013 and 8èmes Journées Franco-Maghrébines des Micro-ondes et leurs Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Marrakech, Maroc. papier 304, 1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponses diélectriques de jonctions métal/oxyde/pentacène/métal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Zander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pleutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Parbaile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Congrès National sur les Dispositifs Electroniques Organiques, DIELOR 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic processes at organic interfaces : traps, dipoles and ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pleutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MINOTOR Workshop - Modelling of electronic processes at interfaces in organic-based electronic devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency dielectric analysis of metal/insulator/organic semi-conductor junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Zander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pleutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lmimouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Organic Electronics, ICOE 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Tarragona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability studies of pentacene-based thin film transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pleutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Zander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bejbouji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society Spring Meeting, MRS Spring 2012, Symposium J : Organic and Hybrid-Organic Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, San Francisco, CA, United States. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/opl.2012.1248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie d'admittance de jonctions métal/isolant/pentacene/métal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pleutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Zander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bejbouji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Nanostructures π-Conjugués, MNPC 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Obernai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Admittance model of metal/insulator/organic semiconductor capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Zander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lmimouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vuillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Organic Electronics, ICOE 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'une cellule métal/oxyde/pentacène/métal par spectroscopie d'admittance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Zander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lmimouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vuillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Congrès sur les Dispositifs Electroniques Organiques, DIELOR 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency response of metal/insulator/organic semiconductor/metal structure. Influence of the self assembled monolayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Zander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lmimouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lenfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Meeting on Molecular Electronics, ElecMol'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2O broadened by CO2 lineshape parameters measurements for CO2-rich atmospheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Ducreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Régalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lepère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 27th International Conference on High-Resolution Molecular Spectroscopy Bologna, Italy, September 2 – 6, 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Bologne (ITA), Italy. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the Voigt line profile for H2O - CO2 collision system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Ducreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lepère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Vispoel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">METAMORPHOSE 2024 - scientific day - Université de Mons, Mons, Belgium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Mons, Belgique, Belgium. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05591677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical evaluation of the performance of EM27/SUN measurements as part of the MAGIC initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Habchi El Fenniri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Hamdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Te</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jeseck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienna, France. 2025, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-20456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurements by Ultra-Light SpEctrometer&amp;quot; (AMULSE) dedicated to vertical profile measurements of greenhouse gases (CO2, CH4) under stratospheric balloons: instrumental development and field application.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Maamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Decarpenterie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dumelié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016, held 17-22 April, 2016 in Vienna Austria, id. EPSC2016-13468 - Poster in Session AS4.16/GI2.1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne (Austria), Austria. 18, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05591659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic Data at High Temperature for Exoplanetary Studies: The e-PYTHEAS Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coustenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Campargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael M. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamic Evolution of Atmospheric, Ecological, and Hydrological Systems in Circum-Mediterranean Regions. MedGU 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.263-267, 2025, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-86777-4_49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous-wave distributed feedback quantum cascade laser spectrometers for the study of the atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zéninari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Parvitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nova Science Publishers, Inc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Laser and Optics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, , pp.49 - 81, 2010, 978-161761486-6, 978-160741854-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications des lasers à cascade quantique pulsés à l’étude de l’atmosphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grouiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Optique [physics.optics]. Université de Reims Champagne-Ardenne, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03631551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Line Intensities of the Ν3+Ν6 Band of Methyl Fluoride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazem Ziadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Nikitin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aroui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId203"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:107.2625698324px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bruno GROUIEZ </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Bruno GROUIEZIngénieur de Recherche Climate Impacts on Environment Laboratory (CIEL) EMR CNRS 7007 - AEROLABU.F.R. Sciences Exactes et NaturellesBâtiment 6Moulin de la Housse B.P. 103951687 Reims Cedex 2https://www.aerolab- innovation.com</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bruno-grouiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1908-2427</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13598579X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">215157527</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000359297841</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activités de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'ai obtenu mon doctorat en physique à l'Université de Reims Champagne-Ardenne (URCA), France, en 2008, avec une thèse intitulée « Applications des lasers à cascade quantique pulsés à l’étude de l’atmosphère ». J’ai ensuite effectué un post-doctorat au CEA Saclay, au sein du LILM (Laboratoire d’Interactions Laser-Matière), avant de rejoindre l’Université de Reims en tant qu’ingénieur de recherche.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De 2009 à 2013, j’ai mené des travaux au laboratoire CReSTIC portant sur la caractérisation de matériaux organiques, notamment le pentacène. De 2013 à fin 2025, j’ai exercé au GSMA, où j’étais responsable du fonctionnement de deux instruments : un spectromètre à transformée de Fourier haute résolution (IFS 125 HR Bruker), dédié à l’étude des paramètres spectroscopiques de molécules d'intérêt atmopshérique (contribution aux bases de données HITRAN, GEISA et S&MPO-VAMDC), ainsi qu’un spectromètre EM27/SUN dans le cadre du réseau COCCON, utilisé pour la quantification des gaz à effet de serre.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis janvier 2026, à la suite de la restructuration du GSMA, j’exerce mes fonctions au sein du laboratoire CIEL, au sein de l’EMR CNRS 7007 EROLAB. J’y suis responsable des mesures par occultation solaire à l’aide d’un EM27/SUN et je participe notamment aux activités de calibration/validation de la mission spatiale MicroCarb.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participations Actuelles dans des projets de recherche </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">* Depuis 2025 : Participation aux activités de calibration/validation de MicroCarb (https://cnes.fr/projets/microcarb)* Depuis 2020 : Initiative MAGIC (https://www.aeris-data.fr/projects/magic/)* Depuis 2014 : FRIPON (réseau de détection de météorites) (référent local)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Anciennes participations dans des projets de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">* 2021-2025 : ANR [ICAR-HO2] (https://anr.fr/Projet-ANR-20-CE04-0003) (développement d’un instrument dédié à la mesure du radical HO2)* 2022 : Proposal SOLEIL 20211156 (mars 2022, ozone)* 2017-2022 : [ANR WaVIL](https://anr.fr/Projet-ANR-16-CE01-0009) (spectroscopie haute résolution de la molécule d’eau)* 2017 : Proposal SOLEIL 20161195 (juin 2017, méthane)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formations</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Octobre 2005 – Décembre 2008 (Thèse) : « Applications des lasers à cascade quantique pulsés à l’étude de l’atmosphère »Direction : Pr. B. PARVITTE et Pr. V. ZENINARI(Mention très honorable avec félicitations du jury)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2005 : DEA Méthodes Physiques d’Analyse et Instrumentation (MPAI), Université de Reims (Mention Bien, deuxième de la promotion).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expériences professionnelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">* 2026-present : Ingénieur de recherche au laboratoire CIEL (Climate Impacts on Environment Laboratory), Reims, FRANCE. Étude des gaz à effet de serre par différentes techniques de spectroscopie infrarouge ; spectroscopie moléculaire et mesures atmosphériques.* 2013-present : Ingénieur de recherche au Groupe de Spectrométrie Moléculaire et Atmosphère (GSMA), Reims, FRANCE. Étude des gaz à effet de serre par spectroscopie infrarouge ; spectroscopie moléculaire et mesures atmosphériques.* 2009-2013 : Ingénieur de recherche au laboratoire CReSTIC (Centre de Recherche en Sciences et Technologies de l'Information et de la Communication), Reims, FRANCE. Mesures par spectroscopie d’admittance sur des jonctions métal/semi-conducteur organique/métal ; analyse de la réponse diélectrique de matériaux organiques (pentacène) ; caractérisation des phénomènes de relaxation de charges dans les transistors organiques.* 2009 (sept-nov) : Ingénieur-chercheur (CDD, post-doctorat) au Laboratoire d’Interaction Laser-Matière (LIM), CEA-Saclay, Paris, FRANCE. Développement d’un banc de mesure basé sur la technique CRDS (Cavity Ring-Down Spectroscopy).* 2008-2009 : Attaché temporaire d’enseignement et de recherche au GSMA, Reims, FRANCE. Montage d’un laser à cascade quantique en cavité externe ; enseignements en informatique.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of new spectra of 18O-substituted isotopic ozone species using SOLEIL experimental setup in the THz and far-infrared ranges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.N. Starikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Manceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.G. Tyuterev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.109927. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2026.109927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05596508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First line intensities of the ν 3 + ν 6 band of methyl fluoride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ziadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael M. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Nikitin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aroui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 348, pp.109684. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2025.109684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Resolution FTIR Spectroscopy of CH3F: Global Effective Hamiltonian Analysis of the Ground State and the 2ν3, ν3 + ν6, and 2ν6 Bands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazem Ziadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael M. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30 (22), pp.4389. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules30224389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365117v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements and calculations of H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O broadened by CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; collisional parameters for planetary atmospheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Ducreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vispoel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.R. Gamache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lepère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 345, pp.109576. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2025.109576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of New Measurements of 18O-substituted Isotopic Species 16O16O18O and 16O18O16O of Ozone in the THz and Far-Infrared Ranges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Starikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Manceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Burgalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric and Oceanic Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (2), pp.132-141. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S1024856024700167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone spectroscopy in the terahertz range from first high-resolution Synchrotron SOLEIL experiments combined with far-infrared measurements and ab initio intensity calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.G. Tyuterev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Manceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Tashkun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 305, pp.123456. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.saa.2023.123456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of H2O broadened by CO2 line-shape parameters: Beyond the Voigt profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É. Ducreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lepère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vispoel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 323, pp.109026. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2024.109026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved calibration procedures for the EM27/SUN spectrometers of the COllaborative Carbon Column Observing Network (COCCON)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Hase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darko Dubravica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blumenstock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (8), pp.2433 - 2463. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-15-2433-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range-resolved detection of boundary layer stable water vapor isotopologues using a ground-based 1.98 µm differential absorption LIDAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Hamperl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Dherbecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Raybaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Totems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chazette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (26), pp.47199-47215. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/oe.472451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03908665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential absorption lidar for water vapor isotopologues in the 1.98 μm spectral region: sensitivity analysis with respect to regional atmospheric variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Hamperl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Capitaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Dherbecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Raybaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chazette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (10), pp.6675-6693. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-14-6675-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03238468v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absorption of deuterated water vapor in the 1.98 µm spectral region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Régalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Capitaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mikhailenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 276, pp.107915. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2021.107915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FRIPON: a worldwide network to track incoming meteoroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Zanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Malgoyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 644 (6), pp.A53. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202038649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line positions and intensities in the ν2 fundamental band of sulfuryl fluoride using the C2 top data system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadoua Hmida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rotger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Manceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 227, pp.63-71. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2019.01.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line position analysis of the ( ν 9 , ν 7 , ν 3 ) bending triad of SO2F2 using the C 2 v Top Data System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hmida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rotger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Manceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 339, pp.23-30. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jms.2017.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line position analysis of the ν 2 band of SO 2 F 2 using the C 2v Top Data System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hmida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rotger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Manceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 325, pp.29-34. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jms.2016.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low frequency dielectric loss of metal/insulator/organic semiconductor junctions in ambient conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pleutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Zander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bejbouji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (10), pp.1916-1924. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orgel.2012.04.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous-wave quantum cascade lasers absorption spectrometers for trace gas detection in the atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zéninari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Decarpenterie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (4), pp.805-812. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S1054660X11070127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoacoustic spectroscopy for trace gas detection with cryogenic and room-temperature continuous-wave quantum cascade lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zeninari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Decarpenterie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (2), pp.194-201. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/s11534-009-0042-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed quantum-cascade-laser spectroscopy with intermediate-size pulses: application to NH3 in the 10 μm region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zeninari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Parvitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 100 (2), pp.265-273. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-010-3993-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser diode absorption spectroscopy for accurate CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; line parameters at 2 μm: consequences for space-based DIAL measurements and potential biases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Marnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48 (29), pp.5475-5483. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.48.005475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative method for gas detection using pulsed quantum-cascade-laser spectrometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Parvitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zeninari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (2), pp.181. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.34.000181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of a quantum cascade laser used in both cw and pulsed modes. Application to the study of SO2 lines around 9 μm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Parvitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zéninari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 90 (2), pp.177-186. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-007-2857-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A complete study of CO2 line parameters around 4845cm−1 for Lidar applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Parvitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 109 (3), pp.426-434. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2007.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of SO2 line parameters with a quantum cascade laser spectrometer around 1090 cm-1. Comparison with theoretical calculations of the nu1 and nu1 + nu2 – nu2 bands of 32SO2 and the nu1 band of 34SO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Zéninari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Parvitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 105 (2), pp.312-325. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2006.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New CO2-collisional parameters for H2O: their impact on water vapor retrievals in Venus’ atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Ducreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Vispoel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Gamache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lepère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPSC-DPS Joint Meeting 2025 - Finlandia Hall Helsinki, Finland - 7–12 September 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Helsinki, Finland. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc-dps2025-753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05586515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WRF-Chem CO2 simulation over a medium sized city: An evaluation across grey-zone resolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lauvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Crevoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vianna, France. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-18123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the impact of using CO2-collisional parameters in atmospheric water vapor retrievals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Ducreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Régalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lepère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Vispoel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europlanet Science Congress 2024, held 8-13 September, 2024 at Freie Universität, Berlin, Germany. Online at https://www.epsc2024.eu/, id. EPSC2024-663</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Berlin, France. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2024-663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New H2O broadened by CO2 collisional parameters: from lab to atmospheric retrievals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Ducreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lepère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Vispoel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 17th International HITRAN Conference (combined with the 16th ASA Conference) Center for Astrophysics | Harvard &amp; Smithsonian, Cambridge, Massachusetts, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Cambridge (Harvard University), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of broadening line parameters on H2O retrievals in CO2 dense atmospheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Erwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Gamache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Vispoel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU22-7138, 23–27 May 2022, Vienna (Austria) (6min)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-7138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05586975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Far infrared spectroscopy of the ozone molecule and its isotopomers between 50 and 800 cm-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Manceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir G. Tyuterev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Burgalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th ASA Conference (united with 16th HITRAN Conference), Reims, France, 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WaVIL : a Differential Absorption LIDAR for Water Vapor and Isotope HDO Observation in the Lower Troposphere -Instrument Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Hamperl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Capitaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Santagata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Dherbecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Melkonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Applications to Chemical, Security and Environmental Analysis 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Washington, United States. pp.LM4A.4, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/LACSEA.2020.LM4A.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse diélectrique de jonctions metal/insulator/organic semiconductor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Zander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pleutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lmimouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TELECOM'2013 and 8èmes Journées Franco-Maghrébines des Micro-ondes et leurs Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Marrakech, Maroc. papier 304, 1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponses diélectriques de jonctions métal/oxyde/pentacène/métal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Zander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pleutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Parbaile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Congrès National sur les Dispositifs Electroniques Organiques, DIELOR 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic processes at organic interfaces : traps, dipoles and ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pleutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MINOTOR Workshop - Modelling of electronic processes at interfaces in organic-based electronic devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency dielectric analysis of metal/insulator/organic semi-conductor junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Zander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pleutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lmimouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Organic Electronics, ICOE 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Tarragona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability studies of pentacene-based thin film transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pleutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Zander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bejbouji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society Spring Meeting, MRS Spring 2012, Symposium J : Organic and Hybrid-Organic Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, San Francisco, CA, United States. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/opl.2012.1248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie d'admittance de jonctions métal/isolant/pentacene/métal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pleutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Zander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bejbouji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Nanostructures π-Conjugués, MNPC 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Obernai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Admittance model of metal/insulator/organic semiconductor capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Zander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lmimouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vuillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Organic Electronics, ICOE 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'une cellule métal/oxyde/pentacène/métal par spectroscopie d'admittance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Zander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lmimouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vuillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Congrès sur les Dispositifs Electroniques Organiques, DIELOR 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency response of metal/insulator/organic semiconductor/metal structure. Influence of the self assembled monolayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Zander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lmimouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lenfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Meeting on Molecular Electronics, ElecMol'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the Voigt line profile for H2O - CO2 collision system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Ducreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lepère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Vispoel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">METAMORPHOSE 2024 - scientific day - Université de Mons, Mons, Belgium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Mons, Belgique, Belgium. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05591677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2O broadened by CO2 lineshape parameters measurements for CO2-rich atmospheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Ducreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Régalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lepère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 27th International Conference on High-Resolution Molecular Spectroscopy Bologna, Italy, September 2 – 6, 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Bologne (ITA), Italy. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical evaluation of the performance of EM27/SUN measurements as part of the MAGIC initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Habchi El Fenniri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Hamdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Te</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jeseck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienna, France. 2025, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-20456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurements by Ultra-Light SpEctrometer&amp;quot; (AMULSE) dedicated to vertical profile measurements of greenhouse gases (CO2, CH4) under stratospheric balloons: instrumental development and field application.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Maamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Decarpenterie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dumelié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016, held 17-22 April, 2016 in Vienna Austria, id. EPSC2016-13468 - Poster in Session AS4.16/GI2.1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne (Austria), Austria. 18, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05591659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic Data at High Temperature for Exoplanetary Studies: The e-PYTHEAS Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coustenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Campargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael M. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamic Evolution of Atmospheric, Ecological, and Hydrological Systems in Circum-Mediterranean Regions. MedGU 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.263-267, 2025, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-86777-4_49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous-wave distributed feedback quantum cascade laser spectrometers for the study of the atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zéninari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Parvitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nova Science Publishers, Inc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Laser and Optics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, , pp.49 - 81, 2010, 978-161761486-6, 978-160741854-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications des lasers à cascade quantique pulsés à l’étude de l’atmosphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grouiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Optique [physics.optics]. Université de Reims Champagne-Ardenne, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03631551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Line Intensities of the Ν3+Ν6 Band of Methyl Fluoride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazem Ziadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Nikitin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aroui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId203"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F429B100"/>
+    <w:nsid w:val="A32033AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="AF28D92A"/>
+    <w:nsid w:val="0AF46D1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bruno-grouiez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1908-2427" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13598579X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/215157527" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359297841" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596508v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.N. Starikova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Manceron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grouiez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.G. Tyuterev" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2026.109927" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457374v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ziadi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Rey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Nikitin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aroui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2025.109684" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05365117v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Ziadi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Voute" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Tison" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grouiez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30224389" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349648v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Ducreux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vispoel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.R. Gamache" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lep&#232;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2025.109576" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753987v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Tashkun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2023.123456" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753994v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Starikova" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barbe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Burgalat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1024856024700167" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753990v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Ducreux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2024.109026" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03908665v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Hamperl" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Dherbecourt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Raybaut" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Totems" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chazette" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.472451" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657389v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alberti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Hase" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Frey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darko Dubravica" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blumenstock" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-15-2433-2022" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349993v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence R&#233;galia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Capitaine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mikhailenko" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2021.107915" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03238468v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-14-6675-2021" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097279v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Zanda" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bouley" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jeanne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Malgoyre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038649" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356342v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadoua Hmida" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cours" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rotger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2019.01.026" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632431v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hmida" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boudon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2017.07.005" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MTFRM425-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632415v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faye" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2016.05.007" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KSRCVH0D-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787369v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Ledru" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pleutin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Zander" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bejbouji" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2012.04.035" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632645v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Joly" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Z&#233;ninari" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Decarpenterie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cousin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1054660X11070127" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632652v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Zeninari" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grossel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Decarpenterie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11534-009-0042-8" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632648v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Parvitte" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-010-3993-y" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-64NC06LX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429159v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marnas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gibert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bruneau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.48.005475" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632676v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.000181" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632685v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2007.06.003" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4WQ72TC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632690v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Courtois" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-007-2857-6" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NM5XM553-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632693v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Z&#233;ninari" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Joly" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Parvitte" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2006.11.006" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FPXSW3NG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586515v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Ducreux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Vispoel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gamache" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lep&#232;re" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-753" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357420v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Abdallah" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lauvaux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Crevoisier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-18123" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590373v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Robert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357002v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-663" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589589v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Manceron" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir G. Tyuterev" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Burgalat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586975v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Erwin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7138" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152591v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Santagata" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Melkonian" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/LACSEA.2020.LM4A.4" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804735v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ledru" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zander" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pleutin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lmimouni" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797691v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Parbaile" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797679v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Clement" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gu&#233;rin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797680v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797703v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2012.1248" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807723v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574078v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vuillaume" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574077v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574103v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lenfant" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590404v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591677v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357397v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar El Habchi El Fenniri" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Hamdouni" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Te" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jeseck" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-20456" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591659v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Maamary" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cousin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumeli&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444807v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coustenis" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Campargue" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Georges" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-86777-4_49" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589471v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03631551v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357095v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rey" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Nikitin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Aroui" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bruno-grouiez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1908-2427" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13598579X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/215157527" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359297841" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596508v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.N. Starikova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Manceron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grouiez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.G. Tyuterev" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2026.109927" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457374v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ziadi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Rey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Nikitin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aroui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2025.109684" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05365117v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Ziadi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Voute" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Tison" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grouiez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30224389" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349648v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Ducreux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vispoel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.R. Gamache" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lep&#232;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2025.109576" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753994v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Starikova" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barbe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Burgalat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1024856024700167" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753987v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Tashkun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2023.123456" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753990v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Ducreux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2024.109026" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657389v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alberti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Hase" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Frey" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darko Dubravica" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blumenstock" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-15-2433-2022" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03908665v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Hamperl" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Dherbecourt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Raybaut" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Totems" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chazette" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.472451" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03238468v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Capitaine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-14-6675-2021" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349993v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence R&#233;galia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mikhailenko" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2021.107915" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097279v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Zanda" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bouley" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jeanne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Malgoyre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038649" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356342v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadoua Hmida" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cours" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rotger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2019.01.026" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632431v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hmida" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boudon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2017.07.005" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MTFRM425-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632415v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faye" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2016.05.007" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KSRCVH0D-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787369v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Ledru" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pleutin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Zander" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bejbouji" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2012.04.035" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632645v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Joly" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Z&#233;ninari" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Decarpenterie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cousin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1054660X11070127" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632652v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Zeninari" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grossel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Decarpenterie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11534-009-0042-8" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632648v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Parvitte" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-010-3993-y" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-64NC06LX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429159v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marnas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gibert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bruneau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.48.005475" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632676v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.000181" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632690v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Courtois" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-007-2857-6" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NM5XM553-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632685v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2007.06.003" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4WQ72TC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632693v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Z&#233;ninari" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Joly" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Parvitte" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2006.11.006" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FPXSW3NG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586515v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Ducreux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Vispoel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gamache" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lep&#232;re" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-753" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357420v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Abdallah" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lauvaux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Crevoisier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-18123" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357002v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-663" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590373v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Robert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586975v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Erwin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7138" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589589v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Manceron" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir G. Tyuterev" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Burgalat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152591v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Santagata" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Melkonian" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/LACSEA.2020.LM4A.4" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804735v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ledru" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zander" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pleutin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lmimouni" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797691v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Parbaile" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797679v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Clement" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gu&#233;rin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797680v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797703v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2012.1248" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807723v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574078v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vuillaume" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574077v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574103v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lenfant" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591677v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590404v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357397v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar El Habchi El Fenniri" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Hamdouni" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Te" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jeseck" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-20456" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591659v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Maamary" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cousin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumeli&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444807v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coustenis" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Campargue" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Georges" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-86777-4_49" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589471v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03631551v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357095v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rey" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Nikitin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Aroui" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>