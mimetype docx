--- v0 (2026-03-18)
+++ v1 (2026-04-08)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (65)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (66)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -368,291 +368,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04647006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the Decomposition Signal and Correcting Bulk Organic Data From a Peat Deposit, a Case Study at Low Latitudes (Cameroon)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Water budget of tropical volcanic lakes in center‐north Cameroon : reconciling the stable isotope and chloride mass balance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Sebag</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Grossi</w:t>
+                <w:t xml:space="preserve">Souleyman Abba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingrid Antheaume</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruno Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐luc Michelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Garcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2023.104589⟩</w:t>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37 (6), pp.e14923. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hyp.14923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04115489v1</w:t>
+                <w:t xml:space="preserve">hal-04320382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water budget of tropical volcanic lakes in center‐north Cameroon : reconciling the stable isotope and chloride mass balance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Souleyman Abba</w:t>
+                <w:t xml:space="preserve">Modeling the Decomposition Signal and Correcting Bulk Organic Data From a Peat Deposit, a Case Study at Low Latitudes (Cameroon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Schaaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Hamelin</w:t>
+                <w:t xml:space="preserve">David Sebag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Makou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐luc Michelot</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ingrid Antheaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 37 (6), pp.e14923. </w:t>
+              <w:t xml:space="preserve">Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 179, pp.104589. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hyp.14923⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2023.104589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04320382v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04115489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of intensive agriculture and geological heterogeneity on the recharge of an arid aquifer system (Saq-Ram, Arabian Peninsula) inferred from GRACE data</w:t>
               </w:r>
@@ -664,51 +664,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Séraphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Gonçalvès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Stieglitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -820,51 +820,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Stieglitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chekireb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 353 (1), pp.297-318. </w:t>
@@ -928,51 +928,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chekireb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Gonçalvès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1192,51 +1192,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 353 (1), pp.37-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1264,563 +1264,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03199907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercury Export Flux in the Arctic Ocean Estimated from 234 Th/ 238 U Disequilibria</w:t>
+                <w:t xml:space="preserve">Uranium isotopes as tracers of groundwater evolution in the Complexe Terminal aquifer of southern Tunisia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Tesán Onrubia</w:t>
+                <w:t xml:space="preserve">Friha Hadj Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariia Petrova</w:t>
+                <w:t xml:space="preserve">Najiba Chkir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viena Puigcorbé</w:t>
+                <w:t xml:space="preserve">Kamel Zouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erin Black</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ole Valk</w:t>
+                <w:t xml:space="preserve">Aissa Agoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.0c00055⟩</w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 547, pp.33-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2020.01.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02935259v1</w:t>
+                <w:t xml:space="preserve">hal-03165195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uranium isotopes as tracers of groundwater evolution in the Complexe Terminal aquifer of southern Tunisia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revisiting recharge and sustainability of the North-Western Sahara aquifers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Friha Hadj Ammar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Deschamps</w:t>
+                <w:t xml:space="preserve">Christine Vallet-Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Najiba Chkir</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aissa Agoune</w:t>
+                <w:t xml:space="preserve">Jade Petersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2020.01.024⟩</w:t>
+              <w:t xml:space="preserve">Regional Environmental Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10113-020-01627-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03165195v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02532697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting recharge and sustainability of the North-Western Sahara aquifers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mercury species export from the Arctic to the Atlantic Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariia Petrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Krisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julio Goncalves</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Hamelin</w:t>
+                <w:t xml:space="preserve">Pablo Lodeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Vallet-Coulomb</w:t>
+                <w:t xml:space="preserve">Ole Valk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jade Petersen</w:t>
+                <w:t xml:space="preserve">Aurélie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Environmental Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20 (2), </w:t>
+              <w:t xml:space="preserve">Marine Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 225, pp.103855. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10113-020-01627-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marchem.2020.103855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02532697v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercury species export from the Arctic to the Atlantic Ocean</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Mercury Export Flux in the Arctic Ocean Estimated from 234 Th/ 238 U Disequilibria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Tesán Onrubia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariia Petrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Lodeiro</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Viena Puigcorbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erin Black</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ole Valk</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 225, pp.103855. </w:t>
+              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (5), pp.795-801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marchem.2020.103855⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.0c00055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02935242v1</w:t>
+                <w:t xml:space="preserve">hal-02935259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water transit time and active recharge in the Sahel inferred by bomb-produced 36Cl</w:t>
               </w:r>
@@ -1832,64 +1832,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Mahamat Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1953,64 +1953,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling the hydrological budget of isolated and seasonally contrasted subtropical lakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vallet-Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guinbe Amngar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2616,781 +2616,781 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01566241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of 14 C and U-Th Ages in Corals from IODP #310 Cores Offshore Tahiti</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Durand</w:t>
+                <w:t xml:space="preserve">Hydrological, chemical, and isotopic budgets of Lake Chad: a quantitative assessment of evaporation, transpiration and infiltration fluxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Vallet-Coulomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamelin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Camoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiocarbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2458/azu_js_rc.v55i2.16134⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20 (4), pp.1599-1619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-20-1599-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05422851v1</w:t>
+                <w:t xml:space="preserve">hal-01457352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematics of U-Th disequilibrium in calcrete profiles : Lessons from southwest India</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Deschamps</w:t>
+                <w:t xml:space="preserve">Timescale of spheroidal weathering of a 293 kyr-old basaltic lava from Reunion Island, Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chabaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanni Gunnell</w:t>
+                <w:t xml:space="preserve">Philippe Dussouillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Curmi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Pelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 446, pp.54-69. </w:t>
+              <w:t xml:space="preserve">, 2016, 446 (SI), pp.110-125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2016.06.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2016.05.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606719v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01464511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timescale of spheroidal weathering of a 293 kyr-old basaltic lava from Reunion Island, Indian Ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deciphering time-dependent processes in soil and weathering profile evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chabaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Claude</w:t>
+                <w:t xml:space="preserve">Heather Handley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claude Hilaire-Marcel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 446 (SI), pp.110-125. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2016.05.018⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 446 (SI), pp.1-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2016.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01464511v1</w:t>
+                <w:t xml:space="preserve">hal-01765496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering time-dependent processes in soil and weathering profile evolution</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Comparison of 14 C and U-Th Ages in Corals from IODP #310 Cores Offshore Tahiti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Camoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2016.11.009⟩</w:t>
+              <w:t xml:space="preserve">Radiocarbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (4), pp.1947-1974. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2458/azu_js_rc.v55i2.16134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01765496v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05422851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrological, chemical, and isotopic budgets of Lake Chad: a quantitative assessment of evaporation, transpiration and infiltration fluxes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julio Goncalves</w:t>
+                <w:t xml:space="preserve">Systematics of U-Th disequilibrium in calcrete profiles : Lessons from southwest India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanni Gunnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Curmi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 446, pp.54-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2016.06.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/hess-20-1599-2016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01457352v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on ``Younger Dryas sea level and meltwater pulse 1B recorded in Barbados reefal crest coral Acropora palmata'' by N. A. Abdul et al</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Camoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paleoceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 31 (12), pp.1603-1608. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3418,303 +3418,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01765500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of 36Cl distribution : towards a new estimation of groundwater residence times in the confined aquifer of the LCB?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Bouchez</w:t>
+                <w:t xml:space="preserve">Declining water budget in a deep regional aquifer assessed by geostatistical simulations of stable isotopes: Case study of the Saharan “Continental Intercalaire”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Vallet-Coulomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Petersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.821-829. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2015.10.044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proeps.2015.07.035⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02052175v1</w:t>
+                <w:t xml:space="preserve">hal-01255926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Declining water budget in a deep regional aquifer assessed by geostatistical simulations of stable isotopes: Case study of the Saharan “Continental Intercalaire”</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Investigation of 36Cl distribution : towards a new estimation of groundwater residence times in the confined aquifer of the LCB?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Sylvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2015.10.044⟩</w:t>
+              <w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11th Applied Isotope Geochemistery Conference AIG-11, 13, pp.147-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeps.2015.07.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01255926v1</w:t>
+                <w:t xml:space="preserve">hal-02052175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of fault permeability during episodic fluid circulation : evidence for the effects of fluid–rock interactions from travertine studies (Utah–USA).</w:t>
               </w:r>
@@ -3834,90 +3834,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying paleorecharge in the Continental Intercalaire (CI) aquifer by a Monte-Carlo inversion approach of 36Cl/Cl data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Petersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Michelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3980,90 +3980,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying the modern recharge of the “fossil” Sahara aquifers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Petersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Baba-Sy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4136,77 +4136,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Camoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 483 (7391), pp.559-564. </w:t>
@@ -4283,51 +4283,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazuhiko Fujita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasufumi Iryu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cabioch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4372,867 +4372,867 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01495168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Laschamp geomagnetic dipole low expressed as a cosmogenic 10 Be atmospheric overproduction at ~41 ka</w:t>
+                <w:t xml:space="preserve">Major and trace element partition and fluxes in the Rhone River</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L L Ménabréaz ⁎</w:t>
+                <w:t xml:space="preserve">Patrick Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Thouveny</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Radakovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2011.10.037⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 285 (1-4), pp.15-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2011.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01420387v1</w:t>
+                <w:t xml:space="preserve">hal-01061560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Major and trace element partition and fluxes in the Rhone River</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Submarine groundwater discharge in a subsiding coastal lowland: A Ra-226 and Rn-222 investigation in the Southern Venice lagoon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gattacceca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Ollivier</w:t>
+                <w:t xml:space="preserve">Adriano Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Andrea Cucco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Olivier Radakovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 285 (1-4), pp.15-31. </w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 26 (5), pp.907-920. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2011.02.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2011.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01061560v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00799576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Submarine groundwater discharge in a subsiding coastal lowland: A Ra-226 and Rn-222 investigation in the Southern Venice lagoon</w:t>
+                <w:t xml:space="preserve">The Laschamp geomagnetic dipole low expressed as a cosmogenic 10 Be atmospheric overproduction at ~41 ka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Gattacceca</w:t>
+                <w:t xml:space="preserve">L L Ménabréaz ⁎</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriano Mayer</w:t>
+                <w:t xml:space="preserve">Nicolas Thouveny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Cucco</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Radakovitch</w:t>
+                <w:t xml:space="preserve">D L Bourlès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2011.03.001⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 312 (3-4), pp.305-317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2011.10.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00799576v1</w:t>
+                <w:t xml:space="preserve">hal-01420387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal variations of physical and chemical erosion: A three-year survey of the Rhone River (France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Speleothem evidence of warm episodes in northeast France during Marine Oxygen Isotope Stage 3 and implications for permafrost distribution in northern Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Pons-Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Radakovitch</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Losson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Brulhet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2009.10.037⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 74 (2), pp.246-251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yqres.2010.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01061559v1</w:t>
+                <w:t xml:space="preserve">halsde-00517745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speleothem evidence of warm episodes in northeast France during Marine Oxygen Isotope Stage 3 and implications for permafrost distribution in northern Europe</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Deglacial Meltwater Pulse 1B and Younger Dryas Sea Levels Revisited with Boreholes at Tahiti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jacques Brulhet</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Delanghe-Sabatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yqres.2010.06.007⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 327 (5970), pp.1235-1237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1180557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halsde-00517745v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05423686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deglacial Meltwater Pulse 1B and Younger Dryas Sea Levels Revisited with Boreholes at Tahiti</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Seasonal variations of physical and chemical erosion: A three-year survey of the Rhone River (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Doriane Delanghe-Sabatier</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Radakovitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 74 (3), pp.907-927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2009.10.037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1180557⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05423686v1</w:t>
+                <w:t xml:space="preserve">hal-01061559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotopic and geochemical characterization of salinization in the shallow aquifers of a reclaimed subsiding zone: The southern Venice Lagoon coastland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gattacceca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vallet-Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Radakovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 378 (1-2), pp.46-61. </w:t>
@@ -5416,90 +5416,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TIMS measurements of Ra-226 and Ra-228 in the Gulf of Lion, an attempt to quantify submarine groundwater discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Radakovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 109 (3-4), pp.337-354. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5571,51 +5571,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Brulhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Louis de Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5664,543 +5664,543 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00464867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric lead fallout over the last century recorded in Gulf of Lions sediments (Mediterranean Sea)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Origin of Ca in South Indian Calcretes Developed on Metamorphic Rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Miralles</w:t>
+                <w:t xml:space="preserve">S.M. Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Veron</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Y. Gunnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Curmi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 88 (1-3), pp.275--278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2005.08.055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2006.03.018⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01061573v1</w:t>
+                <w:t xml:space="preserve">hal-02478219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation of high-alkaline fluids in an argillaceous formation: Case study of the Khushaym Matruk natural analogue (Central Jordan)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atmospheric lead fallout over the last century recorded in Gulf of Lions sediments (Mediterranean Sea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Miralles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Techer</w:t>
+                <w:t xml:space="preserve">Alain Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Radakovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.N. Khoury</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Claude</w:t>
+                <w:t xml:space="preserve">T. Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2005.09.004⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 52 (11), pp.1364-1371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2006.03.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00077483v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01061573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of Ca in South Indian Calcretes Developed on Metamorphic Rocks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Durand</w:t>
+                <w:t xml:space="preserve">Propagation of high-alkaline fluids in an argillaceous formation: Case study of the Khushaym Matruk natural analogue (Central Jordan)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Techer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.N. Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.M. Ahmad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B Hamelin</w:t>
+                <w:t xml:space="preserve">F. Rassineux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Gunnell</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 88 (1-3), pp.275--278. </w:t>
+              <w:t xml:space="preserve">, 2006, 90, 1-2, pp.53-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2005.08.055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2005.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02478219v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00077483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enregistrement de Paléo-Mises en charge holocènes dans deux stalagmites du réseau du Rupt-du-Puits (Barrois, France). Analyses morphologiques des lamines et datations U/TH en TIMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Pons-Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Brulhet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geologica Belgica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 9 (3-4), pp.297-307</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6225,77 +6225,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unusual variations of dissolved As, Sb and Ni in the Rhone River during flood events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Radakovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 88 (1-3), pp.394-398. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6335,424 +6335,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01061575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karstification as geomorphological evidence of river incision : the karst of Cousance and the Marne valley (eastern Paris Basin)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Local erosion rates versus active tectonics: cosmic ray exposure modelling in Provence (south-east France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Siame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Sébrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Marc Cushing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terra Nova</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3121.2004.00544.x⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 220 (3-4), pp.345-364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0012-821X(04)00061-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00120309v1</w:t>
+                <w:t xml:space="preserve">hal-01457872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local erosion rates versus active tectonics: cosmic ray exposure modelling in Provence (south-east France)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamique de l'érosion dans le Barrois n et le Perthois (Est du Bassin parisien) : incision et karstification dans les bassins-versants de la Marne, de la Saulx et de l'Ornain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edward Marc Cushing</w:t>
+                <w:t xml:space="preserve">Dominique Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Allouc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Occhietti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0012-821X(04)00061-5⟩</w:t>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 15 (4), pp.305-318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/quate.2004.1777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01457872v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00120311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique de l'érosion dans le Barrois n et le Perthois (Est du Bassin parisien) : incision et karstification dans les bassins-versants de la Marne, de la Saulx et de l'Ornain</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+                <w:t xml:space="preserve">Karstification as geomorphological evidence of river incision : the karst of Cousance and the Marne valley (eastern Paris Basin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Pons-Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Brulhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Terra Nova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 16 (4), pp.167-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3121.2004.00544.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/quate.2004.1777⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00120311v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00120309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ORE, nouveaux observatoires de recherche sur l’environnement</w:t>
               </w:r>
@@ -6764,51 +6764,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bergametti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Météorologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Observation, 40, pp.10-107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6855,64 +6855,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New TIMS constraints on the uranium-238 and uranium-234 in seawaters from the main ocean basins and the Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Delanghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 80 (1), pp.79-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6952,521 +6952,521 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05424170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of oceanic circulation on contaminant lead distribution in the South Atlantic</w:t>
+                <w:t xml:space="preserve">Isotopic evidence of contaminant lead in the South Atlantic troposphere and surface waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.y Alleman</w:t>
+                <w:t xml:space="preserve">L.Y. Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.M Church</w:t>
+                <w:t xml:space="preserve">T.M. Church</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Ganguli</w:t>
+                <w:t xml:space="preserve">A.J. Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.J Véron</w:t>
+                <w:t xml:space="preserve">G. Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 48 (13), pp.2855-2876. </w:t>
+              <w:t xml:space="preserve">, 2001, 48 (13), pp.2811-2827. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0967-0645(01)00021-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0967-0645(01)00019-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02552909v1</w:t>
+                <w:t xml:space="preserve">hal-02552907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dead carbon in stalagmites: carbonate bedrock paleodissolution vs. ageing of soil organic matter. Implications for 13 C variations in speleothems</w:t>
+                <w:t xml:space="preserve">Role of oceanic circulation on contaminant lead distribution in the South Atlantic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Genty</w:t>
+                <w:t xml:space="preserve">L.y Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andy Baker</w:t>
+                <w:t xml:space="preserve">T.M Church</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Massault</w:t>
+                <w:t xml:space="preserve">P Ganguli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris Proctor</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mabs Gilmour</w:t>
+                <w:t xml:space="preserve">A.J Véron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 48 (13), pp.2855-2876. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0967-0645(01)00021-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0016-7037(01)00697-4⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03124808v1</w:t>
+                <w:t xml:space="preserve">hal-02552909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic evidence of contaminant lead in the South Atlantic troposphere and surface waters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dead carbon in stalagmites: carbonate bedrock paleodissolution vs. ageing of soil organic matter. Implications for 13 C variations in speleothems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.Y. Alleman</w:t>
+                <w:t xml:space="preserve">Andy Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.M. Church</w:t>
+                <w:t xml:space="preserve">Marc Massault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.J. Véron</w:t>
+                <w:t xml:space="preserve">Chris Proctor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Kim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B Hamelin</w:t>
+                <w:t xml:space="preserve">Mabs Gilmour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 48 (13), pp.2811-2827. </w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 65 (20), pp.3443-3457. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0967-0645(01)00019-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0016-7037(01)00697-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02552907v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03124808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lead sources and transfer in the coastal Mediterranean: evidence from stable lead isotopes in marine particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.Y. Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-C. Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7668,51 +7668,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotopic evidence of pollutant lead sources in Northwestern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7814,77 +7814,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiocarbon Calibration by Means of Mass Spectrometric &amp;lt;sup&amp;gt;230&amp;lt;/sup&amp;gt;Th/&amp;lt;sup&amp;gt;234&amp;lt;/sup&amp;gt;U and &amp;lt;sup&amp;gt;14&amp;lt;/sup&amp;gt; C Ages of Corals: An Updated Database Including Samples from Barbados, Mururoa and Tahiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Tisnerat-Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7938,358 +7938,358 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02497211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sr isotopic evidence for ion-exchange buffering in tropical laterites from the Parana, Brazil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isotopic evidence of pollutant lead transport from North America to the subtropical North Atlantic gyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Innocent</w:t>
+                <w:t xml:space="preserve">J.L. Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Michard</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Véron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0009-2541(96)00145-3⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 61 (20), pp.4423-4428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0016-7037(97)00242-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01424695v1</w:t>
+                <w:t xml:space="preserve">hal-02552917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic evidence of pollutant lead transport from North America to the subtropical North Atlantic gyre</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Hamelin</w:t>
+                <w:t xml:space="preserve">Sr isotopic evidence for ion-exchange buffering in tropical laterites from the Parana, Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Innocent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Michard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Malengreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Ferrand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Alleman</w:t>
+                <w:t xml:space="preserve">M Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Nicolas</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Y Noack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 61 (20), pp.4423-4428. </w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 136 (3-4), pp.219-232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0016-7037(97)00242-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0009-2541(96)00145-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02552917v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01424695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deglacial sea-level record from Tahiti corals and the timing of global meltwater discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8372,494 +8372,640 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03608456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U-Th ages obtained by mass spectrometry in corals from Barbados: sea level during the past 130,000 years</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Pleistocene sea levels and tectonic uplift based on dating of corals from Sumba Island, Indonesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jouannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Pirazzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/346456a0⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 23 (12), pp.1473-1476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/96GL01279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03560166v1</w:t>
+                <w:t xml:space="preserve">hal-03608443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U/Th and 14C ages of corals from Barbados and their use for calibrating the 14C time scale beyond 9000 years B.P.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Calibration of the 14C timescale over the past 30,000 years using mass spectrometric U–Th ages from Barbados corals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Fairbanks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Zindler</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0168-583X(90)90458-7⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 345 (6274), pp.405-410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/345405a0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03560199v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration of the 14C timescale over the past 30,000 years using mass spectrometric U–Th ages from Barbados corals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">U/Th and 14C ages of corals from Barbados and their use for calibrating the 14C time scale beyond 9000 years B.P.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Fairbanks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Zindler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 52 (3-4), pp.461-468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0168-583X(90)90458-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U-Th ages obtained by mass spectrometry in corals from Barbados: sea level during the past 130,000 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Fairbanks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1990, 345 (6274), pp.405-410. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/345405a0⟩</w:t>
+              <w:t xml:space="preserve">, 1990, 346 (6283), pp.456-458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/346456a0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03560173v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan hydrologique d'un système aquifère surexploité en région désertique : estimation de la recharge et paléorecharge par couplage d'approches satellitaires et géochimiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Séraphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Khabouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Gonçalvès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8878,73 +9024,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Climat et Impacts 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03874599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changements paléoenvironnementaux et paléoclimatiques au nord du Cameroun à l'Holocène : la tourbière de N'Gaoundaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Schaaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8953,1188 +9099,1188 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Makou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Ansanay-Alex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Antheaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03587793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can calcretes be used to date pedogenic processes in soil profiles under semi-arid climate? An example from U-Th isochrons in calcretes from South India. Abstract n° EGU2015-15828, Session SSS0.3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanni Gunnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deciphering time-dependent processes in soil and weathering profile evolution. EGU Annual Assembly 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01951160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chlorine-36 dating of the deep confined aquifer groundwaters of lake Chad Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Mahamat Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Isotope Hydrology, Revisiting Foundations and Exploring Frontiers, IAEA,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02135533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing groundwater dynamics in the multi-layer aquifer of the Lake Chad Basin using 36Cl and 14C data</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Groundwater ages” of the Lake Chad multi-layer aquifers system inferred from 14C and 36Cl data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Gonçalvès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Sacramento, United States</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02064294v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02069497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Groundwater ages” of the Lake Chad multi-layer aquifers system inferred from 14C and 36Cl data</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Assessing groundwater dynamics in the multi-layer aquifer of the Lake Chad Basin using 36Cl and 14C data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Goncalvès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Goldschmidt 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Sacramento, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02069497v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water-rock interaction and residence time of groundwater inferred by 234U/238U disequilibria in the Tunisian Continental Intercalaire Aquifer System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.O. Petersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Michelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 14th International Symposium on Water-Rock Interaction, WRI 14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Avignon, France. pp.685-688</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00817841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’irrigation à la « gestion durable » de l’eau. Impact des changements globaux sur les agro-hydro-systèmes de la région Crau – Camargue.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of 36Cl distribution in the North-Western Sahara aquifer system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andre Chanzy</w:t>
+                <w:t xml:space="preserve">J.O. Petersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hadj Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Banton</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
+                <w:t xml:space="preserve">J. Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du Colloque LPED/IMEP/GIEST Usages écologiques, économiques et sociaux de l’eau agricole en méditerranée : quels enjeux pour quels services?. Atelier 3, État écologique, biodiversité et paysages de l'eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Marseille, France</w:t>
+              <w:t xml:space="preserve">Goldschmidt Conference 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Prague, Czech Republic. pp.:1628</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01336990v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00675490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of 36Cl distribution in the North-Western Sahara aquifer system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Goncalves</w:t>
+                <w:t xml:space="preserve">De l’irrigation à la « gestion durable » de l’eau. Impact des changements globaux sur les agro-hydro-systèmes de la région Crau – Camargue.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Olioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Chanzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Banton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Baret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt Conference 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Prague, Czech Republic. pp.:1628</w:t>
+              <w:t xml:space="preserve">Actes du Colloque LPED/IMEP/GIEST Usages écologiques, économiques et sociaux de l’eau agricole en méditerranée : quels enjeux pour quels services?. Atelier 3, État écologique, biodiversité et paysages de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00675490v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traçage de la mobilité de l'uranium dans les formations mésozoïques du site de Bure à l'aide des déséquilibres radioactifs (234U/238U)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hillaire-Marcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Michelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Buschaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque GDR FORPRO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, La Grande-Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00411186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géomorphologie: Processus et modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole thématique du CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1996, Lumigny, France. 146 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00676531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10144,181 +10290,181 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sr isotopic tracing and U-series dating of calcrete on Precambrian basement rocks: implications for climate change in semi-arid part of Peninsular India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanni Gunnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.M. Ahmad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anupama K.; Achyuthan H. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Late quaternary environment change: emerging issues. Proceedings of the International PAGES workshop and training program at the French Institute, Pondicherry, 10th–15th February 2003, and the common seminar at Anna University, Chennai, 8th February 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institut Français de Pondichéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 111-118, 2003, Publications du département d’écologie n°42, 978-81-8470-113-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03218697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId360"/>
+      <w:footerReference w:type="default" r:id="rId365"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10465,51 +10611,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-05151589v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Schaaff" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grossi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Makou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Garcin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deschamps" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109307" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647006v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schmitt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adami" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dennefeld" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Agneray" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Basa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449254" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04115489v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sebag" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Antheaume" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2023.104589" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320382v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleyman Abba" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hamelin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Michelot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14923" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948305v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre S&#233;raphin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Gon&#231;alv&#232;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stieglitz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-5757-2022" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03361219v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chekireb" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.74" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500323v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;raphin Pierre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021WR030018" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03211733v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;henri Blard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik T Brown" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carcaillet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne- Elisabeth Lebatard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2021.101186" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199907v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V&#233;ron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bernier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.49" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935259v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Tes&#225;n Onrubia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Petrova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viena Puigcorb&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Black" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Valk" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.0c00055" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165195v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friha Hadj Ammar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najiba Chkir" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Zouari" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissa Agoune" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.01.024" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02532697v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Goncalves" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vallet-Coulomb" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Petersen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-020-01627-4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935242v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Krisch" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Lodeiro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dufour" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2020.103855" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267485v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouchez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Mahamat Nour" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43514-x" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091134v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Poulin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guinbe Amngar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bichara Loukman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-23-1705-2019" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743498v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petersen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deschamps" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Hamelin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fourre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goncalv&#232;s" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.03.003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FNF8WPQ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713464v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Godeau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leonide" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Tendil" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/g39905.1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713461v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pisapia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Battani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Buschaert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2017-067" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01566241v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Frery" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gratier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ellouz-Zimmerman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blamart" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.09.035" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05422851v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Camoin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2458/azu_js_rc.v55i2.16134" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606719v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Gunnell" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Curmi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.06.026" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TSTH52WH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464511v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Claude" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Meunier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chabaux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dussouillez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelt" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.05.018" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1040CL9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765496v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Handley" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hilaire-Marcel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.11.009" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P73K0ZD4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457352v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-20-1599-2016" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765500v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016PA002979" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052175v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sylvestre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2015.07.035" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255926v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.10.044" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P6R7NCDW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207746v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuelle Frery Frery" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ellouz-Zimmermann" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Loiselet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Braun" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2015.03.018" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258811v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Michelot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2014.04.014" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P9WKC9KX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230142v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Baba-Sy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50478" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230139v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Durand" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10902" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495168v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander L. Thomas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiko Fujita" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasufumi Iryu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cabioch" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2011.12.006" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420387v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L L M&#233;nabr&#233;az &#8270;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thouveny" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D L Bourl&#232;s" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Deschamps" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.10.037" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061560v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ollivier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2011.02.011" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3RC6ZLF-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799576v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gattacceca" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Mayer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cucco" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.03.001" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2W712F4R-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061559v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.10.037" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJZKL0DT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00517745v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons-Branchu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Losson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brulhet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2010.06.007" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSHF7TWC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05423686v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe-Sabatier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1180557" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799571v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.09.005" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WGNT1N1B-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05423842v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Thomas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gideon Henderson" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Yokoyama" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mason" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1168754" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061563v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2007.08.006" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84FJQPDK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464867v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Texier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061573v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Miralles" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Veron" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tremblay" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2006.03.018" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QK989MZG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077483v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Techer" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.N. Khoury" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Salameh" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rassineux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Claude" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2005.09.004" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPXKTG38-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478219v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Ahmad" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gunnell" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2005.08.055" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKRLCQW4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00203193v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Maire" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061575v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2005.08.083" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGH83SNJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120309v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2004.00544.x" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HDMJCNDR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457872v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Siame" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bellier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel S&#233;brier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Marc Cushing" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(04)00061-5" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120311v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Harmand" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lejeune" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Allouc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Occhietti" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quate.2004.1777" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330284v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Roux" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bergametti" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/36273" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05424170v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-4203(02)00100-7" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJS8W72X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552909v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.y Alleman" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M Church" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ganguli" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J V&#233;ron" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0645(01)00021-2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6NCHSNWT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124808v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genty" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Baker" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massault" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Proctor" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabs Gilmour" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(01)00697-4" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PNG165HD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552907v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.Y. Alleman" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Church" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. V&#233;ron" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kim" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0645(01)00019-4" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9JP41M1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552910v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. Miquel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Heussner" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0645(00)00024-2" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VG56D1N7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552916v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alleman" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Church" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Flegal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999GL900287" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552914v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Flament" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Bertho" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Flegal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1352-2310(98)00376-8" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C993F1FF5EDD4D5D1321DAE58B358137C5F80B15/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497211v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Arnold" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tisnerat-Laborde" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033822200019135" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424695v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Innocent" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Michard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Malengreau" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Loubet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Noack" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(96)00145-3" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/43C8E1A3D92C65C3981046D6026A99ED10003948/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552917v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Ferrand" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Nicolas" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(97)00242-1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F64BJ84C-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608456v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien F. Montaggioni" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/382241a0" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1B6D0E5E66B5054F11F7A863F17DC160F99E88F0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560166v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fairbanks" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/346456a0" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/845138D0BAEFB1394237FFF24799C85DE7F05623/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560199v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Zindler" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Mathieu" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-583X(90)90458-7" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P04WG7KB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560173v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/345405a0" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03874599v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Khabouchi" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587793v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Ansanay-Alex" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01951160v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135533v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Favreau" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02064294v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouchez" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Seidel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02069497v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817841v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Petersen" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goncalves" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Michelot" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336990v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Banton" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chalikakis" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675490v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hadj Ammar" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411186v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hillaire-Marcel" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buschaert" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00676531v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Davy" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillocheau" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218697v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifpindia.org/bookstore/pde42/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-05151589v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Schaaff" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grossi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Makou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Garcin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deschamps" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109307" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647006v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schmitt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adami" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dennefeld" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Agneray" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Basa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449254" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320382v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleyman Abba" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hamelin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Michelot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14923" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04115489v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sebag" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Antheaume" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2023.104589" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948305v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre S&#233;raphin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Gon&#231;alv&#232;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stieglitz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-5757-2022" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03361219v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chekireb" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.74" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500323v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;raphin Pierre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021WR030018" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03211733v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;henri Blard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik T Brown" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carcaillet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne- Elisabeth Lebatard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2021.101186" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199907v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V&#233;ron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bernier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.49" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165195v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friha Hadj Ammar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najiba Chkir" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Zouari" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissa Agoune" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.01.024" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02532697v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Goncalves" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vallet-Coulomb" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Petersen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-020-01627-4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935242v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Petrova" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Krisch" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Lodeiro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Valk" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dufour" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2020.103855" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935259v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Tes&#225;n Onrubia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viena Puigcorb&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Black" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.0c00055" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267485v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouchez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Mahamat Nour" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43514-x" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091134v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Poulin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guinbe Amngar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bichara Loukman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-23-1705-2019" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743498v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petersen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deschamps" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Hamelin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fourre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goncalv&#232;s" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.03.003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FNF8WPQ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713464v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Godeau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leonide" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Tendil" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/g39905.1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713461v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pisapia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Battani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Buschaert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2017-067" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01566241v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Frery" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gratier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ellouz-Zimmerman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blamart" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.09.035" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457352v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-20-1599-2016" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464511v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Claude" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Meunier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chabaux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dussouillez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelt" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.05.018" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1040CL9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765496v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Handley" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hilaire-Marcel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.11.009" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P73K0ZD4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05422851v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Camoin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2458/azu_js_rc.v55i2.16134" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606719v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Gunnell" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Curmi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.06.026" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TSTH52WH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765500v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016PA002979" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255926v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.10.044" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P6R7NCDW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052175v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sylvestre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2015.07.035" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207746v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuelle Frery Frery" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ellouz-Zimmermann" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Loiselet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Braun" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2015.03.018" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258811v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Michelot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2014.04.014" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P9WKC9KX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230142v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Baba-Sy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50478" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230139v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Durand" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10902" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495168v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander L. Thomas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiko Fujita" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasufumi Iryu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cabioch" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2011.12.006" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061560v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ollivier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2011.02.011" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3RC6ZLF-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799576v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gattacceca" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Mayer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cucco" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.03.001" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2W712F4R-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420387v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L L M&#233;nabr&#233;az &#8270;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thouveny" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D L Bourl&#232;s" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Deschamps" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.10.037" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00517745v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons-Branchu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Losson" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brulhet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2010.06.007" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSHF7TWC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05423686v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe-Sabatier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1180557" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061559v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.10.037" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJZKL0DT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799571v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.09.005" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WGNT1N1B-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05423842v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Thomas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gideon Henderson" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Yokoyama" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mason" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1168754" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061563v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2007.08.006" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84FJQPDK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464867v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Texier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478219v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Ahmad" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gunnell" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2005.08.055" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKRLCQW4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061573v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Miralles" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Veron" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tremblay" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2006.03.018" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QK989MZG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077483v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Techer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.N. Khoury" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Salameh" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rassineux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Claude" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2005.09.004" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPXKTG38-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00203193v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Maire" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061575v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2005.08.083" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGH83SNJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457872v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Siame" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bellier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel S&#233;brier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Marc Cushing" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(04)00061-5" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120311v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Harmand" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lejeune" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Allouc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Occhietti" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quate.2004.1777" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120309v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2004.00544.x" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HDMJCNDR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330284v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Roux" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bergametti" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/36273" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05424170v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-4203(02)00100-7" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJS8W72X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552907v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.Y. Alleman" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Church" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. V&#233;ron" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kim" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0645(01)00019-4" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9JP41M1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552909v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.y Alleman" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M Church" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ganguli" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J V&#233;ron" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0645(01)00021-2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6NCHSNWT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124808v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genty" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Baker" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massault" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Proctor" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabs Gilmour" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(01)00697-4" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PNG165HD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552910v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. Miquel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Heussner" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0645(00)00024-2" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VG56D1N7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552916v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alleman" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Church" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Flegal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999GL900287" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552914v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Flament" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Bertho" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Flegal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1352-2310(98)00376-8" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C993F1FF5EDD4D5D1321DAE58B358137C5F80B15/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497211v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Arnold" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tisnerat-Laborde" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033822200019135" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552917v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Ferrand" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Nicolas" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(97)00242-1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F64BJ84C-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424695v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Innocent" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Michard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Malengreau" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Loubet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Noack" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(96)00145-3" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/43C8E1A3D92C65C3981046D6026A99ED10003948/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608456v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien F. Montaggioni" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/382241a0" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1B6D0E5E66B5054F11F7A863F17DC160F99E88F0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608443v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jouannic" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pirazzoli" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/96GL01279" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A71A62DEAE21A7C7245451BD20729695816FD186/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560173v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fairbanks" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Zindler" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/345405a0" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560199v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Mathieu" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-583X(90)90458-7" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P04WG7KB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560166v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/346456a0" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/845138D0BAEFB1394237FFF24799C85DE7F05623/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03874599v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Khabouchi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587793v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Ansanay-Alex" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01951160v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135533v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Favreau" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02069497v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Seidel" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02064294v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouchez" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817841v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Petersen" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goncalves" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Michelot" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675490v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hadj Ammar" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336990v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Banton" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chalikakis" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411186v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hillaire-Marcel" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buschaert" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00676531v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Davy" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillocheau" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218697v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifpindia.org/bookstore/pde42/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>