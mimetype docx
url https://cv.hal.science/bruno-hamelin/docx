--- v1 (2026-04-08)
+++ v2 (2026-05-06)
@@ -2896,501 +2896,501 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01464511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering time-dependent processes in soil and weathering profile evolution</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of 14 C and U-Th Ages in Corals from IODP #310 Cores Offshore Tahiti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heather Handley</w:t>
+                <w:t xml:space="preserve">Nicolas Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Camoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2016.11.009⟩</w:t>
+              <w:t xml:space="preserve">Radiocarbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (4), pp.1947-1974. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2458/azu_js_rc.v55i2.16134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01765496v1</w:t>
+                <w:t xml:space="preserve">hal-05422851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of 14 C and U-Th Ages in Corals from IODP #310 Cores Offshore Tahiti</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Systematics of U-Th disequilibrium in calcrete profiles : Lessons from southwest India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Durand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Deschamps</w:t>
+                <w:t xml:space="preserve">Yanni Gunnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Bard</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Curmi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiocarbon</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 446, pp.54-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2016.06.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2458/azu_js_rc.v55i2.16134⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05422851v1</w:t>
+                <w:t xml:space="preserve">hal-01606719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematics of U-Th disequilibrium in calcrete profiles : Lessons from southwest India</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Durand</w:t>
+                <w:t xml:space="preserve">Deciphering time-dependent processes in soil and weathering profile evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chabaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heather Handley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Curmi</w:t>
+                <w:t xml:space="preserve">Claude Hilaire-Marcel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 446, pp.54-69. </w:t>
+              <w:t xml:space="preserve">, 2016, 446 (SI), pp.1-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2016.06.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2016.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606719v1</w:t>
+                <w:t xml:space="preserve">hal-01765496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on ``Younger Dryas sea level and meltwater pulse 1B recorded in Barbados reefal crest coral Acropora palmata'' by N. A. Abdul et al</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Camoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paleoceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 31 (12), pp.1603-1608. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4136,77 +4136,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Camoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 483 (7391), pp.559-564. </w:t>
@@ -4283,51 +4283,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazuhiko Fujita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasufumi Iryu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cabioch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4372,289 +4372,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01495168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Major and trace element partition and fluxes in the Rhone River</w:t>
+                <w:t xml:space="preserve">Submarine groundwater discharge in a subsiding coastal lowland: A Ra-226 and Rn-222 investigation in the Southern Venice lagoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Ollivier</w:t>
+                <w:t xml:space="preserve">Julie Gattacceca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Adriano Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cucco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Olivier Radakovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2011.02.011⟩</w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 26 (5), pp.907-920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2011.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01061560v1</w:t>
+                <w:t xml:space="preserve">hal-00799576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Submarine groundwater discharge in a subsiding coastal lowland: A Ra-226 and Rn-222 investigation in the Southern Venice lagoon</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Major and trace element partition and fluxes in the Rhone River</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Cucco</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Patrick Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Radakovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 26 (5), pp.907-920. </w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 285 (1-4), pp.15-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2011.03.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2011.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00799576v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01061560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Laschamp geomagnetic dipole low expressed as a cosmogenic 10 Be atmospheric overproduction at ~41 ka</w:t>
               </w:r>
@@ -4916,51 +4916,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deglacial Meltwater Pulse 1B and Younger Dryas Sea Levels Revisited with Boreholes at Tahiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5020,77 +5020,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal variations of physical and chemical erosion: A three-year survey of the Rhone River (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Radakovitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 74 (3), pp.907-927. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5136,103 +5136,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotopic and geochemical characterization of salinization in the shallow aquifers of a reclaimed subsiding zone: The southern Venice Lagoon coastland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gattacceca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vallet-Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Radakovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 378 (1-2), pp.46-61. </w:t>
@@ -5416,77 +5416,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TIMS measurements of Ra-226 and Ra-228 in the Gulf of Lion, an attempt to quantify submarine groundwater discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Radakovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5722,51 +5722,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Gunnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 88 (1-3), pp.275--278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5838,51 +5838,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Radakovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6225,64 +6225,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unusual variations of dissolved As, Sb and Ni in the Rhone River during flood events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Radakovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6855,51 +6855,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New TIMS constraints on the uranium-238 and uranium-234 in seawaters from the main ocean basins and the Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Delanghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7814,51 +7814,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiocarbon Calibration by Means of Mass Spectrometric &amp;lt;sup&amp;gt;230&amp;lt;/sup&amp;gt;Th/&amp;lt;sup&amp;gt;234&amp;lt;/sup&amp;gt;U and &amp;lt;sup&amp;gt;14&amp;lt;/sup&amp;gt; C Ages of Corals: An Updated Database Including Samples from Barbados, Mururoa and Tahiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7938,345 +7938,345 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02497211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic evidence of pollutant lead transport from North America to the subtropical North Atlantic gyre</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sr isotopic evidence for ion-exchange buffering in tropical laterites from the Parana, Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Ferrand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Alleman</w:t>
+                <w:t xml:space="preserve">C Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Nicolas</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Michard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Malengreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Noack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0016-7037(97)00242-1⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 136 (3-4), pp.219-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0009-2541(96)00145-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02552917v1</w:t>
+                <w:t xml:space="preserve">hal-01424695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sr isotopic evidence for ion-exchange buffering in tropical laterites from the Parana, Brazil</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N Malengreau</w:t>
+                <w:t xml:space="preserve">Isotopic evidence of pollutant lead transport from North America to the subtropical North Atlantic gyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Loubet</w:t>
+                <w:t xml:space="preserve">J.L. Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Noack</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Véron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 136 (3-4), pp.219-232. </w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 61 (20), pp.4423-4428. </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0009-2541(96)00145-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0016-7037(97)00242-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01424695v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deglacial sea-level record from Tahiti corals and the timing of global meltwater discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8378,51 +8378,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pleistocene sea levels and tectonic uplift based on dating of corals from Sumba Island, Indonesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8524,51 +8524,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibration of the 14C timescale over the past 30,000 years using mass spectrometric U–Th ages from Barbados corals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8641,51 +8641,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U/Th and 14C ages of corals from Barbados and their use for calibrating the 14C time scale beyond 9000 years B.P.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8787,51 +8787,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U-Th ages obtained by mass spectrometry in corals from Barbados: sea level during the past 130,000 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9224,64 +9224,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanni Gunnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deciphering time-dependent processes in soil and weathering profile evolution. EGU Annual Assembly 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10304,77 +10304,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sr isotopic tracing and U-series dating of calcrete on Precambrian basement rocks: implications for climate change in semi-arid part of Peninsular India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Curmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanni Gunnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10611,51 +10611,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-05151589v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Schaaff" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grossi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Makou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Garcin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deschamps" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109307" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647006v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schmitt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adami" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dennefeld" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Agneray" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Basa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449254" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320382v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleyman Abba" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hamelin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Michelot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14923" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04115489v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sebag" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Antheaume" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2023.104589" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948305v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre S&#233;raphin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Gon&#231;alv&#232;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stieglitz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-5757-2022" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03361219v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chekireb" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.74" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500323v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;raphin Pierre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021WR030018" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03211733v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;henri Blard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik T Brown" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carcaillet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne- Elisabeth Lebatard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2021.101186" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199907v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V&#233;ron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bernier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.49" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165195v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friha Hadj Ammar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najiba Chkir" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Zouari" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissa Agoune" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.01.024" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02532697v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Goncalves" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vallet-Coulomb" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Petersen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-020-01627-4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935242v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Petrova" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Krisch" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Lodeiro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Valk" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dufour" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2020.103855" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935259v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Tes&#225;n Onrubia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viena Puigcorb&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Black" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.0c00055" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267485v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouchez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Mahamat Nour" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43514-x" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091134v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Poulin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guinbe Amngar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bichara Loukman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-23-1705-2019" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743498v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petersen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deschamps" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Hamelin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fourre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goncalv&#232;s" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.03.003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FNF8WPQ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713464v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Godeau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leonide" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Tendil" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/g39905.1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713461v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pisapia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Battani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Buschaert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2017-067" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01566241v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Frery" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gratier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ellouz-Zimmerman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blamart" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.09.035" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457352v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-20-1599-2016" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464511v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Claude" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Meunier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chabaux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dussouillez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelt" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.05.018" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1040CL9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765496v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Handley" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hilaire-Marcel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.11.009" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P73K0ZD4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05422851v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Camoin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2458/azu_js_rc.v55i2.16134" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606719v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Gunnell" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Curmi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.06.026" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TSTH52WH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765500v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016PA002979" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255926v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.10.044" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P6R7NCDW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052175v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sylvestre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2015.07.035" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207746v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuelle Frery Frery" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ellouz-Zimmermann" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Loiselet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Braun" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2015.03.018" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258811v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Michelot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2014.04.014" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P9WKC9KX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230142v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Baba-Sy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50478" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230139v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Durand" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10902" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495168v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander L. Thomas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiko Fujita" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasufumi Iryu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cabioch" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2011.12.006" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061560v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ollivier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2011.02.011" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3RC6ZLF-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799576v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gattacceca" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Mayer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cucco" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.03.001" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2W712F4R-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420387v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L L M&#233;nabr&#233;az &#8270;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thouveny" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D L Bourl&#232;s" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Deschamps" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.10.037" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00517745v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons-Branchu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Losson" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brulhet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2010.06.007" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSHF7TWC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05423686v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe-Sabatier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1180557" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061559v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.10.037" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJZKL0DT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799571v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.09.005" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WGNT1N1B-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05423842v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Thomas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gideon Henderson" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Yokoyama" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mason" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1168754" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061563v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2007.08.006" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84FJQPDK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464867v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Texier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478219v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Ahmad" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gunnell" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2005.08.055" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKRLCQW4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061573v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Miralles" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Veron" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tremblay" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2006.03.018" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QK989MZG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077483v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Techer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.N. Khoury" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Salameh" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rassineux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Claude" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2005.09.004" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPXKTG38-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00203193v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Maire" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061575v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2005.08.083" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGH83SNJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457872v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Siame" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bellier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel S&#233;brier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Marc Cushing" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(04)00061-5" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120311v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Harmand" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lejeune" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Allouc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Occhietti" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quate.2004.1777" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120309v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2004.00544.x" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HDMJCNDR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330284v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Roux" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bergametti" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/36273" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05424170v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-4203(02)00100-7" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJS8W72X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552907v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.Y. Alleman" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Church" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. V&#233;ron" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kim" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0645(01)00019-4" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9JP41M1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552909v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.y Alleman" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M Church" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ganguli" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J V&#233;ron" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0645(01)00021-2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6NCHSNWT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124808v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genty" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Baker" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massault" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Proctor" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabs Gilmour" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(01)00697-4" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PNG165HD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552910v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. Miquel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Heussner" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0645(00)00024-2" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VG56D1N7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552916v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alleman" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Church" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Flegal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999GL900287" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552914v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Flament" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Bertho" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Flegal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1352-2310(98)00376-8" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C993F1FF5EDD4D5D1321DAE58B358137C5F80B15/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497211v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Arnold" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tisnerat-Laborde" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033822200019135" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552917v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Ferrand" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Nicolas" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(97)00242-1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F64BJ84C-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424695v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Innocent" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Michard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Malengreau" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Loubet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Noack" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(96)00145-3" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/43C8E1A3D92C65C3981046D6026A99ED10003948/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608456v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien F. Montaggioni" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/382241a0" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1B6D0E5E66B5054F11F7A863F17DC160F99E88F0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608443v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jouannic" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pirazzoli" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/96GL01279" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A71A62DEAE21A7C7245451BD20729695816FD186/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560173v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fairbanks" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Zindler" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/345405a0" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560199v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Mathieu" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-583X(90)90458-7" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P04WG7KB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560166v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/346456a0" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/845138D0BAEFB1394237FFF24799C85DE7F05623/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03874599v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Khabouchi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587793v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Ansanay-Alex" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01951160v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135533v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Favreau" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02069497v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Seidel" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02064294v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouchez" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817841v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Petersen" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goncalves" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Michelot" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675490v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hadj Ammar" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336990v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Banton" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chalikakis" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411186v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hillaire-Marcel" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buschaert" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00676531v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Davy" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillocheau" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218697v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifpindia.org/bookstore/pde42/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-05151589v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Schaaff" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grossi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Makou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Garcin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deschamps" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109307" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647006v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schmitt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adami" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dennefeld" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Agneray" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Basa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449254" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320382v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleyman Abba" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hamelin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Michelot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14923" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04115489v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sebag" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Antheaume" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2023.104589" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948305v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre S&#233;raphin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Gon&#231;alv&#232;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stieglitz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-5757-2022" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03361219v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chekireb" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.74" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500323v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;raphin Pierre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021WR030018" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03211733v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;henri Blard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik T Brown" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carcaillet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne- Elisabeth Lebatard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2021.101186" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199907v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V&#233;ron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bernier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.49" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165195v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friha Hadj Ammar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najiba Chkir" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Zouari" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissa Agoune" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.01.024" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02532697v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Goncalves" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vallet-Coulomb" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Petersen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-020-01627-4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935242v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Petrova" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Krisch" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Lodeiro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Valk" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dufour" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2020.103855" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935259v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Tes&#225;n Onrubia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viena Puigcorb&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Black" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.0c00055" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267485v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouchez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Mahamat Nour" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43514-x" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091134v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Poulin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guinbe Amngar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bichara Loukman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-23-1705-2019" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743498v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petersen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deschamps" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Hamelin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fourre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goncalv&#232;s" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.03.003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FNF8WPQ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713464v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Godeau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leonide" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Tendil" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/g39905.1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713461v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pisapia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Battani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Buschaert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2017-067" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01566241v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Frery" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gratier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ellouz-Zimmerman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blamart" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.09.035" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457352v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-20-1599-2016" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464511v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Claude" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Meunier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chabaux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dussouillez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelt" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.05.018" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1040CL9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05422851v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Camoin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2458/azu_js_rc.v55i2.16134" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606719v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Gunnell" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Curmi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.06.026" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TSTH52WH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765496v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Handley" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hilaire-Marcel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.11.009" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P73K0ZD4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765500v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016PA002979" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255926v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.10.044" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P6R7NCDW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052175v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sylvestre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2015.07.035" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207746v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuelle Frery Frery" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ellouz-Zimmermann" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Loiselet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Braun" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2015.03.018" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258811v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Michelot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2014.04.014" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P9WKC9KX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230142v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Baba-Sy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50478" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230139v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Durand" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10902" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495168v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander L. Thomas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiko Fujita" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasufumi Iryu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cabioch" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2011.12.006" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799576v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gattacceca" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Mayer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cucco" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.03.001" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2W712F4R-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061560v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ollivier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2011.02.011" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3RC6ZLF-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420387v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L L M&#233;nabr&#233;az &#8270;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thouveny" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D L Bourl&#232;s" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Deschamps" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.10.037" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00517745v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons-Branchu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Losson" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brulhet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2010.06.007" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSHF7TWC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05423686v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe-Sabatier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1180557" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061559v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.10.037" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJZKL0DT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799571v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.09.005" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WGNT1N1B-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05423842v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Thomas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gideon Henderson" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Yokoyama" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mason" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1168754" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061563v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2007.08.006" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84FJQPDK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464867v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Texier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478219v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Ahmad" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gunnell" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2005.08.055" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKRLCQW4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061573v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Miralles" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Veron" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tremblay" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2006.03.018" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QK989MZG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077483v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Techer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.N. Khoury" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Salameh" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rassineux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Claude" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2005.09.004" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPXKTG38-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00203193v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Maire" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061575v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2005.08.083" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGH83SNJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457872v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Siame" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bellier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel S&#233;brier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Marc Cushing" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(04)00061-5" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120311v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Harmand" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lejeune" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Allouc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Occhietti" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quate.2004.1777" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120309v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2004.00544.x" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HDMJCNDR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330284v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Roux" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bergametti" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/36273" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05424170v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-4203(02)00100-7" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJS8W72X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552907v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.Y. Alleman" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Church" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. V&#233;ron" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kim" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0645(01)00019-4" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9JP41M1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552909v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.y Alleman" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M Church" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ganguli" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J V&#233;ron" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0645(01)00021-2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6NCHSNWT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124808v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genty" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Baker" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massault" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Proctor" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabs Gilmour" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(01)00697-4" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PNG165HD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552910v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. Miquel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Heussner" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0645(00)00024-2" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VG56D1N7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552916v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alleman" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Church" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Flegal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999GL900287" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552914v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Flament" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Bertho" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Flegal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1352-2310(98)00376-8" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C993F1FF5EDD4D5D1321DAE58B358137C5F80B15/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497211v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Arnold" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tisnerat-Laborde" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033822200019135" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424695v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Innocent" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Michard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Malengreau" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Loubet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Noack" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(96)00145-3" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/43C8E1A3D92C65C3981046D6026A99ED10003948/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552917v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Ferrand" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Nicolas" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(97)00242-1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F64BJ84C-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608456v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien F. Montaggioni" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/382241a0" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1B6D0E5E66B5054F11F7A863F17DC160F99E88F0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608443v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jouannic" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pirazzoli" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/96GL01279" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A71A62DEAE21A7C7245451BD20729695816FD186/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560173v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fairbanks" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Zindler" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/345405a0" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560199v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Mathieu" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-583X(90)90458-7" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P04WG7KB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560166v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/346456a0" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/845138D0BAEFB1394237FFF24799C85DE7F05623/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03874599v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Khabouchi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587793v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Ansanay-Alex" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01951160v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135533v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Favreau" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02069497v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Seidel" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02064294v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouchez" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817841v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Petersen" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goncalves" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Michelot" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675490v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hadj Ammar" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336990v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Banton" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chalikakis" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411186v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hillaire-Marcel" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buschaert" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00676531v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Davy" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillocheau" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218697v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifpindia.org/bookstore/pde42/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>