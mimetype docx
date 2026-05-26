--- v2 (2026-05-06)
+++ v3 (2026-05-26)
@@ -368,291 +368,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04647006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water budget of tropical volcanic lakes in center‐north Cameroon : reconciling the stable isotope and chloride mass balance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling the Decomposition Signal and Correcting Bulk Organic Data From a Peat Deposit, a Case Study at Low Latitudes (Cameroon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Schaaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souleyman Abba</w:t>
+                <w:t xml:space="preserve">David Sebag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Makou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Hamelin</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ingrid Antheaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hyp.14923⟩</w:t>
+              <w:t xml:space="preserve">Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 179, pp.104589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2023.104589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04320382v1</w:t>
+                <w:t xml:space="preserve">hal-04115489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the Decomposition Signal and Correcting Bulk Organic Data From a Peat Deposit, a Case Study at Low Latitudes (Cameroon)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentine Schaaff</w:t>
+                <w:t xml:space="preserve">Water budget of tropical volcanic lakes in center‐north Cameroon : reconciling the stable isotope and chloride mass balance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souleyman Abba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Sebag</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Grossi</w:t>
+                <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingrid Antheaume</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean‐luc Michelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Garcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 179, pp.104589. </w:t>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37 (6), pp.e14923. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2023.104589⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/hyp.14923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04115489v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of intensive agriculture and geological heterogeneity on the recharge of an arid aquifer system (Saq-Ram, Arabian Peninsula) inferred from GRACE data</w:t>
               </w:r>
@@ -664,51 +664,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Séraphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Gonçalvès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Stieglitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -820,51 +820,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Stieglitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chekireb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 353 (1), pp.297-318. </w:t>
@@ -928,51 +928,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chekireb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Gonçalvès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1192,51 +1192,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 353 (1), pp.37-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1430,51 +1430,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vallet-Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1845,51 +1845,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Mahamat Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1953,51 +1953,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling the hydrological budget of isolated and seasonally contrasted subtropical lakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vallet-Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2616,781 +2616,781 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01566241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrological, chemical, and isotopic budgets of Lake Chad: a quantitative assessment of evaporation, transpiration and infiltration fluxes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julio Goncalves</w:t>
+                <w:t xml:space="preserve">Comparison of 14 C and U-Th Ages in Corals from IODP #310 Cores Offshore Tahiti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Camoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-20-1599-2016⟩</w:t>
+              <w:t xml:space="preserve">Radiocarbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (4), pp.1947-1974. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2458/azu_js_rc.v55i2.16134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01457352v1</w:t>
+                <w:t xml:space="preserve">hal-05422851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timescale of spheroidal weathering of a 293 kyr-old basaltic lava from Reunion Island, Indian Ocean</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Chabaux</w:t>
+                <w:t xml:space="preserve">Systematics of U-Th disequilibrium in calcrete profiles : Lessons from southwest India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Dussouillez</w:t>
+                <w:t xml:space="preserve">Yanni Gunnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Pelt</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Curmi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 446 (SI), pp.110-125. </w:t>
+              <w:t xml:space="preserve">, 2016, 446, pp.54-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2016.05.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2016.06.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01464511v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of 14 C and U-Th Ages in Corals from IODP #310 Cores Offshore Tahiti</w:t>
+                <w:t xml:space="preserve">Timescale of spheroidal weathering of a 293 kyr-old basaltic lava from Reunion Island, Indian Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Durand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Deschamps</w:t>
+                <w:t xml:space="preserve">Christelle Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Bard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Hamelin</w:t>
+                <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilbert Camoin</w:t>
+                <w:t xml:space="preserve">François Chabaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dussouillez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiocarbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2458/azu_js_rc.v55i2.16134⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 446 (SI), pp.110-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2016.05.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05422851v1</w:t>
+                <w:t xml:space="preserve">hal-01464511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematics of U-Th disequilibrium in calcrete profiles : Lessons from southwest India</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Deciphering time-dependent processes in soil and weathering profile evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chabaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heather Handley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Curmi</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Hilaire-Marcel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 446, pp.54-69. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 446 (SI), pp.1-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2016.11.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2016.06.026⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01606719v1</w:t>
+                <w:t xml:space="preserve">hal-01765496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering time-dependent processes in soil and weathering profile evolution</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Hydrological, chemical, and isotopic budgets of Lake Chad: a quantitative assessment of evaporation, transpiration and infiltration fluxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Vallet-Coulomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20 (4), pp.1599-1619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-20-1599-2016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2016.11.009⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01765496v1</w:t>
+                <w:t xml:space="preserve">hal-01457352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on ``Younger Dryas sea level and meltwater pulse 1B recorded in Barbados reefal crest coral Acropora palmata'' by N. A. Abdul et al</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Camoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paleoceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 31 (12), pp.1603-1608. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3418,303 +3418,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01765500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Declining water budget in a deep regional aquifer assessed by geostatistical simulations of stable isotopes: Case study of the Saharan “Continental Intercalaire”</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of 36Cl distribution : towards a new estimation of groundwater residence times in the confined aquifer of the LCB?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Sylvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2015.10.044⟩</w:t>
+              <w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11th Applied Isotope Geochemistery Conference AIG-11, 13, pp.147-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeps.2015.07.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01255926v1</w:t>
+                <w:t xml:space="preserve">hal-02052175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of 36Cl distribution : towards a new estimation of groundwater residence times in the confined aquifer of the LCB?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Bouchez</w:t>
+                <w:t xml:space="preserve">Declining water budget in a deep regional aquifer assessed by geostatistical simulations of stable isotopes: Case study of the Saharan “Continental Intercalaire”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Vallet-Coulomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Petersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.821-829. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2015.10.044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proeps.2015.07.035⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02052175v1</w:t>
+                <w:t xml:space="preserve">hal-01255926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of fault permeability during episodic fluid circulation : evidence for the effects of fluid–rock interactions from travertine studies (Utah–USA).</w:t>
               </w:r>
@@ -3873,51 +3873,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Michelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4019,51 +4019,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Petersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Baba-Sy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4136,77 +4136,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Camoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 483 (7391), pp.559-564. </w:t>
@@ -4283,51 +4283,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazuhiko Fujita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasufumi Iryu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cabioch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4372,289 +4372,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01495168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Submarine groundwater discharge in a subsiding coastal lowland: A Ra-226 and Rn-222 investigation in the Southern Venice lagoon</w:t>
+                <w:t xml:space="preserve">Major and trace element partition and fluxes in the Rhone River</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Gattacceca</w:t>
+                <w:t xml:space="preserve">Patrick Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriano Mayer</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Radakovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2011.03.001⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 285 (1-4), pp.15-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2011.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00799576v1</w:t>
+                <w:t xml:space="preserve">hal-01061560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Major and trace element partition and fluxes in the Rhone River</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Submarine groundwater discharge in a subsiding coastal lowland: A Ra-226 and Rn-222 investigation in the Southern Venice lagoon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gattacceca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriano Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Ollivier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Andrea Cucco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Radakovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 285 (1-4), pp.15-31. </w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 26 (5), pp.907-920. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2011.02.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2011.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01061560v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00799576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Laschamp geomagnetic dipole low expressed as a cosmogenic 10 Be atmospheric overproduction at ~41 ka</w:t>
               </w:r>
@@ -4787,51 +4787,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speleothem evidence of warm episodes in northeast France during Marine Oxygen Isotope Stage 3 and implications for permafrost distribution in northern Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Pons-Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Losson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4916,64 +4916,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deglacial Meltwater Pulse 1B and Younger Dryas Sea Levels Revisited with Boreholes at Tahiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Delanghe-Sabatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5020,77 +5020,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal variations of physical and chemical erosion: A three-year survey of the Rhone River (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Radakovitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 74 (3), pp.907-927. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5136,103 +5136,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotopic and geochemical characterization of salinization in the shallow aquifers of a reclaimed subsiding zone: The southern Venice Lagoon coastland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gattacceca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vallet-Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriano Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Radakovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 378 (1-2), pp.46-61. </w:t>
@@ -5416,90 +5416,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TIMS measurements of Ra-226 and Ra-228 in the Gulf of Lion, an attempt to quantify submarine groundwater discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Radakovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 109 (3-4), pp.337-354. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5664,461 +5664,461 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00464867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of Ca in South Indian Calcretes Developed on Metamorphic Rocks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atmospheric lead fallout over the last century recorded in Gulf of Lions sediments (Mediterranean Sea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.M. Ahmad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B Hamelin</w:t>
+                <w:t xml:space="preserve">J. Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Gunnell</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alain Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Radakovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Tremblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2005.08.055⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 52 (11), pp.1364-1371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2006.03.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02478219v1</w:t>
+                <w:t xml:space="preserve">hal-01061573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric lead fallout over the last century recorded in Gulf of Lions sediments (Mediterranean Sea)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Propagation of high-alkaline fluids in an argillaceous formation: Case study of the Khushaym Matruk natural analogue (Central Jordan)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Veron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Deschamps</w:t>
+                <w:t xml:space="preserve">I. Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Tremblay</w:t>
+                <w:t xml:space="preserve">H.N. Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rassineux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2006.03.018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 90, 1-2, pp.53-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2005.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01061573v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00077483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation of high-alkaline fluids in an argillaceous formation: Case study of the Khushaym Matruk natural analogue (Central Jordan)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Salameh</w:t>
+                <w:t xml:space="preserve">Origin of Ca in South Indian Calcretes Developed on Metamorphic Rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Rassineux</w:t>
+                <w:t xml:space="preserve">S.M. Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Claude</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Y. Gunnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Curmi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 90, 1-2, pp.53-67. </w:t>
+              <w:t xml:space="preserve">, 2006, 88 (1-3), pp.275--278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2005.09.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2005.08.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00077483v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02478219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enregistrement de Paléo-Mises en charge holocènes dans deux stalagmites du réseau du Rupt-du-Puits (Barrois, France). Analyses morphologiques des lamines et datations U/TH en TIMS</w:t>
               </w:r>
@@ -6225,77 +6225,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unusual variations of dissolved As, Sb and Ni in the Rhone River during flood events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Radakovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 88 (1-3), pp.394-398. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6648,51 +6648,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Pons-Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Brulhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terra Nova</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 16 (4), pp.167-172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6764,51 +6764,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bergametti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Météorologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Observation, 40, pp.10-107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6855,64 +6855,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New TIMS constraints on the uranium-238 and uranium-234 in seawaters from the main ocean basins and the Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Delanghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 80 (1), pp.79-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7668,51 +7668,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotopic evidence of pollutant lead sources in Northwestern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7814,77 +7814,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiocarbon Calibration by Means of Mass Spectrometric &amp;lt;sup&amp;gt;230&amp;lt;/sup&amp;gt;Th/&amp;lt;sup&amp;gt;234&amp;lt;/sup&amp;gt;U and &amp;lt;sup&amp;gt;14&amp;lt;/sup&amp;gt; C Ages of Corals: An Updated Database Including Samples from Barbados, Mururoa and Tahiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Tisnerat-Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8090,51 +8090,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotopic evidence of pollutant lead transport from North America to the subtropical North Atlantic gyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8232,64 +8232,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deglacial sea-level record from Tahiti corals and the timing of global meltwater discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8378,77 +8378,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pleistocene sea levels and tectonic uplift based on dating of corals from Sumba Island, Indonesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Pirazzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8518,333 +8518,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03608443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration of the 14C timescale over the past 30,000 years using mass spectrometric U–Th ages from Barbados corals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">U/Th and 14C ages of corals from Barbados and their use for calibrating the 14C time scale beyond 9000 years B.P.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Fairbanks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Zindler</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/345405a0⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 52 (3-4), pp.461-468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0168-583X(90)90458-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03560173v1</w:t>
+                <w:t xml:space="preserve">hal-03560199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U/Th and 14C ages of corals from Barbados and their use for calibrating the 14C time scale beyond 9000 years B.P.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Calibration of the 14C timescale over the past 30,000 years using mass spectrometric U–Th ages from Barbados corals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Fairbanks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Zindler</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 345 (6274), pp.405-410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/345405a0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0168-583X(90)90458-7⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03560199v1</w:t>
+                <w:t xml:space="preserve">hal-03560173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U-Th ages obtained by mass spectrometry in corals from Barbados: sea level during the past 130,000 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Fairbanks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9112,51 +9112,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Ansanay-Alex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Antheaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
@@ -9198,90 +9198,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can calcretes be used to date pedogenic processes in soil profiles under semi-arid climate? An example from U-Th isochrons in calcretes from South India. Abstract n° EGU2015-15828, Session SSS0.3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanni Gunnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deciphering time-dependent processes in soil and weathering profile evolution. EGU Annual Assembly 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9332,64 +9332,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Mahamat Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9425,277 +9425,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02135533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Groundwater ages” of the Lake Chad multi-layer aquifers system inferred from 14C and 36Cl data</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Assessing groundwater dynamics in the multi-layer aquifer of the Lake Chad Basin using 36Cl and 14C data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Goncalvès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Goldschmidt 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Sacramento, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02069497v1</w:t>
+                <w:t xml:space="preserve">hal-02064294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing groundwater dynamics in the multi-layer aquifer of the Lake Chad Basin using 36Cl and 14C data</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Groundwater ages” of the Lake Chad multi-layer aquifers system inferred from 14C and 36Cl data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Gonçalvès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Sacramento, United States</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02064294v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02069497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water-rock interaction and residence time of groundwater inferred by 234U/238U disequilibria in the Tunisian Continental Intercalaire Aquifer System</w:t>
               </w:r>
@@ -9800,277 +9800,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00817841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of 36Cl distribution in the North-Western Sahara aquifer system</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De l’irrigation à la « gestion durable » de l’eau. Impact des changements globaux sur les agro-hydro-systèmes de la région Crau – Camargue.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Hadj Ammar</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. Goncalves</w:t>
+                <w:t xml:space="preserve">Albert Olioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Chanzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Banton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Baret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt Conference 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Prague, Czech Republic. pp.:1628</w:t>
+              <w:t xml:space="preserve">Actes du Colloque LPED/IMEP/GIEST Usages écologiques, économiques et sociaux de l’eau agricole en méditerranée : quels enjeux pour quels services?. Atelier 3, État écologique, biodiversité et paysages de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00675490v1</w:t>
+                <w:t xml:space="preserve">hal-01336990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’irrigation à la « gestion durable » de l’eau. Impact des changements globaux sur les agro-hydro-systèmes de la région Crau – Camargue.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Baret</w:t>
+                <w:t xml:space="preserve">Investigation of 36Cl distribution in the North-Western Sahara aquifer system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.O. Petersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
+                <w:t xml:space="preserve">F. Hadj Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du Colloque LPED/IMEP/GIEST Usages écologiques, économiques et sociaux de l’eau agricole en méditerranée : quels enjeux pour quels services?. Atelier 3, État écologique, biodiversité et paysages de l'eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Marseille, France</w:t>
+              <w:t xml:space="preserve">Goldschmidt Conference 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Prague, Czech Republic. pp.:1628</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01336990v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00675490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traçage de la mobilité de l'uranium dans les formations mésozoïques du site de Bure à l'aide des déséquilibres radioactifs (234U/238U)</w:t>
               </w:r>
@@ -10203,51 +10203,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole thématique du CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1996, Lumigny, France. 146 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10304,103 +10304,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sr isotopic tracing and U-series dating of calcrete on Precambrian basement rocks: implications for climate change in semi-arid part of Peninsular India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanni Gunnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.M. Ahmad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anupama K.; Achyuthan H. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Late quaternary environment change: emerging issues. Proceedings of the International PAGES workshop and training program at the French Institute, Pondicherry, 10th–15th February 2003, and the common seminar at Anna University, Chennai, 8th February 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -10611,51 +10611,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-05151589v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Schaaff" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grossi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Makou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Garcin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deschamps" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109307" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647006v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schmitt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adami" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dennefeld" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Agneray" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Basa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449254" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320382v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleyman Abba" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hamelin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Michelot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14923" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04115489v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sebag" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Antheaume" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2023.104589" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948305v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre S&#233;raphin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Gon&#231;alv&#232;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stieglitz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-5757-2022" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03361219v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chekireb" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.74" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500323v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;raphin Pierre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021WR030018" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03211733v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;henri Blard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik T Brown" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carcaillet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne- Elisabeth Lebatard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2021.101186" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199907v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V&#233;ron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bernier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.49" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165195v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friha Hadj Ammar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najiba Chkir" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Zouari" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissa Agoune" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.01.024" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02532697v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Goncalves" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vallet-Coulomb" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Petersen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-020-01627-4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935242v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Petrova" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Krisch" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Lodeiro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Valk" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dufour" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2020.103855" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935259v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Tes&#225;n Onrubia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viena Puigcorb&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Black" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.0c00055" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267485v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouchez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Mahamat Nour" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43514-x" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091134v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Poulin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guinbe Amngar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bichara Loukman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-23-1705-2019" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743498v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petersen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deschamps" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Hamelin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fourre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goncalv&#232;s" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.03.003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FNF8WPQ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713464v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Godeau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leonide" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Tendil" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/g39905.1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713461v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pisapia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Battani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Buschaert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2017-067" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01566241v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Frery" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gratier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ellouz-Zimmerman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blamart" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.09.035" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457352v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-20-1599-2016" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464511v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Claude" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Meunier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chabaux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dussouillez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelt" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.05.018" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1040CL9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05422851v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Camoin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2458/azu_js_rc.v55i2.16134" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606719v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Gunnell" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Curmi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.06.026" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TSTH52WH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765496v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Handley" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hilaire-Marcel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.11.009" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P73K0ZD4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765500v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016PA002979" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255926v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.10.044" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P6R7NCDW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052175v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sylvestre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2015.07.035" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207746v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuelle Frery Frery" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ellouz-Zimmermann" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Loiselet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Braun" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2015.03.018" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258811v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Michelot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2014.04.014" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P9WKC9KX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230142v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Baba-Sy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50478" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230139v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Durand" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10902" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495168v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander L. Thomas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiko Fujita" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasufumi Iryu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cabioch" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2011.12.006" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799576v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gattacceca" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Mayer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cucco" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.03.001" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2W712F4R-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061560v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ollivier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2011.02.011" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3RC6ZLF-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420387v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L L M&#233;nabr&#233;az &#8270;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thouveny" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D L Bourl&#232;s" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Deschamps" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.10.037" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00517745v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons-Branchu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Losson" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brulhet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2010.06.007" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSHF7TWC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05423686v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe-Sabatier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1180557" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061559v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.10.037" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJZKL0DT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799571v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.09.005" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WGNT1N1B-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05423842v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Thomas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gideon Henderson" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Yokoyama" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mason" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1168754" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061563v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2007.08.006" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84FJQPDK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464867v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Texier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478219v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Ahmad" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gunnell" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2005.08.055" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKRLCQW4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061573v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Miralles" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Veron" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tremblay" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2006.03.018" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QK989MZG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077483v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Techer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.N. Khoury" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Salameh" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rassineux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Claude" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2005.09.004" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPXKTG38-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00203193v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Maire" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061575v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2005.08.083" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGH83SNJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457872v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Siame" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bellier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel S&#233;brier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Marc Cushing" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(04)00061-5" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120311v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Harmand" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lejeune" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Allouc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Occhietti" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quate.2004.1777" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120309v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2004.00544.x" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HDMJCNDR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330284v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Roux" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bergametti" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/36273" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05424170v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-4203(02)00100-7" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJS8W72X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552907v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.Y. Alleman" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Church" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. V&#233;ron" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kim" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0645(01)00019-4" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9JP41M1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552909v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.y Alleman" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M Church" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ganguli" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J V&#233;ron" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0645(01)00021-2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6NCHSNWT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124808v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genty" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Baker" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massault" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Proctor" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabs Gilmour" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(01)00697-4" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PNG165HD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552910v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. Miquel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Heussner" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0645(00)00024-2" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VG56D1N7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552916v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alleman" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Church" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Flegal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999GL900287" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552914v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Flament" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Bertho" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Flegal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1352-2310(98)00376-8" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C993F1FF5EDD4D5D1321DAE58B358137C5F80B15/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497211v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Arnold" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tisnerat-Laborde" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033822200019135" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424695v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Innocent" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Michard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Malengreau" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Loubet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Noack" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(96)00145-3" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/43C8E1A3D92C65C3981046D6026A99ED10003948/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552917v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Ferrand" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Nicolas" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(97)00242-1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F64BJ84C-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608456v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien F. Montaggioni" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/382241a0" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1B6D0E5E66B5054F11F7A863F17DC160F99E88F0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608443v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jouannic" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pirazzoli" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/96GL01279" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A71A62DEAE21A7C7245451BD20729695816FD186/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560173v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fairbanks" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Zindler" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/345405a0" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560199v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Mathieu" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-583X(90)90458-7" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P04WG7KB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560166v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/346456a0" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/845138D0BAEFB1394237FFF24799C85DE7F05623/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03874599v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Khabouchi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587793v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Ansanay-Alex" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01951160v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135533v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Favreau" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02069497v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Seidel" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02064294v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouchez" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817841v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Petersen" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goncalves" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Michelot" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675490v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hadj Ammar" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336990v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Banton" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chalikakis" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411186v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hillaire-Marcel" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buschaert" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00676531v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Davy" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillocheau" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218697v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifpindia.org/bookstore/pde42/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-05151589v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Schaaff" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grossi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Makou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Garcin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deschamps" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109307" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647006v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schmitt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adami" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dennefeld" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Agneray" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Basa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449254" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04115489v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sebag" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Antheaume" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2023.104589" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320382v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleyman Abba" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hamelin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Michelot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14923" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948305v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre S&#233;raphin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Gon&#231;alv&#232;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stieglitz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-5757-2022" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03361219v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chekireb" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.74" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500323v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;raphin Pierre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021WR030018" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03211733v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;henri Blard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik T Brown" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carcaillet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne- Elisabeth Lebatard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2021.101186" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199907v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V&#233;ron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bernier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.49" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165195v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friha Hadj Ammar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najiba Chkir" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Zouari" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissa Agoune" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.01.024" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02532697v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Goncalves" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vallet-Coulomb" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Petersen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-020-01627-4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935242v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Petrova" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Krisch" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Lodeiro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Valk" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dufour" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2020.103855" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935259v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Tes&#225;n Onrubia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viena Puigcorb&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Black" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.0c00055" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267485v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouchez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Mahamat Nour" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43514-x" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091134v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Poulin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guinbe Amngar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bichara Loukman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-23-1705-2019" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743498v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petersen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deschamps" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Hamelin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fourre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goncalv&#232;s" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.03.003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FNF8WPQ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713464v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Godeau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leonide" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Tendil" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/g39905.1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713461v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pisapia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Battani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Buschaert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2017-067" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01566241v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Frery" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gratier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ellouz-Zimmerman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blamart" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.09.035" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05422851v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Camoin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2458/azu_js_rc.v55i2.16134" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606719v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Gunnell" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Curmi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.06.026" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TSTH52WH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464511v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Claude" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Meunier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chabaux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dussouillez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelt" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.05.018" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1040CL9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765496v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Handley" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hilaire-Marcel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.11.009" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P73K0ZD4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457352v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-20-1599-2016" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765500v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016PA002979" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052175v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sylvestre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2015.07.035" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255926v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.10.044" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P6R7NCDW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207746v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuelle Frery Frery" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ellouz-Zimmermann" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Loiselet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Braun" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2015.03.018" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258811v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Michelot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2014.04.014" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P9WKC9KX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230142v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Baba-Sy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50478" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230139v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Durand" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10902" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495168v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander L. Thomas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiko Fujita" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasufumi Iryu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cabioch" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2011.12.006" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061560v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ollivier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2011.02.011" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3RC6ZLF-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799576v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gattacceca" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Mayer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cucco" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.03.001" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2W712F4R-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420387v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L L M&#233;nabr&#233;az &#8270;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thouveny" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D L Bourl&#232;s" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Deschamps" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.10.037" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00517745v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons-Branchu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Losson" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brulhet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2010.06.007" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSHF7TWC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05423686v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe-Sabatier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1180557" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061559v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.10.037" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJZKL0DT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799571v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.09.005" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WGNT1N1B-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05423842v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Thomas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gideon Henderson" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Yokoyama" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mason" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1168754" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061563v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2007.08.006" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84FJQPDK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464867v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Texier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061573v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Miralles" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Veron" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tremblay" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2006.03.018" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QK989MZG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077483v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Techer" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.N. Khoury" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Salameh" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rassineux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Claude" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2005.09.004" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPXKTG38-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478219v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Ahmad" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gunnell" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2005.08.055" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKRLCQW4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00203193v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Maire" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061575v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2005.08.083" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGH83SNJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457872v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Siame" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bellier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel S&#233;brier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Marc Cushing" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(04)00061-5" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120311v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Harmand" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lejeune" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Allouc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Occhietti" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quate.2004.1777" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120309v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2004.00544.x" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HDMJCNDR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330284v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Roux" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bergametti" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/36273" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05424170v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-4203(02)00100-7" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJS8W72X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552907v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.Y. Alleman" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Church" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. V&#233;ron" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kim" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0645(01)00019-4" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9JP41M1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552909v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.y Alleman" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M Church" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ganguli" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J V&#233;ron" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0645(01)00021-2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6NCHSNWT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124808v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genty" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Baker" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massault" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Proctor" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabs Gilmour" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(01)00697-4" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PNG165HD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552910v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. Miquel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Heussner" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0645(00)00024-2" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VG56D1N7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552916v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alleman" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Church" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Flegal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999GL900287" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552914v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Flament" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Bertho" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Flegal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1352-2310(98)00376-8" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C993F1FF5EDD4D5D1321DAE58B358137C5F80B15/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497211v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Arnold" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tisnerat-Laborde" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033822200019135" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424695v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Innocent" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Michard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Malengreau" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Loubet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Noack" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(96)00145-3" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/43C8E1A3D92C65C3981046D6026A99ED10003948/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552917v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Ferrand" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Nicolas" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(97)00242-1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F64BJ84C-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608456v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien F. Montaggioni" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/382241a0" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1B6D0E5E66B5054F11F7A863F17DC160F99E88F0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608443v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jouannic" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pirazzoli" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/96GL01279" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A71A62DEAE21A7C7245451BD20729695816FD186/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560199v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fairbanks" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Zindler" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Mathieu" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-583X(90)90458-7" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P04WG7KB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560173v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/345405a0" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560166v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/346456a0" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/845138D0BAEFB1394237FFF24799C85DE7F05623/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03874599v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Khabouchi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587793v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Ansanay-Alex" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01951160v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135533v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Favreau" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02064294v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouchez" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Seidel" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02069497v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817841v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Petersen" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goncalves" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Michelot" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336990v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Banton" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chalikakis" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675490v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hadj Ammar" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411186v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hillaire-Marcel" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buschaert" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00676531v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Davy" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillocheau" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218697v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifpindia.org/bookstore/pde42/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>