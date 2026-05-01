--- v0 (2026-03-21)
+++ v1 (2026-05-01)
@@ -365,395 +365,395 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Accessibility and Controllability of Statistical Linearization for Stochastic Control: Algebraic Rank Conditions and their Genericity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Collisionless drone swarm dynamics through optical flow based control using general communication graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Leparoux</w:t>
+                <w:t xml:space="preserve">Axel Maupoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hérissé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Control and Related Fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/mcrf.2023020⟩</w:t>
+              <w:t xml:space="preserve">Mathematics of Control, Signals, and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00498-024-00403-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03737392v1</w:t>
+                <w:t xml:space="preserve">hal-03949398v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Linearization for Robust Motion Planning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">On the Accessibility and Controllability of Statistical Linearization for Stochastic Control: Algebraic Rank Conditions and their Genericity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Bonalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Leparoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Bonalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hérissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems and Control Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematical Control and Related Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/mcrf.2023020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2024.105825⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04013524v1</w:t>
+                <w:t xml:space="preserve">hal-03737392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collisionless drone swarm dynamics through optical flow based control using general communication graphs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Dufour</w:t>
+                <w:t xml:space="preserve">Statistical Linearization for Robust Motion Planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Leparoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Bonalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hérissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics of Control, Signals, and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Systems and Control Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 189, pp.105825. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00498-024-00403-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2024.105825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03949398v2</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Motion Planning of the Powered Descent of a Space Vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Leparoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hérissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -813,51 +813,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of optimal control for planetary landing with control and state constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Leparoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hérissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1884,51 +1884,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-phase Trajectory Planning Method for Robust Planetary Landing in a Sensor-equipped Area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Leparoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hérissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1982,226 +1982,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04752772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glide back recovery of a winged reusable launch vehicle with wind estimate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Prince Edorh</w:t>
+                <w:t xml:space="preserve">Optimal planetary landing with pointing and glide-slope constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Leparoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hérissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Bourgeois</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCASS-3AF 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">61st IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Cancún, Mexico. pp.4357-4362, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC51059.2022.9992735⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03771896v1</w:t>
+                <w:t xml:space="preserve">hal-03641631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal planetary landing with pointing and glide-slope constraints</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clara Leparoux</w:t>
+                <w:t xml:space="preserve">Glide back recovery of a winged reusable launch vehicle with wind estimate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prince Edorh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hérissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jean</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61st IEEE Conference on Decision and Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EUCASS-3AF 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03641631v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03771896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal constrained zonotopes for validation of optimal control problems</w:t>
               </w:r>
@@ -2298,351 +2298,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03197925v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Unifying vision of Particle Filtering and Explicit Dual Control in Stochastic Control</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karim Dahia</w:t>
+                <w:t xml:space="preserve">Prospects on the application of necessary optimality conditions on the resolution of the Goddard problem with unknown bounded parameters using interval arithmetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliot Brendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hérissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jean</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French-GermanSwiss Conference on Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">Summer Workshop on Interval methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04917704v1</w:t>
+                <w:t xml:space="preserve">hal-02372308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal guidance for toss back concepts of Reusable Launch Vehicles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elliot Brendel</w:t>
+                <w:t xml:space="preserve">A Unifying vision of Particle Filtering and Explicit Dual Control in Stochastic Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Flayac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Dahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hérissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Bourgeois</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCASS 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">French-GermanSwiss Conference on Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02202006v1</w:t>
+                <w:t xml:space="preserve">hal-04917704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospects on the application of necessary optimality conditions on the resolution of the Goddard problem with unknown bounded parameters using interval arithmetics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimal guidance for toss back concepts of Reusable Launch Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliot Brendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hérissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Summer Workshop on Interval methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">EUCASS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02372308v1</w:t>
+                <w:t xml:space="preserve">hal-02202006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual Particle Output Feedback Control based on Lyapunov drifts for nonlinear systems</w:t>
               </w:r>
@@ -2739,559 +2739,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01744262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical Initialization of a Continuation-Based Indirect Method for Optimal Control of Endo-Atmospheric Launch Vehicle Systems</w:t>
+                <w:t xml:space="preserve">Solving Optimal Control Problems for Delayed Control-Affine Systems with Quadratic Cost by Numerical Continuation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Bonalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hérissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Trélat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">American Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01490440v1</w:t>
+                <w:t xml:space="preserve">hal-01490437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Dubins Car Problem with Delay and Applications to Aeronautics Motion Planning Problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Bonalli</w:t>
+                <w:t xml:space="preserve">Model Predictive Control for Autonomous Navigation Using Embedded Graphics Processing Unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc-Kien Phung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hérissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Trélat</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Marzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th French - German - Italian Conference on Optimization (2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.11883-11888, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.1415⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03467801v1</w:t>
+                <w:t xml:space="preserve">hal-03908090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Predictive Control for Autonomous Navigation Using Embedded Graphics Processing Unit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Duc-Kien Phung</w:t>
+                <w:t xml:space="preserve">The Dubins Car Problem with Delay and Applications to Aeronautics Motion Planning Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Bonalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hérissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Bertrand</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helmut Maurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Trélat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th IFAC World Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18th French - German - Italian Conference on Optimization (2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Paderborn, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03908090v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03467801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear fisher particle output feedback control and its application to terrain aided navigation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karim Dahia</w:t>
+                <w:t xml:space="preserve">Analytical Initialization of a Continuation-Based Indirect Method for Optimal Control of Endo-Atmospheric Launch Vehicle Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Bonalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hérissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jean</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Trélat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE 56th Annual Conference on Decision and Control (CDC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IFAC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01744226v1</w:t>
+                <w:t xml:space="preserve">hal-01490440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving Optimal Control Problems for Delayed Control-Affine Systems with Quadratic Cost by Numerical Continuation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Bonalli</w:t>
+                <w:t xml:space="preserve">Nonlinear fisher particle output feedback control and its application to terrain aided navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Flayac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Dahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hérissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Trélat</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Control Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE 56th Annual Conference on Decision and Control (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Melbourne, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2017.8263874⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01490437v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01744226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shortest path for aerial vehicles in heterogeneous environment using RRT</w:t>
               </w:r>
@@ -3881,274 +3881,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00860192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The landing problem of a VTOL Unmanned Aerial Vehicle on a moving platform using optical flow</w:t>
+                <w:t xml:space="preserve">A general optical flow based terrain-following strategy for a VTOL UAV using multiple views</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hérissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Oustrieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Mahony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois-Xavier Russotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2010)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IROS.2010.5652633⟩</w:t>
+              <w:t xml:space="preserve">2010 IEEE International Conference on Robotics and Automation (ICRA 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Anchorage, France. pp.3341-3348, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.2010.5509536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03908059v1</w:t>
+                <w:t xml:space="preserve">hal-03908053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A general optical flow based terrain-following strategy for a VTOL UAV using multiple views</w:t>
+                <w:t xml:space="preserve">The landing problem of a VTOL Unmanned Aerial Vehicle on a moving platform using optical flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hérissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Mahony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois-Xavier Russotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 IEEE International Conference on Robotics and Automation (ICRA 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Anchorage, France. pp.3341-3348, </w:t>
+              <w:t xml:space="preserve">2010 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Taipei, France. pp.1600-1605, </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ROBOT.2010.5509536⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2010.5652633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03908053v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03908059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A nonlinear terrain-following controller for a VTOL unmanned aerial vehicle using translational optical flow</w:t>
               </w:r>
@@ -4173,51 +4173,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Mahony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois-Xavier Russotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2009 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Kobe, France. pp.3251-3257, </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4264,51 +4264,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hovering flight and vertical landing control of a VTOL Unmanned Aerial Vehicle using optical flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hérissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois-Xavier Russotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4734,51 +4734,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://herisse.bruno.free.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02623646v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Flayac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Dahia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno H&#233;riss&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587081v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Bonalli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tr&#233;lat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03737392v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Leparoux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2023020" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04013524v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2024.105825" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949398v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Maupoux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dufour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-024-00403-7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03868313v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1095" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03642339v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2022065" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142715v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bertin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Brendel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alexandre Dit Sandretto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chapoutot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14232/actacyb.285798" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626869v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tac.2019.2929099" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466959v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18m119121x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352038v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawit Pharpatara" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Bestaoui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2016.2582144" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513007v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. H&#233;riss&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hervieux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dahia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Allard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Sarrazin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12762/2016.AL12-15" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342418v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hamel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mahony" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F-X Russotto" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2011.2163435" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907921v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mahony" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Russotto" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-010-9208-x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6M0H33X0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481920v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Diego Ramirez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Sarras" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dietrich" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2026-1689" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04752772v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC65951.2025.11186925" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771896v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prince Edorh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourgeois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03641631v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9992735" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197925v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9683301" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917704v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202006v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372308v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01744262v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8619640" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490440v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467801v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Maurer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908090v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Kien Phung" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marzat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bertrand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1415" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01744226v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2017.8263874" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490437v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121767v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pepy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2015.7140096" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163725v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.08.081" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057495v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859829v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861238v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860192v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6696713" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908059v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Russotto" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2010.5652633" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908053v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Oustrieres" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2010.5509536" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908050v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152295" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907955v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2008.4650731" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00558203v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04095485v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://herisse.bruno.free.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02623646v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Flayac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Dahia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno H&#233;riss&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587081v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Bonalli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tr&#233;lat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949398v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Maupoux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dufour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-024-00403-7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03737392v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Leparoux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2023020" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04013524v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2024.105825" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03868313v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1095" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03642339v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2022065" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142715v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bertin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Brendel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alexandre Dit Sandretto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chapoutot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14232/actacyb.285798" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626869v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tac.2019.2929099" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466959v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18m119121x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352038v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawit Pharpatara" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Bestaoui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2016.2582144" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513007v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. H&#233;riss&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hervieux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dahia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Allard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Sarrazin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12762/2016.AL12-15" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342418v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hamel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mahony" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F-X Russotto" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2011.2163435" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907921v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mahony" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Russotto" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-010-9208-x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6M0H33X0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481920v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Diego Ramirez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Sarras" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dietrich" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2026-1689" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04752772v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC65951.2025.11186925" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03641631v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9992735" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771896v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prince Edorh" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourgeois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197925v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9683301" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372308v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917704v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202006v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01744262v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8619640" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490437v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908090v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Kien Phung" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marzat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bertrand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1415" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467801v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Maurer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490440v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01744226v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2017.8263874" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121767v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pepy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2015.7140096" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163725v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.08.081" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057495v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859829v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861238v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860192v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6696713" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908053v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Oustrieres" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Russotto" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2010.5509536" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908059v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2010.5652633" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908050v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152295" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907955v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2008.4650731" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00558203v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04095485v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>