--- v0 (2026-03-16)
+++ v1 (2026-05-03)
@@ -312,235 +312,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04732456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que pensent les magistrats de la table de fixation de la contribution à l’entretien et à l’éducation de l’enfant ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les barèmes, outils d’aide à la décision pour les justiciables et les juges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bourreau-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Deffains</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Doriat-Duban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jeandidier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Sayn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de la justice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/cdlj.2103.0517⟩</w:t>
+              <w:t xml:space="preserve">Revue d'économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 131 (2021/2), pp.199-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/redp.312.0031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03507752v1</w:t>
+                <w:t xml:space="preserve">hal-03054417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les barèmes, outils d’aide à la décision pour les justiciables et les juges</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Que pensent les magistrats de la table de fixation de la contribution à l’entretien et à l’éducation de l’enfant ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jeandidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sayn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 131 (2021/2), pp.199-222. </w:t>
+              <w:t xml:space="preserve">Les Cahiers de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (3), pp.519-533. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/redp.312.0031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/cdlj.2103.0517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03054417v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03507752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does gender diversity in panels of judges matter ? Evidence from French child support cases</w:t>
               </w:r>
@@ -738,51 +738,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La barémisation de la Justice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bourreau-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Deffains</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Desrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -844,200 +844,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05209470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Est-ce parce qu'ils sont mariés que les hommes mariés gagnent plus que les hommes non-mariés?</w:t>
+                <w:t xml:space="preserve">Analyses quantitatives de décisions de justice en matière de prestation compensatoire dans une perspective de justice prédictive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jeandidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mansuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'actualité économique. Revue d'analyse économique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 44-45, pp.41-46</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02978136v1</w:t>
+                <w:t xml:space="preserve">hal-02978051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses quantitatives de décisions de justice en matière de prestation compensatoire dans une perspective de justice prédictive</w:t>
+                <w:t xml:space="preserve">Est-ce parce qu'ils sont mariés que les hommes mariés gagnent plus que les hommes non-mariés?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jeandidier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Mansuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'actualité économique. Revue d'analyse économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 95 (1), pp.109-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1076386ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02978051v1</w:t>
+                <w:t xml:space="preserve">hal-02978136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wage Premium and Wage Penalty in Marriage versus Cohabitation</w:t>
               </w:r>
@@ -1212,209 +1212,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02105178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les transferts économiques entre ex-époux à la suite du divorce : logiques alimentaire, compensatoire, indemnitaire?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Faut-il prévoir des prestations compensatoires pour les couples non mariés ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jeandidier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Sayn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Law and Society / Revue Canadienne Droit et Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 31 (2), pp.135-138. </w:t>
+              <w:t xml:space="preserve">Population (édition française)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 71 (3), pp.528 - 532. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/cls.2016.22⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/popu.1603.0528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01380674v1</w:t>
+                <w:t xml:space="preserve">hal-01724546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faut-il prévoir des prestations compensatoires pour les couples non mariés ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les transferts économiques entre ex-époux à la suite du divorce : logiques alimentaire, compensatoire, indemnitaire?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bourreau-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jeandidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sayn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Population (édition française)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 71 (3), pp.528 - 532. </w:t>
+              <w:t xml:space="preserve">Canadian Journal of Law and Society / Revue Canadienne Droit et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (2), pp.135-138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/popu.1603.0528⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/cls.2016.22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01724546v1</w:t>
+                <w:t xml:space="preserve">halshs-01380674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les justifications empiriques de la compensation financière après divorce</w:t>
               </w:r>
@@ -1605,603 +1605,603 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01729743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séparation des parents et contribution à l'entretien et l'éducation de l'enfant : une évaluation du barème pour la fixation du montant de la pension alimentaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les institutions comptent !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Diebolt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jeandidier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Sayn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politiques sociales et familiales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 107, pp.23-39. </w:t>
+              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (4), pp.3-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/caf.2012.2666⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfe.124.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00921557v1</w:t>
+                <w:t xml:space="preserve">hal-01752776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fixation du niveau des pensions alimentaires : des pratiques et un barème</w:t>
+                <w:t xml:space="preserve">Les enjeux d'une table de référence pour fixer la contribution à l'entretien et l'éducation de l'enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sayn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Jeandidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bourreau-Dubois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Jeandidier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infostat Justice</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Cahiers de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1 (1), pp.141-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cdlj.1201.0143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02105206v1</w:t>
+                <w:t xml:space="preserve">halshs-00921535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que peut-on attendre d'un barème de pension alimentaire pour enfant ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Revenus féminins et désunion en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jeandidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Bodson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 63 (2), pp.235-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reco.632.0235⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfe.124.0213⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01752392v1</w:t>
+                <w:t xml:space="preserve">hal-02105174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux d'une table de référence pour fixer la contribution à l'entretien et l'éducation de l'enfant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Séparation des parents et contribution à l'entretien et l'éducation de l'enfant : une évaluation du barème pour la fixation du montant de la pension alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Jeandidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bourreau-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sayn</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Bourreau-Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de la justice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/cdlj.1201.0143⟩</w:t>
+              <w:t xml:space="preserve">Politiques sociales et familiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 107, pp.23-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/caf.2012.2666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00921535v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00921557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revenus féminins et désunion en Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La fixation du niveau des pensions alimentaires : des pratiques et un barème</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sayn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bourreau-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jeandidier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucile Bodson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Infostat Justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 107, pp.1-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/reco.632.0235⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02105174v1</w:t>
+                <w:t xml:space="preserve">hal-02105206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les institutions comptent !</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Diebolt</w:t>
+                <w:t xml:space="preserve">Que peut-on attendre d'un barème de pension alimentaire pour enfant ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bourreau-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jeandidier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Economie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 27 (4), pp.3-10. </w:t>
+              <w:t xml:space="preserve">, 2012, 27 (4), pp.213-248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfe.124.0003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfe.124.0213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01752776v1</w:t>
+                <w:t xml:space="preserve">hal-01752392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de la table de référence pour fixer le montant de la contribution à l'entretien et à l'éducation de l'enfant</w:t>
               </w:r>
@@ -2321,51 +2321,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bourreau-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jeandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Deffains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 4, pp.101-132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2444,51 +2444,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revenus d'activité et désunion en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jeandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Bodson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développements récents en économie de la famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fondation pour l'université de Lyon; ENS de Lyon, Mar 2010, Lyon, France. 29 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2721,113 +2721,126 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prestation compensatoire : étendre la solidarité aux conjoints de fait ?</w:t>
+                <w:t xml:space="preserve">La barémisation de la Justice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jeandidier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Cécile Bourreau-Dubois; Isabelle Sayn. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sayn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thomas Clay; Bénédicte Fauvarque-Cosson; Florence Renucci; Sandrine Zientara-Logeay. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le traitement juridique des conséquences économiques du divorce</w:t>
+              <w:t xml:space="preserve">États généraux de la recherche sur le droit et la justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruylant</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.73-88, 2018, 978-2-8027-5767-2</w:t>
+                <w:t xml:space="preserve">LexisNexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.427-433, 2018, Mission de recherche droit et justice, 978-2-7110-2901-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02105181v1</w:t>
+                <w:t xml:space="preserve">halshs-01938959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux redistributifs de la prestation compensatoire : une analyse statistique de 5 000 décisions de divorces</w:t>
               </w:r>
@@ -2839,51 +2852,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bourreau-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jeandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mansuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cécile Bourreau-Dubois; Isabelle Sayn. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le traitement juridique des conséquences économiques du divorce</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bruylant, pp.127-150, 2018, 978-2-8027-5767-2</w:t>
@@ -2906,199 +2919,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02105187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La barémisation de la Justice</w:t>
+                <w:t xml:space="preserve">La barémisation de la Justice dans une perspective d’équité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jeandidier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Sayn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thomas Clay; Bénédicte Fauvarque-Cosson; Florence Renucci; Sandrine Zientara-Logeay. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">États généraux de la recherche sur le droit et la justice</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.427-433, 2018, Mission de recherche droit et justice, 978-2-7110-2901-3</w:t>
+              <w:t xml:space="preserve">États généraux de la recherche sur le Droit et la Justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, pp.433-450, 2018, 9782711029013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01938959v1</w:t>
+                <w:t xml:space="preserve">hal-02105195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La barémisation de la Justice dans une perspective d’équité</w:t>
+                <w:t xml:space="preserve">Prestation compensatoire : étendre la solidarité aux conjoints de fait ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jeandidier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Thomas Clay; Bénédicte Fauvarque-Cosson; Florence Renucci; Sandrine Zientara-Logeay. </w:t>
+              <w:t xml:space="preserve">Cécile Bourreau-Dubois; Isabelle Sayn. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">États généraux de la recherche sur le Droit et la Justice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LexisNexis, pp.433-450, 2018, 9782711029013</w:t>
+              <w:t xml:space="preserve">Le traitement juridique des conséquences économiques du divorce</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruylant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.73-88, 2018, 978-2-8027-5767-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02105195v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No-Fault Revolution and Divorce Rate</w:t>
               </w:r>
@@ -3205,51 +3205,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jeandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bourreau-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mansuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Abecassis; Coutinet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie Sociale : crises et renouveaux, Cahiers du CIRTES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presse Universitaires de Louvain, pp.486-502, 2015</w:t>
@@ -3377,51 +3377,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accès à la justice et aide juridictionnelle lors de divorces contentieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jeandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mansuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bourreau-Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4059,51 +4059,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les décisions des juges sont-elles influencées par la météo ? Application aux décisions en matière de divorce en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mansuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jeandidier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4147,51 +4147,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weather and appeal court decisions in divorce cases in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mansuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jeandidier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4248,51 +4248,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jeandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bourreau-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mansuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4336,51 +4336,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jeandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mansuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5164,51 +5164,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La barémisation de la justice : une approche par l'analyse économique du droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bourreau-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Deffains</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Desrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5667,51 +5667,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03954820v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bourreau-Dubois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Doriat-Duban" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jeandidier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ray" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-022-09749-2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732456v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sayn" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507752v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdlj.2103.0517" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03054417v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deffains" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.312.0031" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02978014v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irle.2020.105929" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03054273v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209470v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Desrieux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Espinosa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02978136v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1076386ar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02978051v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mansuy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02978180v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bonnet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Solaz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.285.0745" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105178v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Diebolt" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.276.0961" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380674v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/cls.2016.22" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01724546v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.1603.0528" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02978209v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Garbinti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Lim" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/cls.2016.17" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-LH3T36ZV-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01729743v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00921557v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2012.2666" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105206v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01752392v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.124.0213" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00921535v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdlj.1201.0143" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105174v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bodson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.632.0235" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01752776v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.124.0003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218147v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bardout" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279291v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.054.0101" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521364v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279557v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Bourreau-Dubois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279629v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105181v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/le-traitement-juridique-des-consequences-economiques-du-divorce-9782802757672.html" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105187v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938959v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/etats-generaux-de-la-recherche-sur-le-droit-de-la-justice-9782711029013.html" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105195v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105198v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referencework/10.1007/978-1-4614-7753-2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7753-2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01764869v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01769902v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01771669v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521579v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521353v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257762v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brissy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farvaque" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourreau-Dubois" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279535v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279536v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279513v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03437622v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deschamps" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03437628v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03437613v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973071v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03437637v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02344315v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105208v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105209v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105210v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105214v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105218v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515272v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02978365v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00583068v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Jong" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Moreau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01777355v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1985NAN20008" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03954820v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bourreau-Dubois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Doriat-Duban" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jeandidier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ray" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-022-09749-2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732456v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sayn" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03054417v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deffains" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.312.0031" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507752v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdlj.2103.0517" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02978014v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irle.2020.105929" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03054273v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209470v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Desrieux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Espinosa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02978051v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mansuy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02978136v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1076386ar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02978180v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bonnet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Solaz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.285.0745" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105178v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Diebolt" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.276.0961" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01724546v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.1603.0528" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380674v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/cls.2016.22" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02978209v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Garbinti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Lim" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/cls.2016.17" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-LH3T36ZV-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01729743v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01752776v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.124.0003" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00921535v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdlj.1201.0143" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105174v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bodson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.632.0235" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00921557v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2012.2666" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105206v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01752392v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.124.0213" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218147v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bardout" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279291v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.054.0101" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521364v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279557v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Bourreau-Dubois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279629v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938959v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/etats-generaux-de-la-recherche-sur-le-droit-de-la-justice-9782711029013.html" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105187v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105195v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105181v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/le-traitement-juridique-des-consequences-economiques-du-divorce-9782802757672.html" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105198v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referencework/10.1007/978-1-4614-7753-2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7753-2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01764869v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01769902v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01771669v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521579v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521353v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257762v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brissy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farvaque" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourreau-Dubois" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279535v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279536v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279513v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03437622v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deschamps" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03437628v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03437613v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973071v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03437637v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02344315v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105208v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105209v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105210v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105214v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105218v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515272v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02978365v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00583068v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Jong" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Moreau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01777355v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1985NAN20008" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>