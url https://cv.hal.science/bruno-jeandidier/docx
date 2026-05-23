--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -312,477 +312,477 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04732456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les barèmes, outils d’aide à la décision pour les justiciables et les juges</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Que pensent les magistrats de la table de fixation de la contribution à l’entretien et à l’éducation de l’enfant ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jeandidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sayn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie politique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/redp.312.0031⟩</w:t>
+              <w:t xml:space="preserve">Les Cahiers de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (3), pp.519-533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cdlj.2103.0517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03054417v1</w:t>
+                <w:t xml:space="preserve">halshs-03507752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que pensent les magistrats de la table de fixation de la contribution à l’entretien et à l’éducation de l’enfant ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les barèmes, outils d’aide à la décision pour les justiciables et les juges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bourreau-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Deffains</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Doriat-Duban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jeandidier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Sayn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de la justice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 3 (3), pp.519-533. </w:t>
+              <w:t xml:space="preserve">Revue d'économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 131 (2021/2), pp.199-222. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cdlj.2103.0517⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/redp.312.0031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03507752v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03054417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does gender diversity in panels of judges matter ? Evidence from French child support cases</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Myriam Doriat-Duban</w:t>
+                <w:t xml:space="preserve">La table de référence pour la fixation du montant de la contribution à l’entretien et l’éducation de l’enfant : l’utiliser, la craindre, la critiquer, mais la connaître</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sayn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jeandidier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Ray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Review of Law and Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02978014v1</w:t>
+                <w:t xml:space="preserve">halshs-03054273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La table de référence pour la fixation du montant de la contribution à l’entretien et l’éducation de l’enfant : l’utiliser, la craindre, la critiquer, mais la connaître</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Sayn</w:t>
+                <w:t xml:space="preserve">Does gender diversity in panels of judges matter ? Evidence from French child support cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bourreau-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Doriat-Duban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jeandidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Ray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Review of Law and Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63, pp.105929. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.irle.2020.105929⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03054273v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02978014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La barémisation de la Justice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bourreau-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Deffains</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Desrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -844,200 +844,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05209470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses quantitatives de décisions de justice en matière de prestation compensatoire dans une perspective de justice prédictive</w:t>
+                <w:t xml:space="preserve">Est-ce parce qu'ils sont mariés que les hommes mariés gagnent plus que les hommes non-mariés?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jeandidier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Mansuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'actualité économique. Revue d'analyse économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 95 (1), pp.109-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1076386ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02978051v1</w:t>
+                <w:t xml:space="preserve">hal-02978136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Est-ce parce qu'ils sont mariés que les hommes mariés gagnent plus que les hommes non-mariés?</w:t>
+                <w:t xml:space="preserve">Analyses quantitatives de décisions de justice en matière de prestation compensatoire dans une perspective de justice prédictive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jeandidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mansuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'actualité économique. Revue d'analyse économique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 44-45, pp.41-46</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02978136v1</w:t>
+                <w:t xml:space="preserve">hal-02978051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wage Premium and Wage Penalty in Marriage versus Cohabitation</w:t>
               </w:r>
@@ -1212,209 +1212,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02105178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faut-il prévoir des prestations compensatoires pour les couples non mariés ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les transferts économiques entre ex-époux à la suite du divorce : logiques alimentaire, compensatoire, indemnitaire?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bourreau-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jeandidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sayn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Population (édition française)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 71 (3), pp.528 - 532. </w:t>
+              <w:t xml:space="preserve">Canadian Journal of Law and Society / Revue Canadienne Droit et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (2), pp.135-138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/popu.1603.0528⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/cls.2016.22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01724546v1</w:t>
+                <w:t xml:space="preserve">halshs-01380674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les transferts économiques entre ex-époux à la suite du divorce : logiques alimentaire, compensatoire, indemnitaire?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Faut-il prévoir des prestations compensatoires pour les couples non mariés ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jeandidier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Sayn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Law and Society / Revue Canadienne Droit et Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 31 (2), pp.135-138. </w:t>
+              <w:t xml:space="preserve">Population (édition française)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 71 (3), pp.528 - 532. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/cls.2016.22⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/popu.1603.0528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01380674v1</w:t>
+                <w:t xml:space="preserve">hal-01724546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les justifications empiriques de la compensation financière après divorce</w:t>
               </w:r>
@@ -1605,603 +1605,603 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01729743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les institutions comptent !</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Séparation des parents et contribution à l'entretien et l'éducation de l'enfant : une évaluation du barème pour la fixation du montant de la pension alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jeandidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bourreau-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sayn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 27 (4), pp.3-10. </w:t>
+              <w:t xml:space="preserve">Politiques sociales et familiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 107, pp.23-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfe.124.0003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/caf.2012.2666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01752776v1</w:t>
+                <w:t xml:space="preserve">halshs-00921557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux d'une table de référence pour fixer la contribution à l'entretien et l'éducation de l'enfant</w:t>
+                <w:t xml:space="preserve">La fixation du niveau des pensions alimentaires : des pratiques et un barème</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sayn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bourreau-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jeandidier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Bourreau-Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de la justice</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Infostat Justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 107, pp.1-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00921535v1</w:t>
+                <w:t xml:space="preserve">hal-02105206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revenus féminins et désunion en Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Que peut-on attendre d'un barème de pension alimentaire pour enfant ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bourreau-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jeandidier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucile Bodson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/reco.632.0235⟩</w:t>
+              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (4), pp.213-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfe.124.0213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02105174v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01752392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séparation des parents et contribution à l'entretien et l'éducation de l'enfant : une évaluation du barème pour la fixation du montant de la pension alimentaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les enjeux d'une table de référence pour fixer la contribution à l'entretien et l'éducation de l'enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sayn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jeandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bourreau-Dubois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Sayn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politiques sociales et familiales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/caf.2012.2666⟩</w:t>
+              <w:t xml:space="preserve">Les Cahiers de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1 (1), pp.141-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cdlj.1201.0143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00921557v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00921535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fixation du niveau des pensions alimentaires : des pratiques et un barème</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Revenus féminins et désunion en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jeandidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Bodson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infostat Justice</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 63 (2), pp.235-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reco.632.0235⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02105206v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que peut-on attendre d'un barème de pension alimentaire pour enfant ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Bourreau-Dubois</w:t>
+                <w:t xml:space="preserve">Les institutions comptent !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Diebolt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jeandidier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Economie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 27 (4), pp.213-248. </w:t>
+              <w:t xml:space="preserve">, 2012, 27 (4), pp.3-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfe.124.0213⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfe.124.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01752392v1</w:t>
+                <w:t xml:space="preserve">hal-01752776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de la table de référence pour fixer le montant de la contribution à l'entretien et à l'éducation de l'enfant</w:t>
               </w:r>
@@ -2321,51 +2321,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bourreau-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jeandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Deffains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 4, pp.101-132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2444,51 +2444,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revenus d'activité et désunion en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jeandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Bodson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développements récents en économie de la famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fondation pour l'université de Lyon; ENS de Lyon, Mar 2010, Lyon, France. 29 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2721,384 +2721,384 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La barémisation de la Justice</w:t>
+                <w:t xml:space="preserve">Prestation compensatoire : étendre la solidarité aux conjoints de fait ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jeandidier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Thomas Clay; Bénédicte Fauvarque-Cosson; Florence Renucci; Sandrine Zientara-Logeay. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cécile Bourreau-Dubois; Isabelle Sayn. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">États généraux de la recherche sur le droit et la justice</w:t>
+              <w:t xml:space="preserve">Le traitement juridique des conséquences économiques du divorce</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LexisNexis</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.427-433, 2018, Mission de recherche droit et justice, 978-2-7110-2901-3</w:t>
+                <w:t xml:space="preserve">Bruylant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.73-88, 2018, 978-2-8027-5767-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01938959v1</w:t>
+                <w:t xml:space="preserve">hal-02105181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux redistributifs de la prestation compensatoire : une analyse statistique de 5 000 décisions de divorces</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La barémisation de la Justice dans une perspective d’équité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jeandidier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Cécile Bourreau-Dubois; Isabelle Sayn. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thomas Clay; Bénédicte Fauvarque-Cosson; Florence Renucci; Sandrine Zientara-Logeay. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le traitement juridique des conséquences économiques du divorce</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bruylant, pp.127-150, 2018, 978-2-8027-5767-2</w:t>
+              <w:t xml:space="preserve">États généraux de la recherche sur le Droit et la Justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, pp.433-450, 2018, 9782711029013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02105187v1</w:t>
+                <w:t xml:space="preserve">hal-02105195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La barémisation de la Justice dans une perspective d’équité</w:t>
+                <w:t xml:space="preserve">La barémisation de la Justice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jeandidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sayn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thomas Clay; Bénédicte Fauvarque-Cosson; Florence Renucci; Sandrine Zientara-Logeay. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">États généraux de la recherche sur le Droit et la Justice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LexisNexis, pp.433-450, 2018, 9782711029013</w:t>
+              <w:t xml:space="preserve">États généraux de la recherche sur le droit et la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LexisNexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.427-433, 2018, Mission de recherche droit et justice, 978-2-7110-2901-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02105195v1</w:t>
+                <w:t xml:space="preserve">halshs-01938959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prestation compensatoire : étendre la solidarité aux conjoints de fait ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les enjeux redistributifs de la prestation compensatoire : une analyse statistique de 5 000 décisions de divorces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bourreau-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jeandidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mansuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cécile Bourreau-Dubois; Isabelle Sayn. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le traitement juridique des conséquences économiques du divorce</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Bruylant, pp.127-150, 2018, 978-2-8027-5767-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruylant</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02105181v1</w:t>
+                <w:t xml:space="preserve">hal-02105187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No-Fault Revolution and Divorce Rate</w:t>
               </w:r>
@@ -3205,51 +3205,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jeandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bourreau-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mansuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Abecassis; Coutinet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie Sociale : crises et renouveaux, Cahiers du CIRTES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presse Universitaires de Louvain, pp.486-502, 2015</w:t>
@@ -3377,51 +3377,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accès à la justice et aide juridictionnelle lors de divorces contentieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jeandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mansuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bourreau-Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4059,51 +4059,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les décisions des juges sont-elles influencées par la météo ? Application aux décisions en matière de divorce en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mansuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jeandidier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4128,203 +4128,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03437622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weather and appeal court decisions in divorce cases in France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Séparation parentale avant les quatre ans de l’enfant ELFE et complétude de la mise en œuvre de l’obligation alimentaire par le parent débiteur.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Jeandidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bourreau-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mansuy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03437628v1</w:t>
+                <w:t xml:space="preserve">hal-03437613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séparation parentale avant les quatre ans de l’enfant ELFE et complétude de la mise en œuvre de l’obligation alimentaire par le parent débiteur.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Weather and appeal court decisions in divorce cases in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mansuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jeandidier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03437613v1</w:t>
+                <w:t xml:space="preserve">hal-03437628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses quantitatives de décisions de justice en matière de Prestation Compensatoire (PC) dans une perspective de justice prédictive</w:t>
               </w:r>
@@ -4336,51 +4336,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jeandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mansuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5164,51 +5164,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La barémisation de la justice : une approche par l'analyse économique du droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bourreau-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Deffains</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Desrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5667,51 +5667,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03954820v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bourreau-Dubois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Doriat-Duban" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jeandidier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ray" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-022-09749-2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732456v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sayn" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03054417v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deffains" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.312.0031" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507752v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdlj.2103.0517" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02978014v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irle.2020.105929" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03054273v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209470v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Desrieux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Espinosa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02978051v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mansuy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02978136v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1076386ar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02978180v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bonnet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Solaz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.285.0745" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105178v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Diebolt" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.276.0961" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01724546v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.1603.0528" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380674v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/cls.2016.22" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02978209v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Garbinti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Lim" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/cls.2016.17" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-LH3T36ZV-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01729743v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01752776v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.124.0003" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00921535v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdlj.1201.0143" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105174v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bodson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.632.0235" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00921557v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2012.2666" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105206v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01752392v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.124.0213" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218147v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bardout" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279291v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.054.0101" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521364v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279557v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Bourreau-Dubois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279629v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938959v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/etats-generaux-de-la-recherche-sur-le-droit-de-la-justice-9782711029013.html" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105187v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105195v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105181v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/le-traitement-juridique-des-consequences-economiques-du-divorce-9782802757672.html" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105198v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referencework/10.1007/978-1-4614-7753-2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7753-2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01764869v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01769902v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01771669v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521579v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521353v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257762v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brissy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farvaque" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourreau-Dubois" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279535v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279536v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279513v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03437622v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deschamps" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03437628v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03437613v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973071v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03437637v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02344315v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105208v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105209v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105210v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105214v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105218v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515272v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02978365v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00583068v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Jong" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Moreau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01777355v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1985NAN20008" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03954820v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bourreau-Dubois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Doriat-Duban" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jeandidier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ray" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-022-09749-2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732456v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sayn" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507752v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdlj.2103.0517" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03054417v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deffains" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.312.0031" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03054273v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02978014v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irle.2020.105929" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209470v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Desrieux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Espinosa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02978136v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1076386ar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02978051v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mansuy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02978180v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bonnet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Solaz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.285.0745" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105178v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Diebolt" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.276.0961" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380674v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/cls.2016.22" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01724546v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.1603.0528" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02978209v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Garbinti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Lim" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/cls.2016.17" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-LH3T36ZV-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01729743v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00921557v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2012.2666" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105206v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01752392v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.124.0213" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00921535v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdlj.1201.0143" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105174v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bodson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.632.0235" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01752776v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.124.0003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218147v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bardout" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279291v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.054.0101" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521364v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279557v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Bourreau-Dubois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279629v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105181v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/le-traitement-juridique-des-consequences-economiques-du-divorce-9782802757672.html" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105195v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938959v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/etats-generaux-de-la-recherche-sur-le-droit-de-la-justice-9782711029013.html" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105187v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105198v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referencework/10.1007/978-1-4614-7753-2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7753-2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01764869v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01769902v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01771669v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521579v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521353v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257762v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brissy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farvaque" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourreau-Dubois" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279535v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279536v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279513v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03437622v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deschamps" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03437613v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03437628v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973071v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03437637v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02344315v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105208v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105209v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105210v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105214v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105218v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515272v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02978365v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00583068v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Jong" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Moreau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01777355v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1985NAN20008" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>